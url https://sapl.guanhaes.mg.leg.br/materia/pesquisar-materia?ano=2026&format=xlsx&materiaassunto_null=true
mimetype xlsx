--- v0 (2026-02-07)
+++ v1 (2026-05-09)
@@ -10,266 +10,1381 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="429">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_01_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_01_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a substituição de um poste localizado próximo ao canteiro central da Avenida Alberto Caldeira, nas proximidades da Clinica 10G — Instituto dos Olhos.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/ind022026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/ind022026.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja reinstalado o bueiro no final da Rua José Maria de Castro, esquina com a Travessa Joaquim Amaro Pimenta, no Bairro Vilage, próximo ao PSF Alvorada.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/ind032026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/ind032026.pdf</t>
   </si>
   <si>
     <t>esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feito o patrolamento da Rua 1 com a Rua 4, no Bairro Jacarandá, próximo ao bairro Jardins. Indico ainda que seja realizado o escoamento da rede pluvial na Rua 1, onde valetas encontram-se abertas.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_04_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_04_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza na praça localizada no Residencial Floresta Ville e na praça José Belisário, situada próxima à Escola Municipal Pingo de Luz. Indico ainda que seja feita a limpeza do lote localizado na Rua 7, número 347, Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_05_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_05_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da estrada que liga Guanhães ao distrito de Farias.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Célio Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_06_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_06_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza na Rua Joaquim Caldeira, bem como a construção de meio-fio paralelo ao muro da Policia Militar, tendo em vista as condições atuais do local</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Beneir do Cruzeiro</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_07_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_07_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição das lâmpadas dos postes de iluminação pública no distrito do Cruzeiro de Aricanga, uma vez que diversas se encontram queimadas.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_08_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_08_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizado urgentemente o corte da árvore localizada em frente ao número 41, situado na Rua Pedro Ferreira, no distrito do Cruzeiro do Aricanga, que se encontra sobre o fio de extensão da rede elétrica.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Claudiana Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_09_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_09_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o patrolamento da estrada, com abertura e alargamento dos trechos estreitos do córrego Santimoteo, localizado no distrito de Taquaral.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/indicacao_10_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/indicacao_10_de_2026.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição das manilhas localizadas em frente ao Rancho Três Morros. trocando as atuais manilhas de 40 polegadas por manilhas de 60 polegadas.</t>
   </si>
   <si>
+    <t>5475</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/indicacao_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja concluído o trecho faltante de calçamento da Rua 4, no Bairro Santa Tereza. Solicito ainda que, antes da realização do calçamento, seja feito o patrolamento do referido trecho.</t>
+  </si>
+  <si>
+    <t>5458</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>André Luiz da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_12_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado estudo técnico acerca da viabilidade do fechamento do canteiro central da Avenida Governador Milton Campos, em frente à TV Joaquim Guimarães.</t>
+  </si>
+  <si>
+    <t>5474</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_13_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja avaliada com urgência a possibilidade do PSF do Bairro Pito ser reformado ou que seja mudado de lugar.</t>
+  </si>
+  <si>
+    <t>5459</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Mauro Caneco</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_14_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam tomadas as devidas providências para o bloquetamento da Rua Argentina, situada no Bairro das Nações.</t>
+  </si>
+  <si>
+    <t>5460</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_15_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam tomadas as devidas providências para o bloquetamento das Ruas 3 4 e 5 do Bairro João Miranda.</t>
+  </si>
+  <si>
+    <t>5463</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5463/indicacao_16_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a capina na Rua Cassimiro de Andrade.</t>
+  </si>
+  <si>
+    <t>5488</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5488/ind172026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade de disponibilizar um ônibus escolar no período noturno para atender os alunos do Distrito o Cruzeiro do Aricanga, uma vez que atualmente cerca de 15 estudantes frequentam aulas à noite e não contam com transporte nesse horário.</t>
+  </si>
+  <si>
+    <t>5489</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/ind182026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada limpeza e capina no grupo na comunidade do Carrancas. Indico ainda que seja analisada a possibilidade de colocar o referido grupo em funcionamento para uso da comunidade, permitindo a realização</t>
+  </si>
+  <si>
+    <t>5485</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/ind192026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado estudo técnico em conjunto com a Secretaria Municipal de Trânsito, visando à instalação de redutor de velocidade (quebra-molas) na Rua Alcindo Pereira.</t>
+  </si>
+  <si>
+    <t>5486</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/ind202026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento e a manutenção da estrada da comunidade Maia dos Buracos.</t>
+  </si>
+  <si>
+    <t>5487</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/ind212026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita operação tapa-buracos na Rua Tenente Horácio Soares.</t>
+  </si>
+  <si>
+    <t>5490</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/ind222026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a troca de lâmpada queimada e que seja feita a instalação lâmpada na Rua Licon José de Guimarães, próximo aos números 216 e 222, situados no distrito de Taquaral.</t>
+  </si>
+  <si>
+    <t>5482</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5482/ind232026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada manutenção e limpeza das ruas e lotes situados no Bairro Antares.</t>
+  </si>
+  <si>
+    <t>5483</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/ind242026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçagem e capina das ruas do bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5484</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5484/ind252026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a roçagem e capina na Rua Adelina Coelho Leão, após o final do muro do cemitério, do lado esquerdo da via.</t>
+  </si>
+  <si>
+    <t>5478</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Ouvidoria da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5478/ind272026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para reconstrução/recuperação da ponte localizada na região do Cruzeiro do Aricanga, na entrada para as propriedades dos senhores Sebastião Quintão e Éder Quintão.</t>
+  </si>
+  <si>
+    <t>5493</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/ind282026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada vistoria técnica e adotadas as providências necessárias para recuperação da Rua 6, no Bairro Santa Tereza, que apresenta afundamentos em sua estrutura.</t>
+  </si>
+  <si>
+    <t>5494</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/ind292026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado estudo técnico e adotadas as providências necessárias para implantação de calçamento nas vias do Bairro Cannaã e João Miranda.</t>
+  </si>
+  <si>
+    <t>5495</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/ind302026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado estudo e adotadas as providências necessárias para a construção de uma praça pública no Distrito de Farias.</t>
+  </si>
+  <si>
+    <t>5496</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/ind312026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para: realização de roçagens da estrada que liga o Município de Guanhães ao Distrito de Farias, execução de patrolamento com cascalhamento ao longo do referido trecho.</t>
+  </si>
+  <si>
+    <t>5497</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/ind322026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas melhorias, com patrolamento e manutenção, nas estradas vicinais do Distrito de Taquaral, que se encontram em condições precárias de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>5498</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5498/ind332026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para notificação dos proprietários e realização de limpeza e capina dos lotes situados na Rua 3, no Bairro Caminho Novo, que se encontram com mato excessivo.</t>
+  </si>
+  <si>
+    <t>5499</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5499/ind342026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada vistoria no poste localizado em frente ao número 481, na Avenida Alberto Caldeira, o qual apresenta rachaduras em sua estrutura.</t>
+  </si>
+  <si>
+    <t>5479</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5479/ind352026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza da Rua Alcides Barbosa de Carvalho, no Bairro Colina Verde 2.</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/ind362026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos na Rua Hermógenes Corrêa de Aguiar, na altura do número 455, no Bairro Colina Verde 2.</t>
+  </si>
+  <si>
+    <t>5501</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/ind372026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado estudo técnico para a implantação de redutor de velocidade (quebra-molas) na Rua Pio Ferreira, na saída para Sabinópolis.</t>
+  </si>
+  <si>
+    <t>5502</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5502/ind382026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o desentupimento e a limpeza do bueiro localizado na Rua 17, no Bairro Bom Sucesso 1.</t>
+  </si>
+  <si>
+    <t>5503</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5503/ind392026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada verificação e adoção das providências necessárias nos seguintes pontos do Bairro Bom Sucesso: 1) Entrada auxiliar do bairro, conhecida como Grotinha, que se encontra com inúmeros buracos e em estado precário, dificultando o tráfego de veículos e pedestres; 2) Rua 8, na parte central da via, onde há um buraco de grandes proporções, oferecendo risco iminente a carros, especialmente motocicletas, sendo que o problema já foi objeto de solicitação anterior e ainda não foi solucionado; 3)Pracinha da Marujada, que se encontra com mato alto e aspecto de abandono, necessitando de limpeza, capina e manutenção adequada.</t>
+  </si>
+  <si>
+    <t>5504</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5504/ind402026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a pavimentação do trecho ainda não pavimentado da Rua Paraguai, localizado no Bairro Nações.</t>
+  </si>
+  <si>
+    <t>5492</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Nivaldo dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/ind412026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a realização de extensão de rede elétrica na Rua D, situada no Bairro Esperança. Ressalta-se que a rede elétrica já encontra implantada até as proximidades do número 192.</t>
+  </si>
+  <si>
+    <t>5506</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/ind422026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a realização de recapeamento asfáltico ou operação tapa-buracos nas vias públicas do Distrito de Taquaral.</t>
+  </si>
+  <si>
+    <t>5491</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/ind432026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a instalação de canaletas para escoamento de águas pluviais e a realização de operação tapa- buracos na Rua Geraldo César Teixeira, próximo ao número 211, situado no Bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>5520</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5520/ind442026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a capina do mato às margens da Avenida Rosa Lima, bem como a limpeza da areia acumulada na pista, local que é muito utilizado pela população para caminhadas e práticas de atividade física. Indico ainda a verificação e melhoria da iluminação da referida avenida e que sejam instalados com mais brevidade radares de velocidade.</t>
+  </si>
+  <si>
+    <t>5521</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5521/ind452026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos nas vias do Bairro Amazonas, bem como serviço de capina e limpeza urbana em toda a extensão do bairro.</t>
+  </si>
+  <si>
+    <t>5522</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/ind462026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita operação tapa-buracos em toda a extensão do Beco Geraldo Sabino.</t>
+  </si>
+  <si>
+    <t>5523</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/ind472026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita operação tapa-buracos em toda a extensão do Bairro Bom Sucesso, principalmente na antiga Rua 1.</t>
+  </si>
+  <si>
+    <t>5524</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Rodrigo Bretas</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5524/ind482026.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a implantação de um redutor de velocidade do tipo lombada (quebra-molas) na Rua Joaquim Caldeira, próximo ao número 671, Bairro Amazonas.</t>
+  </si>
+  <si>
+    <t>5525</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5525/ind492026.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a implantação de um redutor de velocidade do tipo lombada (quebra-molas) na Rua 14, Bairro Bom Sucesso 01.</t>
+  </si>
+  <si>
+    <t>5526</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5526/ind502026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada implantação de uma faixa elevada para atravessia de pedestres em frente à APAE Guanhães, Rua Santa Efigênia, nº 286 - Centro.</t>
+  </si>
+  <si>
+    <t>5533</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5533/ind512026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada que sejam adotadas providências no sentido de disponibilizar um treinador de esportes para atender os alunos dos distritos do município ou, alternativamente, que seja disponibilizado transporte para que esses alunos possam se deslocar até os projetos esportivos realizados no complexo esportivo municipal, bem como que seja garantida a disponibilização de água para os jogadores durante os campeonatos realizados no município.</t>
+  </si>
+  <si>
+    <t>5534</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5534/ind522026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito Municipal, junto à Secretaria competente, que sejam adotadas providências no sentido de instalar placas de sinalização proibindo a circulação de veículos longos na subida do Bairro Acrópole. Veículos longos são combinações de veículos de carga ou passageiros que ultrapassam 19,80m de comprimento total, exigindo sinalização especial (placa “VEÍCULO LONGO”) na traseira. Incluem-se bitrens, rodotrens, caminhões cegonha e veículos com cargas especiais que superam os limites padrão, conforme regras da Resolução 882/2021 do CONTRAN.</t>
+  </si>
+  <si>
+    <t>5535</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5535/ind532026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos na Rua Wantuil Caldeira, bem como a instalação de travessia elevada no local.</t>
+  </si>
+  <si>
+    <t>5536</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5536/ind542026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos nas vias do Bairro Bom Sucesso.</t>
+  </si>
+  <si>
+    <t>5537</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5537/ind552026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a limpeza, capina e manutenção urbana, bem como a realização de operação tapa-buracos nas vias do Residencial Antares, especialmente na região próxima à Escola Gammon.</t>
+  </si>
+  <si>
+    <t>5538</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5538/ind562026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a inclusão do bairro Elifas no roteiro regular de coleta de lixo urbano,_x000D_
+garantindo a prestação contínua do serviço à comunidade local.</t>
+  </si>
+  <si>
+    <t>5539</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a realização de reparos no quebra-molas localizado na Rua Padre Café, especialmente no trecho em frente à mercearia do Dessico e à Padaria Lopes.</t>
+  </si>
+  <si>
+    <t>5540</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5540/ind582026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a realização de reparo em um grande buraco existente na Rua 07, localizada no bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>5541</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5541/ind592026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a realização de operação tapa-buracos nas vias públicas localizadas nas proximidades da quadra do bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>5546</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5546/ind602026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com urgência, a manutenção do passa-gado localizado no Córrego dos Amorins, situado no distrito de Taquaral.</t>
+  </si>
+  <si>
+    <t>5547</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5547/ind612026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada coleta de lixo no Bairro Bom Sucesso 3. Indico ainda que sejam tomadas providências quanto às lâmpadas queimadas na localidade.</t>
+  </si>
+  <si>
     <t>5443</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/requerimento_01_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/requerimento_01_de_2026.pdf</t>
   </si>
   <si>
     <t>Requisita informações a respeito do transporte escolar oferecido pelo Município de Guanhães para a cidade de São João Evangelista e Informações detalhadas sobre o transporte escolar destinado aos alunos que estudam no período noturno e residem no Distrito de Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/requerimento_02_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/requerimento_02_de_2026.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhada, no prazo máximo de 20 (vinte) dias, nos termos do art. 15, §10, da Lei n° 12.527/2011, cópia integral de todo o Processo Seletivo n°02/2025, que foi anulado pelo Poder Executivo, bem como processo administrativo de apuração de responsabilidades acerca dos motivos determinantes da anulação do certame.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5457/requerimento_03_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5457/requerimento_03_de_2026.pdf</t>
   </si>
   <si>
     <t>Para que sejam encaminhadas, no prazo máximo de 20 (vinte) dias, nos termos do art. 15, §1°, da Lei n° 12.527/2011, respostas concretas dos pedidos de informações, indicações e requerimentos destinados ao Poder Executivo da lavra da Vereadora Claudiana Maria de Azevedo e que retornaram com a simples menção de que os pedidos seriam encaminhados ao setor competente</t>
   </si>
   <si>
+    <t>5481</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5481/req042026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas a esta Casa Legislativa, com a máxima brevidade, as seguintes informações relativas aos pacientes diagnosticados com Diabete Mellitus no Município de Guanhães, destacando: número de diabéticos tipo I e o número de diabéticos tipo II, como estão divididos por ESF, quais políticas estão sendo implantadas e quais os medicamentos são disponibilizados.</t>
+  </si>
+  <si>
+    <t>5480</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5480/req052026.pdf</t>
+  </si>
+  <si>
+    <t>Que solicite à Google Brasil que altere as fotos de resposta às pesquisas sobre Guanhães. Sugiro que sejam indicadas fotos do portal, pontos turísticos e da cidade. Uma vez que, no mundo atual, é amplamente sabido que a internet é a forma de pesquisa mais utilizada por todas as pessoas. O Google é a ferramenta de pesquisa mais usada no mundo, indexando bilhões de páginas web sobre assuntos variados. Ao pesquisarmos sobre diversos assuntos, uma das formas mais rápidas de resposta é através de fotografias. Quando se pesquisa sobre o município de Guanhães no Google, as respostas_x000D_
+através de fotos são duas: uma da fachada da Casa de Cultura Laet Berto e outra de uma árvore. É importante que as imagens de resposta sobre o município reflitam a identidade real do município, o que não vem acontecendo no momento.</t>
+  </si>
+  <si>
+    <t>5527</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5527/req062026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas a esta Casa Legislativa, com a máxima brevidade, informações acerca da interrupção dos atendimentos nas especialidades de Pediatria e Ginecologia, ocorrida no final do mês de dezembro, e que até o presente momento não foram restabelecidos. Considerando que ambas as_x000D_
+especialidades são inerentes à Atenção Básica em Saúde, solicito as seguintes informações: Como estão sendo realizados os atendimentos às crianças de alto e muito alto risco do município de Guanhães; Como estão sendo atendidas as mulheres que apresentam alterações cérvicovaginais; Onde está sendo realizada a propedêutica para investigação do câncer de colo do útero das pacientes do município.</t>
+  </si>
+  <si>
+    <t>5528</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5528/req072026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas a esta Casa Legislativa, com a máxima brevidade, informações acerca do andamento da implantação do serviço de hemodiálise no município. Considerando que o recurso financeiro destinado para a realização da obra já se encontra disponível na conta do município. Solicito esclarecimento sobre: qual empresa ou instituição será responsável pela execução da obra; qual o prazo previsto para o início das obras; qual o tempo estimado para o início das atividades do serviço de hemodiálise no município.</t>
+  </si>
+  <si>
+    <t>5529</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5529/req082026.pdf</t>
+  </si>
+  <si>
+    <t>Esclarecimento acerca do motivo da não execução da portaria de número 8.044 de 2 de setembro de 2025, que destina recursos para a realização de cirurgias ortopédicas no município. Considerando que o recurso financeiro já se encontra disponível na conta do município há aproximadamente quatro_x000D_
+meses, solicito explicações sobre o motivo pelo qual as cirurgias ainda não foram iniciadas, bem como informações sobre qual o prazo previsto para o início da execução das mesmas.</t>
+  </si>
+  <si>
+    <t>5530</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/req092026.pdf</t>
+  </si>
+  <si>
+    <t>Informações acerca da aplicação da Lei Federal nº 15.326/2026, que alterou dispositivos da Lei nº 11.738/2008 (Lei do Piso do Magistério) e da Lei nº 9.394/1996 (Lei de Diretrizes e Bases da Educação Nacional), no âmbito da rede municipal de ensino. Quais cargos atualmente vinculados à educação infantil exercem atividades em sala de aula, discriminando suas atribuições formais e as atividades efetivamente desempenhadas; Qual o quantitativo de profissionais que possuem formação em magistério ou pedagogia; Se há estudo técnico ou parecer elaborado pelo Município acerca da aplicação da Lei nº 15.326/2026; Se há previsão de revisão das atribuições dos cargos vinculados à educação infantil, bem como de adequação do Plano de Carreira do Magistério às disposições da Lei nº 15.326/2026, incluindo o reenquadramento funcional das profissionais que preencham os requisitos legais.</t>
+  </si>
+  <si>
+    <t>5542</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5542/req102026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas providências no sentido de garantir a reposição dos conteúdos, reaplicação de provas e trabalhos aos alunos da zona rural prejudicados pela ausência às aulas, em razão das más condições das estradas e da interrupção do transporte escolar.</t>
+  </si>
+  <si>
+    <t>5543</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/req112026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas, no prazo máximo de 20 (vinte) dias, nos termos do art. 15, §1º, da Lei nº 12.527/2011, respostas e documentos e atinentes aos seguintes questionamentos:_x000D_
+_x000D_
+1- Por que ficou sem médicos especialistas no centro de_x000D_
+especialidades desde o início do ano de 2026 até o final do mês de_x000D_
+março se o governo federal está ampliando esse atendimento via_x000D_
+SUS em parceria com a rede privada justamente para garantir_x000D_
+atendimento a todos?_x000D_
+2- Qual a justificativa da falta de inúmeros medicamentos na_x000D_
+farmácia de Minas?_x000D_
+3- Por que exames de rotina estão sendo negados ou demorando_x000D_
+até 90 dias para serem realizados?_x000D_
+4- Por qual motivo inúmeras cirurgias vem sendo canceladas?_x000D_
+5- Por que estão segurando encaminhamentos na Secretaria_x000D_
+Municipal de Saúde, bem como pedidos de procedimentos_x000D_
+oftalmológicos e outros e deixando pacientes desassistidos?_x000D_
+6- Qual o motivo de negarem pediatra para as crianças desde o_x000D_
+início de 2026?</t>
+  </si>
+  <si>
+    <t>5544</t>
+  </si>
+  <si>
+    <t>André Luiz da Silva, Claudiana Azevedo, Epifânio Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5544/req122026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas, no prazo máximo de 20 (vinte) dias, nos termos do art. 15, §1º, da Lei nº 12.527/2011, respostas e documentos e atinentes aos seguintes questionamentos:_x000D_
+1- Qual a empresa foi contratada para realizar auditoria referente à gestão anterior?_x000D_
+2- Qual o valor do contrato pago à empresa que realizou a auditoria?_x000D_
+3- Requeiro seja enviado à Câmara Municipal cópia contendo os achados da auditoria e a conclusão do trabalho.</t>
+  </si>
+  <si>
+    <t>5545</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5545/req132026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam encaminhadas, no prazo máximo de 20 (vinte) dias, nos termos do art.15, §1°, da Lei nº 12.527/2011, cópia de todas as transposições e transferências realizadas pela Secretaria Municipal de Saúde no ano de 2025.</t>
+  </si>
+  <si>
+    <t>5548</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5548/req142026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam enviados a esta Casa Legislativa:_x000D_
+_x000D_
+ Os extratos bancários completos das contas correntes e de_x000D_
+investimentos vinculadas à CIP — Contribuição de Iluminação Pública;_x000D_
+_x000D_
+ Bem como a relação detalhada de todos os empenhos pagos por meio_x000D_
+dessas contas;_x000D_
+_x000D_
+Referente ao período compreendido entre 1º de janeiro de 2025 até a presente_x000D_
+data. Justifica-se o presente requerimento com o objetivo de garantir a_x000D_
+transparência na gestão dos recursos públicos, especialmente aqueles_x000D_
+arrecadados por meio da CIP, permitindo o devido acompanhamento e_x000D_
+fiscalização por parte do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>5549</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5549/req152026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do artigo 59, § 2°, da Lei Orgânica do Município de Guanhães, que seja enviada a esta Casa Legislativa, cópia física de todos_x000D_
+contratos firmados por inexigibilidade de licitação, realizados por esta Prefeitura nos anos de 2025 e 2026. Solicito que as referidas cópias sejam fornecidas no prazo máximo de 15 (quinze) dias, conforme assegurado pela legislação vigente.</t>
+  </si>
+  <si>
+    <t>5550</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/req162026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do artigo 59, § 2°, da Lei Orgânica do Município de Guanhães, que seja enviada a esta Casa Legislativa, cópia de todos os empenhos e pagamentos realizados referentes ao serviço de UTI móvel, no período compreendido entre os anos de 2025 e 2026. Requeiro, ainda, o envio_x000D_
+de cópia integral dos contratos firmados, bem como dos respectivos processos licitatórios físicos relacionados à prestação desse serviço._x000D_
+Solicito que as referidas cópias sejam fornecidas no prazo máximo de 15 (quinze) dias, conforme assegurado pela legislação vigente.</t>
+  </si>
+  <si>
+    <t>5551</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5551/req172026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja informado se houve algum processo administrativo para apuração das responsabilidades pessoais pelas irregularidades encontradas pela Comissão do Processo Administrativo referente ao Processo Seletivo nº 002/2025, em especial sobre:_x000D_
+- As diversas notícias de substituições e trocas de gabaritos após o início da aplicação das provas;_x000D_
+- As declarações de candidato que afirmou ter recebido o gabarito e orientações 15 dias antes da prova, que foram entregues por um servidor;_x000D_
+- Troca de gabaritos no site oficial;_x000D_
+- A classificação incorreta de cargo de candidato, bem como a ausência de provas específicas._x000D_
+_x000D_
+Justifico o presente pedido na gravidade dos achados obtidos em processo seletivo e com a possibilidade de o Poder Executivo, diante das irregularidades que ferem a moralidade e a impessoalidade não ter aberto processo administrativo para responsabilização de todos os envolvidos nas ilegalidades que culminaram com a anulação do Processo Seletivo nº 002/2025.</t>
+  </si>
+  <si>
     <t>5455</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/mocao_01_de_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/mocao_01_de_2026.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Maria Aparecida Barroso de Azevedo, ocorrido no dia 28 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>5476</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/mocao_02_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso a Idelma Aparecida Batista, pelo excelente serviço prestado à comunidade.</t>
+  </si>
+  <si>
+    <t>5477</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/mocao_03_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do Sr. José Adriano Fernandes, ocorrido no dia 30 de janeiro de 2026</t>
+  </si>
+  <si>
+    <t>5505</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/mocao042026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, nos termos regimentais vigentes, apresenta, dispensadas as demais formalidades regimentais, MOÇÃO DE APLAUSO a Averaldo Pereira Silva, em reconhecimento ao destaque alcançado em sua trajetória profissional e vida pública. Eleito em 2020, reeleito em 2024 e exercendo atualmente a Presidência da Câmara Municipal de Congonhas, carrega em sua história as raízes da Comunidade de Farias, onde aprendeu, desde cedo, o respeito pelo homem do campo, o valor do trabalho árduo e a importância da honestidade, princípios que norteiam sua atuação pública.</t>
+  </si>
+  <si>
+    <t>5552</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/mocao052026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso à Associação Brutos Esporte Clube, Handebol Feminino, pelo Tricampeonato conquistado nos XXXVII Jogos da Quaresma de 2026, realizados no município de Serro/MG.</t>
+  </si>
+  <si>
+    <t>5553</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5553/mocao62026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso à Associação Brutos Esporte Clube, Vôlei Masculino, pelo Pentacampeonato conquistado nos XXXVII Jogos da Quaresma de 2026, realizados no município de Serro/MG.</t>
+  </si>
+  <si>
+    <t>5554</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5554/moco072026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso à Associação Brutos Esporte Clube, Handebol Masculino, pelo Pentacampeonato conquistado nos XXXVII Jogos da Quaresma de 2026, realizados no município de Serro/MG.</t>
+  </si>
+  <si>
+    <t>5461</t>
+  </si>
+  <si>
+    <t>CNV</t>
+  </si>
+  <si>
+    <t>Convocação</t>
+  </si>
+  <si>
+    <t>Nelci Pereira Chaves</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5461/convocacao_secretario_de_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja convocado o Secretário Municipal de Infraestrutura e Obras, Senhor Hiran Braulino Neto, na 3ª (terceira) Reunião Ordinária de 2026, que acontecerá no dia 02 de março, às 19:00 horas, na Câmara Municipal de Guanhães, a fim de prestar esclarecimento sobre as atividades e ações à pasta sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>5462</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5462/convocacao_secretario_de_distritos.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja convocado o Secretário Municipal de Distrito, Senhor Osmar Gomes Fidelis, na 3ª (terceira) Reunião Ordinária de 2026, que acontecerá no dia 02 de março, às 19:00 horas, na Câmara Municipal de Guanhães, a fim de prestar esclarecimento sobre as atividades e ações à pasta sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>5464</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5464/projeto_de_lei_01_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de cestas de natal aos servidores públicos da Câmara Municipal de Guanhães, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5465</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/projeto_de_lei_02_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Gari no município de Guanhães e dá outras providências</t>
+  </si>
+  <si>
+    <t>5513</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5513/projeto_de_lei_03_de_20261.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão pelo município de sensor de monitoramento de glicose a pacientes portadores de Diabetes Tipo I e Gestacional e dá outras providências</t>
+  </si>
+  <si>
+    <t>5466</t>
+  </si>
+  <si>
+    <t>Evandro Lott Moreira (Prefeito Municipal)</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5466/projeto_de_lei_04_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 29 da Lei Municipal n° 2.759, de26 de abril de 2017, que dispõe sobre a Política Municipal de Saneamento Básico, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5467</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5467/projeto_de_lei_05_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal n° 3.195, de 15 de janeiro de 2024, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5468</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5468/projeto_de_lei_06_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Agroder — BECO SENA</t>
+  </si>
+  <si>
+    <t>5469</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5469/projeto_de_lei_07_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Bom Sucesso II — RUA MYRIAM DE MIRANDA FERREIRA.</t>
+  </si>
+  <si>
+    <t>5470</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5470/projeto_de_lei_08_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Bom Sucesso II — RUA TEÓFILO LEONCIO FERREIRA.</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5471/projeto_de_lei_de_09_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Bom Sucesso II — RUA AMÉLIA DE MIRANDA PEREIRA.</t>
+  </si>
+  <si>
+    <t>5472</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/projeto_de_lei_10_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Bom Sucesso II - RUA ALMIRO PEREIRA DA SILVA.</t>
+  </si>
+  <si>
+    <t>5473</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/projeto_de_lei_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Floresta Ville — RUA OTACÍLIO NETTO</t>
+  </si>
+  <si>
+    <t>5515</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5515/projeto_de_lei_numero_13_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a ASSOCIAÇÃO DE FUTEBOL TURMA DO GOLAÇO</t>
+  </si>
+  <si>
+    <t>5516</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5516/projeto_de_lei_14_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do parágrafo único, do artigo 1°, da Lei Municipal n° 2.693/2015 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5517</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/projeto_de_lei_15_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição da perda inflacionária da remuneração dos servidores públicos da Câmara Municipal de Guanhães.</t>
+  </si>
+  <si>
+    <t>5518</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5518/projeto_de_lei_16_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Floresta Ville — RUA ALCIDES SANTOS DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>5519</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/projeto_de_lei_17_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 3.228, de 25 de novembro de 2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5531</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5531/projeto_de_lei_19_de_02_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a CÂMARA DE DIRIGENTES LOJISTASDE GUANHAES- CDL</t>
+  </si>
+  <si>
+    <t>5512</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/projeto_de_lei_altera_a_lei_2897_de_27_de_dezembro_de_2019.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n2 2.897, de 27 de dezembro de 2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5511</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5511/dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_do_servico_autonomo_de_agua_e_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste dos vencimentos dos servidores do Serviço Autônomo de Água e Esgoto de Guanhães/MG - SAAE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5510</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5510/projeto_de_lei_altera_lei_3115_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do § 1° do Art.1°, da Lei n°3.115, de 26 de dezembro 2022, a qual dispõe sobre a concessão de auxilio alimentação aos servidores do Poder Executivo Municipal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5508</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5508/projeto_de_lei_revisao_geral_anual_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual nas remunerações dos servidores públicos do Poder Executivo, conselheiros tutelar, nos subsídios dos agentes políticos do Poder Executivo, e nas remunerações dos servidores públicos da Autarquia Municipal SAAE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5532</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5532/projeto_de_lei_26_de_13_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá Denominação a Via Pública no Bairro Jardins 2 — AVENIDA VICENTE ALVES DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>5509</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5509/altera_dispositivo_da_lei_complementar_002_de_2014.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 002, de 17 de junho de 2014, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5555</t>
+  </si>
+  <si>
+    <t>EMD1</t>
+  </si>
+  <si>
+    <t>Emenda número 001 ao projeto de lei</t>
+  </si>
+  <si>
+    <t>CLJE - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5555/emenda_01_pl_25_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o art. 2° e o parágrafo único do parágrafo único do Projeto de Lei n° 25/2026, para que não seja concedida revisão geral anual aos agentes políticos do Poder Executivo, renumerando os números de artigos sequentes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -573,67 +1688,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/ind022026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/ind032026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_04_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_07_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/indicacao_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/requerimento_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/requerimento_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5457/requerimento_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/mocao_01_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/ind022026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/ind032026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_04_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_07_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/indicacao_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/indicacao_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_12_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_13_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_15_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5463/indicacao_16_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5488/ind172026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/ind182026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/ind192026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/ind202026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/ind212026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/ind222026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5482/ind232026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/ind242026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5484/ind252026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5478/ind272026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/ind282026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/ind292026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/ind302026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/ind312026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/ind322026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5498/ind332026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5499/ind342026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5479/ind352026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/ind362026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/ind372026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5502/ind382026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5503/ind392026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5504/ind402026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/ind412026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/ind422026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/ind432026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5520/ind442026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5521/ind452026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/ind462026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/ind472026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5524/ind482026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5525/ind492026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5526/ind502026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5533/ind512026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5534/ind522026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5535/ind532026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5536/ind542026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5537/ind552026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5538/ind562026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5540/ind582026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5541/ind592026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5546/ind602026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5547/ind612026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/requerimento_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/requerimento_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5457/requerimento_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5481/req042026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5480/req052026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5527/req062026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5528/req072026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5529/req082026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/req092026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5542/req102026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/req112026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5544/req122026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5545/req132026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5548/req142026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5549/req152026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/req162026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5551/req172026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/mocao_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/mocao_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/mocao_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/mocao042026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/mocao052026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5553/mocao62026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5554/moco072026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5461/convocacao_secretario_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5462/convocacao_secretario_de_distritos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5464/projeto_de_lei_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/projeto_de_lei_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5513/projeto_de_lei_03_de_20261.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5466/projeto_de_lei_04_de_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5467/projeto_de_lei_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5468/projeto_de_lei_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5469/projeto_de_lei_07_de_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5470/projeto_de_lei_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5471/projeto_de_lei_de_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/projeto_de_lei_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/projeto_de_lei_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5515/projeto_de_lei_numero_13_de_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5516/projeto_de_lei_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/projeto_de_lei_15_de_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5518/projeto_de_lei_16_de_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/projeto_de_lei_17_de_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5531/projeto_de_lei_19_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/projeto_de_lei_altera_a_lei_2897_de_27_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5511/dispoe_sobre_o_reajuste_dos_vencimentos_dos_servidores_do_servico_autonomo_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5510/projeto_de_lei_altera_lei_3115_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5508/projeto_de_lei_revisao_geral_anual_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5532/projeto_de_lei_26_de_13_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5509/altera_dispositivo_da_lei_complementar_002_de_2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5555/emenda_01_pl_25_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -887,162 +2002,2754 @@
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>62</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>120</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>120</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>120</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>120</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>120</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>120</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>120</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>120</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>120</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>177</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>177</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>35</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>26</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>62</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H45" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>35</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>35</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>206</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>210</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>206</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>206</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>218</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>26</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H51" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>221</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>26</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H52" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>226</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H53" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>230</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>234</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>120</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H55" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>238</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>120</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>241</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>242</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>120</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H57" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>246</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>120</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>250</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>120</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H59" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>253</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>254</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>26</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>258</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>26</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H61" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>10</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="D62" t="s">
+        <v>262</v>
+      </c>
+      <c r="E62" t="s">
+        <v>263</v>
+      </c>
+      <c r="F62" t="s">
+        <v>26</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>262</v>
+      </c>
+      <c r="E63" t="s">
+        <v>263</v>
+      </c>
+      <c r="F63" t="s">
         <v>49</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="G63" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H63" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>269</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" t="s">
+        <v>262</v>
+      </c>
+      <c r="E64" t="s">
+        <v>263</v>
+      </c>
+      <c r="F64" t="s">
+        <v>49</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H64" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" t="s">
+        <v>262</v>
+      </c>
+      <c r="E65" t="s">
+        <v>263</v>
+      </c>
+      <c r="F65" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H65" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D66" t="s">
+        <v>262</v>
+      </c>
+      <c r="E66" t="s">
+        <v>263</v>
+      </c>
+      <c r="F66" t="s">
+        <v>26</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H66" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" t="s">
+        <v>262</v>
+      </c>
+      <c r="E67" t="s">
+        <v>263</v>
+      </c>
+      <c r="F67" t="s">
+        <v>49</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H67" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>281</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" t="s">
+        <v>262</v>
+      </c>
+      <c r="E68" t="s">
+        <v>263</v>
+      </c>
+      <c r="F68" t="s">
+        <v>49</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H68" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>284</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" t="s">
+        <v>49</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H69" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>287</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>48</v>
+      </c>
+      <c r="D70" t="s">
+        <v>262</v>
+      </c>
+      <c r="E70" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" t="s">
+        <v>62</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H70" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>290</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>53</v>
+      </c>
+      <c r="D71" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" t="s">
+        <v>49</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H71" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>293</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>57</v>
+      </c>
+      <c r="D72" t="s">
+        <v>262</v>
+      </c>
+      <c r="E72" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" t="s">
+        <v>62</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H72" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>296</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>61</v>
+      </c>
+      <c r="D73" t="s">
+        <v>262</v>
+      </c>
+      <c r="E73" t="s">
+        <v>263</v>
+      </c>
+      <c r="F73" t="s">
+        <v>297</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H73" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>300</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>66</v>
+      </c>
+      <c r="D74" t="s">
+        <v>262</v>
+      </c>
+      <c r="E74" t="s">
+        <v>263</v>
+      </c>
+      <c r="F74" t="s">
+        <v>49</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H74" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>70</v>
       </c>
-      <c r="H15" t="s">
+      <c r="D75" t="s">
+        <v>262</v>
+      </c>
+      <c r="E75" t="s">
+        <v>263</v>
+      </c>
+      <c r="F75" t="s">
+        <v>62</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>306</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>75</v>
+      </c>
+      <c r="D76" t="s">
+        <v>262</v>
+      </c>
+      <c r="E76" t="s">
+        <v>263</v>
+      </c>
+      <c r="F76" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H76" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>309</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>79</v>
+      </c>
+      <c r="D77" t="s">
+        <v>262</v>
+      </c>
+      <c r="E77" t="s">
+        <v>263</v>
+      </c>
+      <c r="F77" t="s">
+        <v>49</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H77" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>312</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>83</v>
+      </c>
+      <c r="D78" t="s">
+        <v>262</v>
+      </c>
+      <c r="E78" t="s">
+        <v>263</v>
+      </c>
+      <c r="F78" t="s">
+        <v>49</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H78" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F79" t="s">
+        <v>49</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H79" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>320</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>316</v>
+      </c>
+      <c r="E80" t="s">
+        <v>317</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>316</v>
+      </c>
+      <c r="E81" t="s">
+        <v>317</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H81" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" t="s">
+        <v>316</v>
+      </c>
+      <c r="E82" t="s">
+        <v>317</v>
+      </c>
+      <c r="F82" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H82" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" t="s">
+        <v>316</v>
+      </c>
+      <c r="E83" t="s">
+        <v>317</v>
+      </c>
+      <c r="F83" t="s">
+        <v>62</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H83" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>332</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84" t="s">
+        <v>316</v>
+      </c>
+      <c r="E84" t="s">
+        <v>317</v>
+      </c>
+      <c r="F84" t="s">
+        <v>62</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H84" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>335</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85" t="s">
+        <v>316</v>
+      </c>
+      <c r="E85" t="s">
+        <v>317</v>
+      </c>
+      <c r="F85" t="s">
+        <v>62</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H85" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>338</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>339</v>
+      </c>
+      <c r="E86" t="s">
+        <v>340</v>
+      </c>
+      <c r="F86" t="s">
+        <v>341</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>339</v>
+      </c>
+      <c r="E87" t="s">
+        <v>340</v>
+      </c>
+      <c r="F87" t="s">
+        <v>341</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H87" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>348</v>
+      </c>
+      <c r="E88" t="s">
+        <v>349</v>
+      </c>
+      <c r="F88" t="s">
         <v>71</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>348</v>
+      </c>
+      <c r="E89" t="s">
+        <v>349</v>
+      </c>
+      <c r="F89" t="s">
+        <v>177</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H89" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>348</v>
+      </c>
+      <c r="E90" t="s">
+        <v>349</v>
+      </c>
+      <c r="F90" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H90" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>358</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" t="s">
+        <v>348</v>
+      </c>
+      <c r="E91" t="s">
+        <v>349</v>
+      </c>
+      <c r="F91" t="s">
+        <v>359</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H91" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>362</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>30</v>
+      </c>
+      <c r="D92" t="s">
+        <v>348</v>
+      </c>
+      <c r="E92" t="s">
+        <v>349</v>
+      </c>
+      <c r="F92" t="s">
+        <v>359</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H92" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>365</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93" t="s">
+        <v>348</v>
+      </c>
+      <c r="E93" t="s">
+        <v>349</v>
+      </c>
+      <c r="F93" t="s">
+        <v>71</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H93" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>368</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94" t="s">
+        <v>348</v>
+      </c>
+      <c r="E94" t="s">
+        <v>349</v>
+      </c>
+      <c r="F94" t="s">
+        <v>71</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>44</v>
+      </c>
+      <c r="D95" t="s">
+        <v>348</v>
+      </c>
+      <c r="E95" t="s">
+        <v>349</v>
+      </c>
+      <c r="F95" t="s">
+        <v>71</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H95" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>374</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>48</v>
+      </c>
+      <c r="D96" t="s">
+        <v>348</v>
+      </c>
+      <c r="E96" t="s">
+        <v>349</v>
+      </c>
+      <c r="F96" t="s">
+        <v>71</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H96" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>377</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>53</v>
+      </c>
+      <c r="D97" t="s">
+        <v>348</v>
+      </c>
+      <c r="E97" t="s">
+        <v>349</v>
+      </c>
+      <c r="F97" t="s">
+        <v>71</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H97" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>380</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>57</v>
+      </c>
+      <c r="D98" t="s">
+        <v>348</v>
+      </c>
+      <c r="E98" t="s">
+        <v>349</v>
+      </c>
+      <c r="F98" t="s">
+        <v>71</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H98" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>383</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>66</v>
+      </c>
+      <c r="D99" t="s">
+        <v>348</v>
+      </c>
+      <c r="E99" t="s">
+        <v>349</v>
+      </c>
+      <c r="F99" t="s">
+        <v>62</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H99" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>386</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>70</v>
+      </c>
+      <c r="D100" t="s">
+        <v>348</v>
+      </c>
+      <c r="E100" t="s">
+        <v>349</v>
+      </c>
+      <c r="F100" t="s">
+        <v>387</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H100" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>390</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>75</v>
+      </c>
+      <c r="D101" t="s">
+        <v>348</v>
+      </c>
+      <c r="E101" t="s">
+        <v>349</v>
+      </c>
+      <c r="F101" t="s">
+        <v>387</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H101" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>393</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>79</v>
+      </c>
+      <c r="D102" t="s">
+        <v>348</v>
+      </c>
+      <c r="E102" t="s">
+        <v>349</v>
+      </c>
+      <c r="F102" t="s">
+        <v>71</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H102" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>396</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>83</v>
+      </c>
+      <c r="D103" t="s">
+        <v>348</v>
+      </c>
+      <c r="E103" t="s">
+        <v>349</v>
+      </c>
+      <c r="F103" t="s">
+        <v>387</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>399</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>91</v>
+      </c>
+      <c r="D104" t="s">
+        <v>348</v>
+      </c>
+      <c r="E104" t="s">
+        <v>349</v>
+      </c>
+      <c r="F104" t="s">
+        <v>206</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H104" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>402</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>99</v>
+      </c>
+      <c r="D105" t="s">
+        <v>348</v>
+      </c>
+      <c r="E105" t="s">
+        <v>349</v>
+      </c>
+      <c r="F105" t="s">
+        <v>359</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H105" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>405</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>107</v>
+      </c>
+      <c r="D106" t="s">
+        <v>348</v>
+      </c>
+      <c r="E106" t="s">
+        <v>349</v>
+      </c>
+      <c r="F106" t="s">
+        <v>359</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H106" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>408</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>111</v>
+      </c>
+      <c r="D107" t="s">
+        <v>348</v>
+      </c>
+      <c r="E107" t="s">
+        <v>349</v>
+      </c>
+      <c r="F107" t="s">
+        <v>359</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H107" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>411</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>115</v>
+      </c>
+      <c r="D108" t="s">
+        <v>348</v>
+      </c>
+      <c r="E108" t="s">
+        <v>349</v>
+      </c>
+      <c r="F108" t="s">
+        <v>359</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H108" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>414</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>415</v>
+      </c>
+      <c r="D109" t="s">
+        <v>348</v>
+      </c>
+      <c r="E109" t="s">
+        <v>349</v>
+      </c>
+      <c r="F109" t="s">
+        <v>71</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H109" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>418</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>48</v>
+      </c>
+      <c r="D110" t="s">
+        <v>419</v>
+      </c>
+      <c r="E110" t="s">
+        <v>420</v>
+      </c>
+      <c r="F110" t="s">
+        <v>359</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H110" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>423</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>115</v>
+      </c>
+      <c r="D111" t="s">
+        <v>424</v>
+      </c>
+      <c r="E111" t="s">
+        <v>425</v>
+      </c>
+      <c r="F111" t="s">
+        <v>426</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H111" t="s">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>