--- v1 (2026-02-11)
+++ v2 (2026-05-10)
@@ -10,5422 +10,5440 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3971" uniqueCount="1767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3987" uniqueCount="1773">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Célio Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4957/ind0125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4957/ind0125.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita operações tapa-buracos em toda a extensão da estrada que da acesso ao distrito de Farias.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4958/ind0225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4958/ind0225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feito estudo técnico para a pavimentação asfáltica na Rua das Palmeiras, próximo à Cascalheira.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4959/ind03251.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4959/ind03251.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que, após a realização de levantamento dos mata-burros dos distritos, os de madeira sejam substituídos pelos de ferro.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4960/ind0425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4960/ind0425.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita com urgência a limpeza e remoção do mato que se encontra às margens das estradas em todos os distritos do município.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4961/ind0525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4961/ind0525.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita operação tapa-buracos e asfaltamento nos distritos de Farias e Taquaral.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4962/ind0625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4962/ind0625.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que a Secretária de Saúde realize visitas aos distritos do município para avaliar as condições estruturais e de funcionamento das Unidades de Saúde da Família (PSFs) que se encontram em estado precário de conservação.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4963/ind0725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4963/ind0725.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita com urgência a remoção das colmeias e que seja realizada a troca do telhado do Posto de Saúde do distrito de Farias.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4964/ind0825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4964/ind0825.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja construído no distrito de Farias um depósito para escórias.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao0925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao0925.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita limpeza e capina na Travessa Sebastião Ribeiro de Carvalho.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4954/ind1025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4954/ind1025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita capina, limpeza e operação tapa-buracos na Rua do Cruzeiro.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4955/ind1125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4955/ind1125.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita limpeza dos bueiros na Rua Vilmara Soares de Moura, situada no Bairro Madeira.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4956/ind1225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4956/ind1225.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja realizada com urgência a manutenção da estrada do Maia, sentido ao Bairro João Miranda.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4975/ind1325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4975/ind1325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a substituição de duas lâmpadas na entrada próximo à portaria da Cenibra, situada na Avenida Maria_x000D_
 Antonieta de Morais Miranda.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4976/ind1425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4976/ind1425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizado o patrolamento da Rua Novo Horizonte, situada no Bairro Canaã.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4977/ind1525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4977/ind1525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada operação tapa-buracos na Avenida Ciro Nunes.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4978/ind1625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4978/ind1625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que providencie o mais rápido possível o patrolamento e reconstrução das estradas e pontos críticos das vias do distrito_x000D_
 de Taquaral, atendendo todos os Córregos: Carranca, Amorim, Sapé, Campo Alegre, Cachimbo, Pinheiros, Lajeado, São Timóteo, Cabeceira de Farias e_x000D_
 Bamburral.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4979/ind1725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4979/ind1725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a colocação de quebra-molas na Rua Benjamim Constant em frente ao Bar do Gentil.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4980/ind1825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4980/ind1825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a colocação de quebra-molas na Rua dos Lírios, situada no Bairro Jardins, próximo ao número 280.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Adilson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4965/ind1925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4965/ind1925.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja realizada manutenção e troca de um poste de energia elétrica situado na Praça da Marujada.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4966/ind2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4966/ind2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feito patrolamento da estrada e manutenção do mata-burro do Córrego Fartura, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4967/ind2125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4967/ind2125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que proceda com a troca de manilha quebrada que passa sobre uma nascente no Córrego Fartura, situado no_x000D_
 Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4968/ind2225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4968/ind2225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que sejam instalados dois bancos na Praça da Marujada, situada no Bairro Bom Sucesso. Indico ainda que seja encontrada_x000D_
 uma solução para a referida praça com relação aos vários veículos que invadem a mesma e causam arruaça com som alto.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4969/ind2325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4969/ind2325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizado pratolamento e cascalhamento no morro depois do Bar do Cheba, situado no distrito de Correntinho.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4970/ind2425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4970/ind2425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita com urgência a manutenção do telhado do Posto de Saúde Central, situado na Rua Doutor Lopes.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4981/ind2525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4981/ind2525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a instalação de placas de estacionamento para Idosos e Portadores de Necessidades Especiais em_x000D_
 frente ao Laboratório Dornelas Filial, situado na Avenida Alberto Caldeira, número 167.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Claudiana Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4982/ind2625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4982/ind2625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a realocação dos Educadores Físicos do NASF (Núcleo de Apoio à Saúde da Família) para um local mais_x000D_
 apropriado.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4983/ind2725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4983/ind2725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada a aquisição de equipamentos, insumos e uniformes para a equipe do NASF (Núcleo de Apoio_x000D_
 à Saúde da Família).</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4984/ind2825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4984/ind2825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja garantido transporte adequado para os profissionais que compõem a equipe dos NASF (Núcleo de Apoio à Saúde_x000D_
 da Família).</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4985/ind2925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4985/ind2925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja ampliada a equipe de fisioterapeuta do NASF (Núcleo de Apoio à Saúde da Família).</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4986/ind3025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4986/ind3025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito junto com a Secretaria de Transporte, que seja garantido transporte adequado para transportar a equipe de saúde para o_x000D_
 distrito de Taquaral e Farias.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4987/ind3125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4987/ind3125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto com a Secretaria de Saúde, que seja realizada a implementação de equipes distintas para atendimento à unidade de_x000D_
 Taquaral e Farias.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4988/ind3225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4988/ind3225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto com a Secretária de Saúde, que seja feita a ampliação dos serviços da equipe de saúde para atender os córregos_x000D_
 mais distantes dos distritos.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4989/ind3325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4989/ind3325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada operação tapa-buracos no Bairro Pito, rua principal e demais ruas.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4990/ind3425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4990/ind3425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feito com mais celeridade o bloquetamento das Ruas 4, 5 e 6, situadas no Bairro João Miranda.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4991/ind3525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4991/ind3525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizado bloquetamento na Rua 10, próximo ao número 160, situado no Bairro Jardins 2.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4992/ind3625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4992/ind3625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizado retorno do transporte escolar para os alunos do Instituto Superior de Educação e Ensino a Distância_x000D_
 (ISEED), considerando que aproximadamente 24 (vinte e quatro) alunos precisam arcar com os custos de transporte para frequentar as aulas.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4996/ind3725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4996/ind3725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja expandido o atendimento da equipe dos NASF (Núcleo de Apoio à Saúde da Família) para os distritos, garantindo_x000D_
 maior acesso da população a serviços essenciais.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4995/ind3825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4995/ind3825.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita com urgência a manutenção e pavimentação asfáltica da Rua Pio Ferreira.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4993/ind3925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4993/ind3925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizado patrolamento na Rua 4, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5006/ind40251.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5006/ind40251.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja criado o Conselho Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/ind4125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/ind4125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita limpeza na Praça do Amor, situada no Bairro Jardins.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5008/ind4225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5008/ind4225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita limpeza na Praça Getúlio Vargas, situada no Centro da cidade.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5009/ind4325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5009/ind4325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita limpeza e capina na via 259, situada ao lado do Parque de Exposição.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5010/ind4425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5010/ind4425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita limpeza na Praça José Belizario.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4998/ind4525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4998/ind4525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada limpeza e desobstrução do rio, iniciando no trecho da Paulino Coelho até o Vermelho.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4999/ind4625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4999/ind4625.pdf</t>
   </si>
   <si>
     <t>Indica</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5000/ind4725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5000/ind4725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada limpeza da Rua Ari de Almeida.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5001/ind4825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5001/ind4825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada limpeza urgente da Rua principal do Bairro João Miranda.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5002/ind4925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5002/ind4925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada limpeza e corte do gramado do campo de futebol da Barreiras de Baixo.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/ind5025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/ind5025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos no Bairro Colina 2, principalmente na Rua 07.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5004/ind5125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5004/ind5125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita limpeza e operação tapa- buracos no Bairro Aod Pereira, principalmente na esquina da Nilton Barroso.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5005/ind5225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5005/ind5225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos na saída para Virginópolis em toda a extensão da BR. A pedido do colaborador Ely_x000D_
 Rodrigues Avelino (Ely Track).</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5011/ind5325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5011/ind5325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita limpeza e capina na Rua Barão do Rio Branco.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Epifânio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5018/ind5425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5018/ind5425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada a construção ou reparo da ponte localizada na Grota da Goiaba, sentido à fazenda do Lafaiete, situada no_x000D_
 distrito de Correntinho .</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5017/ind5525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5017/ind5525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feito patrolamento nos seguintes Córregos: Corrente, Tinaquinho, Conado, Silivanio, e Taboá situados no distrito_x000D_
 de Correntinho.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/ind5625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/ind5625.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja realizada a construção ou reparo da ponte localizada na Barreira de Baixo, sentido o Berto.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5020/ind5725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5020/ind5725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que disponibilize hora máquina com valor acessível, através da Secretaria de Agricultura, para que os produtores rurais_x000D_
 do nosso município tenham condições de preparar suas terras de maneira eficiente e no momento apropriado para o plantio.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5015/ind5825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5015/ind5825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto com a Secretaria de Obras e Infraestrutura, que seja dada continuidade aos trabalhos de melhoria no morro_x000D_
 do Córrego dos Pinheiros, que foram iniciados há mais de 20 (vinte) dias, masque foram suspensos e não concluídos. Indico ainda que seja feita _x000D_
  manutenção das estradas das zonas rurais próximas ao distrito de Taquaral.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5019/ind5925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5019/ind5925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada a construção de dois quebra-molas nas proximidades da residência do Senhor Marcílio Nogueira,_x000D_
 morador do Córrego Cachimbo.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5014/ind6025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5014/ind6025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a troca dos mata-burros existentes no Córrego Cachimbo por mata-burros de ferro.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_61_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_61_de_2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a capina do mato e a manutenção  urgente de um buraco que está se abrindo no meio da Rua Assírio Pereira da_x000D_
 Silva.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Beneir do Cruzeiro</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5012/ind6225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5012/ind6225.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita com urgência o patrolamento das estradas e a manutenção de duas pontes situadas próximas às fazendas do Demétrio Ayala (velha) e Jequitibá, nos Maias.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/ind6325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/ind6325.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita com urgência manutenção da ponte principal do distrito do Cruzeiro do Aricanga, situada próximo ao campo de futebol.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/ind6425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/ind6425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita com urgência limpeza e capina na área interna da garagem da fábrica da manilha da Prefeitura Municipal de_x000D_
 Guanhães.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/ind6525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/ind6525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a construção de um quebra- molas na Rua Alaíde Lott Caldeira, situada no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/ind6625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/ind6625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a construção de um bueiro na Rua Alaíde Lott Caldeira, situada no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/ind6725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/ind6725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos no Bairro Bom Sucesso 1.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/ind6825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/ind6825.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que sejam implantadas placas de identificação local e de sinalização para o trânsito, a começar pelo bairro Pito, seguindo sentindo Farias e demais distritos e córregos.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/ind6925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/ind6925.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja realizada limpeza nas adjacências da Avenida Ciro Nunes, com início no passeio em frente ao DER/Quartel da Polícia Militar/ Corpo de Bombeiros até a Sorveteria Eligel.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/ind7025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/ind7025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que coloque quebra-molas nas adjacências da Av. Ciro Nunes, entre o DER/Quartel Polícia Militar\ Corpo de Bombeiros à Sorveteria Eligel.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/ind7125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/ind7125.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que seja providenciada passarelas elevadas próximo ao bar do "Zé Reto", Rua Bruno Glória, n 1.116. Já existem placas informativas no local.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/ind7225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/ind7225.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que sejam providenciadas duas passarelas elevadas próximas á Rua Benjamin Constant.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/ind7325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/ind7325.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado o patrolamento da estrada que dá acesso a Grota da Maia.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/ind7425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/ind7425.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada extensão de rede elétrica na Alameda Heitor Nunes da Mata nº40, Centro, local onde está sendo construída a Associação de Apoio Jesus de Nazaré da cidade de Guanhães e região.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/ind7525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/ind7525.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a extensão de rede elétrica na Rua B, localizada no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/ind7625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/ind7625.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja realizada pela Secretaria de infraestrutura urbana a capina e a limpeza geral de toda a área ao redor da Rodoviária Municipal , em especial, na Alameda Heitor Nunes da Mata, local onde está sendo construída a Associação Casa de Apoio Jesus de Nazaré de Guanhães e região.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/ind7725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/ind7725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a construção de um salão de velório no Distrito de Taquaral de Guanhães.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/ind7825ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/ind7825ok.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja disponibilizado uma máquina retroescavadeira, caminhão e um compactador para a realização da manutenção das entradas dos seguintes Córregos do distrito de Taquaral: Carranca, Amorim, Sapé, Campo Alegre, Cachimbo, Pinheiros, Lajeado, São Timóteo, Cabeceira de Farias e Bamburral.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/ind7925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/ind7925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja colocada em prática a Lei de Número 2.343 de 15 de setembro de 2009, que institui a Guarda Municipal do Município de Guanhães, uma vez que é fundamental efetivar a aplicação de seus incisos 1,2,3,4 e 5.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/ind8025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/ind8025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feito o patrolamento na estrada do Córrego do São Timóteo, situado no distrito de Taquaral.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/ind8125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/ind8125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada a iluminação e limpeza da Praça e do entorno da sede da Associação do Bairro Amazonas.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/ind8225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/ind8225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a construção de um salão de velório no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/ind8325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/ind8325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos, capina e limpeza no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/ind8425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/ind8425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que sejam realizadas melhorias na Rua Wantuil Caldeira. Visando a segurança e a melhor fluidez do trânsito na região. As solicitações incluem: operação tapa-buracos e substituição de dois quebra-molas que não são sinalizados por travessias elevadas.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/ind8525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/ind8525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada operação tapa-buracos, limpeza e poda de mato na Rua Panorâmica.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/ind8625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/ind8625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita com urgência a troca de um poste situado na Avenida Governador Milton Campos, próximo ao número 1570.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/ind8725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/ind8725.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que seja feita a limpeza e a capina da pracinha situada no Residencial Floresta Ville.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/ind8825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/ind8825.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja feita a limpeza e capina na área da Cruz do Bairro Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/ind8925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/ind8925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos nas seguintes ruas: Maestro Nabuco Ribeiro da Silva, Pedro Pires de Oliveira, Clarismundo Augusto Pinto Coelho e Avenida Abílio Pires, todas situadas no Bairro Vilage.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/ind9025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/ind9025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a troca das lâmpadas dos totens municipais situados no Bairro Acrópole, que exibem os nomes das seguintes cidades: Guanhães, Senhora do Porto, Braúnas, Divinolândia de Minas, Dores de Guanhães, Gonzaga e Paulistas. Além disso, solicito que seja instalada iluminação no letreiro “Eu Amo Guanhães”, garantindo maior visibilidade e valorização deste importante ponto turístico da cidade.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/ind9125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/ind9125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a construção de um redutor de velocidade na Rua Xisto de Carvalho, próxima ao Gás Ribeiro, situado no Bairro Amazonas.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/ind9225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/ind9225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita a construção de um canteiro central em frente à Administração Fazendária (AF) até a Utimóveis situada na Avenida Governador Milton Campos, deixando, no entanto, acesso transversal adequado para a Travessa dos Leões.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/ind9325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/ind9325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos com massa asfáltica em todas as ruas do distrito de Taquaral.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/ind9425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/ind9425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feito reparo em um ponto de vazamento de água localizado na BR259, situada na Rua Tenente Horácio Soares, saída para Virginópolis.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/ind9525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/ind9525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita reforma no salão de velório do distrito de Farias, bem como a instalação de um padrão de energia elétrica para que o local volte a contar com iluminação adequada.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/ind9625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/ind9625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita com urgência a perfuração de um poço artesiano na Comunidade dos Maias dos Buracos.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/ind9725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/ind9725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada limpeza nos ribeirões do distrito do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/ind9825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/ind9825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada limpeza no Ribeirão Bom Sucesso. Indico ainda que seja feita a organização da limpeza na Avenida Alberto Caldeira, com definição de horário fixo para a passagem do caminhão de coleta de lixo, garantindo mais eficiência no serviço e melhor atendimento aos moradores da região.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/ind9925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/ind9925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que sejam adotadas as providências necessárias para a contratação de um engenheiro de trânsito para o município de Guanhães.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/ind10025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/ind10025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja refeita a pintura de todas as passagens elevadas do município de Guanhães.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/ind10125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/ind10125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja adotada a seguinte providência: construção de um ponto de ônibus coberto na entrada do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/ind10225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/ind10225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria Municipal de Saúde, que sejam tomadas as seguintes providências: inclusão dos procedimentos de pé torto congênito e cateterismo cardíaco no contrato firmado com o Hospital Imaculada Conceição, no convênio com o consórcio de saúde.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/ind10325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/ind10325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja adotada a seguinte providência: Implantação de Guard Rail em toda a extensão da Serra dos Três Morros.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/ind10425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/ind10425.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos, bem como serviços de limpeza e manutenção geral nas vias públicas e na praça do Bairro Caminho Novo.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/ind10525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/ind10525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que sejam tomadas as providências necessárias para: limpeza geral na área da Cachoeira do Bruno, instalação de mesas, cadeiras e bancos fixos em cimento no local e implantação de elementos decorativos que valorizem o espaço como ponto turístico e de lazer.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/ind10625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/ind10625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja feita operação tapa-buracos nas ruas 4 e 7, situadas no Bairro Bom Sucesso 1, próximo à Agência de Leituras da Empreiteira da CEMIG.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/ind10725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/ind10725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que seja realizada a instalação de placas de identificação com os nomes das ruas do distrito de Taquaral.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/ind10825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/ind10825.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que determine ao Secretário de Infraestrutura Urbana , a limpeza e a instalação de cerca no lote situado na comunidade do Bairro Boa Esperança e que no mesmo seja também instalada Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/ind10925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/ind10925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria Competente, que seja disponibilizado Engenheiro Elétrico e demais recursos necessários para que sejam instaladas Rede Trifásica e Extensão de rede elétrica no seguintes logradouros do Distrito de Farias: Beco José Eugênio Nascimento e no final da Rua Leonel Henrique de Faria.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/ind11025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/ind11025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria Competente, que se proceda com a implantação de Guard-Rail em toda a extensão das estradas situadas nas seguintes localidades do Distrito de Farias: Serra dos Três Morros, Morro do João do Tão, Cachoeira do Zé da Fininha, Córrego Biguá e no morro situado no Córrego do Silva.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/ind11125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/ind11125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que solicite ao setor de obras a viabilização de acesso adequado ao Beco José Bernardo da Fonseca, número 23, situado no Bairro Santa Tereza, subida do morro da AABB.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/ind11225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/ind11225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito celeridade a implantação do serviço de hemodiálise no município.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/ind11325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/ind11325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja feita a construção de Pontos de ônibus no munícipio.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/ind11425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/ind11425.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito junto ao setor responsável que seja feito patrolamento e aplicação de rejeito na estrada da Comunidade do Bamburral.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ind11525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ind11525.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito junto ao setor responsável que seja feita com urgência a poda de uma árvore que se encontra trincada e com galhos sobre os cabos de energia elétrica, localizada em frente ao numero 41, situado na Rua Pedro Ferreira, no distrito de Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/ind11625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/ind11625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria Competente, que sejam tomadas providências cabíveis para: reforma da entrada principal do cemitério, construção de dois banheiros acessíveis e adaptados para idosos e pessoas com mobilidade reduzida, construção ou reforma urgente dos banheiros e da cozinha de uso dos funcionários do cemitério.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/ind11725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/ind11725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria Competente, que seja feita roçagem, capina e limpeza nas Ruas 5 e 10 do Bairro Jardins América.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/ind11825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/ind11825.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência que solicite ao setor competente a realização de calçamento na Rua Ari de Almeida, situada no Bairro Milô.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/ind11925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/ind11925.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência que solicite ao setor competente a realização de manutenção na Rua Pio Ferreira, saída para Sabinópolis.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/ind12025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/ind12025.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência que solicite ao setor competente o asfaltamento do desvio de acesso ao Bairro Acrópole.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/ind12125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/ind12125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja realizada reforma na Rua Doutor Odilon Behens, bem como alargamento da via ou a construção de um calçadão.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/ind12225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/ind12225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja realizada limpeza e capina no Bairro Bom Sucesso.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/ind12325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/ind12325.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja providenciada a poda das arvores da Praça Conego Cesário e, ainda, que seja melhorada a iluminação pública e realizada a instalação de brinquedos na citada praça.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/ind12425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/ind12425.pdf</t>
   </si>
   <si>
     <t>Indica que seja informado à Câmara Municipal quais são os Conselhos Municipais em atividade. Quais Conselhos estão regularmente em funcionamento. Quais Conselhos já tiveram reuniões em 2025. E que seja informada à Câmara a pauta das próximas reuniões dos Conselhos.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/ind12525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/ind12525.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja feita análise de uma árvore na Praça Isaltina Ferreira (Praça do Cemitério), próximo ao número 64, situado no Bairro Alvorada.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/ind12625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/ind12625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja realizada manutenção nas redes pluviais e operação tapa-buracos no Beco Geraldo Sabino e demais becos no Bairro Miguel e Almas.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/ind12725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/ind12725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja realizada a limpeza das ruas das seguintes localidades: João Niquinho I, João Niquinho II e Residencial Nova Zelândia.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/ind12825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/ind12825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja feita roçagem e limpeza do mato alto existente nos lados esquerdo e direito do trecho que vai do final do bairro Pito até o cruzamento com a entrada do Bairro Esperança.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/ind12925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/ind12925.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja feita operação tapa- buracos na Rua Capitão Bernardo, nas proximidades do estabelecimento Thy Lleko´s.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/ind13025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/ind13025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja feita limpeza e roçagem geral das margens da pista de caminhada da Avenida Rosa Lima.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/ind13125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/ind13125.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja realizada operação tapa-buracos no Bairro Amazonas.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/ind13225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/ind13225.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que sejam tomadas providências imediatas quanto à limpeza e desobstrução do Ribeirão Vermelho, especialmente no trecho compreendido entre o Supermercado 3 Irmãos e a entrada do Bairro Caminho Novo.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/ind13325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/ind13325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja feito um estudo técnico de viabilidade para a instalação de um redutor de velocidade (quebra-molas) na Rua Governador Valadares, próximo ao número 378, situado no Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/ind13425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/ind13425.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito, junto a Secretaria Competente , que seja feita operação tapa-buracos na seguintes localidades: Rua Assírio Pereira  antiga Rua 02), situada na Alberto Cadeira, Rua das Jandaias localizada no bairro Mangueiras, Rua Salvador Belizário, principalmente no final da rua onde a situação é crítica; Rua Francisca de Oliveira Machado ( Dona Fabi), situada no bairro Amazonas e Rua Cassimiro de Andrade.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/ind13525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/ind13525.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito, junto à Secretaria competente, que seja providenciada a colocação de meio-fio nas vias do Distrito de Taquaral.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/ind13625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/ind13625.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor prefeito, junto à Secretária competente, que seja realizado asfaltamento ou calçamento na Rua Valdelino Gonçalves Pereira, situada no Bairro Agroder.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/ind13725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/ind13725.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor prefeito, junto à Secretária competente, que seja agilizada a reforma do posto de saúde do distrito de Farias.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/ind13825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/ind13825.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor prefeito, junto à Secretária competente, que seja realizada com urgência a colocação de meio-fio na comunidade da Barreira, onde funcionários da Prefeitura já estiveram no local e realizaram a medição, totalizando uma extensão aproximada de 1.300 (mil e trezentos) metros.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5180/ind13925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5180/ind13925.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, junto à Secretaria competente, que seja realizada operação tapa-buracos no Bairro Nova Expansão.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/ind14025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/ind14025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja realizada operação tapa-buracos no Bairro Caminho Novo.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/ind14120252.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/ind14120252.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito, junto à Secretaria competente, que seja providenciada a finalização da obra de calçamento na Rua 2 situada no Bairro João Miranda.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/ind142025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/ind142025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito , junto à Secretaria competente, que seja feita a construção de um bueiro ou boca de lobo na Rua Sílvia Pereira Caldeira, em frente ao número 1.046, próximo ao Bar do Peixe, situado no bairro Nova União.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/ind14325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/ind14325.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, junto à Secretaria competente, que seja providenciada a instalação de dois banheiros químicos no local onde são realizados os exames práticos para habilitação de condutores, nos dias destinados a essa atividade.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/ind1442025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/ind1442025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizado o alinhamento da Rua Argentina e da Rua Itália, bem como a colocação de meio-fio em ambas as vias e a construção de uma nova ponte no local.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/ind1452025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/ind1452025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a implantação de duas travessias elevadas para pedestres nas seguintes localidades: uma em frente ou nas proximidades da Escola Estadual Senador Francisco Nunes Coelho, e a outra um pouco acima da Igreja do Evangelho Quadrangular,_x000D_
 ambas localizadas na Rua Belo Horizonte, Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/ind14622025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/ind14622025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizado o corte de uma árvore localizada próximo ao número 1.360 e à Paroquia Nossa Senhora Aparecida, situada na Rua Bruno Gloria, Bairro Pito.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/ind1472025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/ind1472025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada com urgência, a limpeza das ruas do Bairro Santa Tereza, com especial atenção à Rua 10, onde há grande acúmulo de lixo.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/ind1482025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/ind1482025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feito patrolamento e cascalhamento das ruas É e Vilma Campos Bicalho, situadas no Bairro Esperança.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/ind1492025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/ind1492025.pdf</t>
   </si>
   <si>
     <t>Sugeri ao Prefeito de Guanhães, junto à Secretaria competente, que seja realizada operação tapa-buracos e a complementação da pavimentação asfáltica da comunidade Barreiras.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/ind1502025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/ind1502025.pdf</t>
   </si>
   <si>
     <t>Sugeri ao Prefeito de Guanhães que determine o acompanhamento técnico dos servidores do SAAE durante as obras de asfaltamento nas ruas do município, com especial atenção à preservação dos bueiros e rede de escoamento.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/ind1512025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/ind1512025.pdf</t>
   </si>
   <si>
     <t>Sugeri ao Prefeito de Guanhães, junto à Secretaria competente, que seja incluído no cronograma de obras do município, o serviço de pavimentação asfáltica na Rua Emílio Dias Francisco, no trecho que se encontra com a Rua João Ferreira da Silva, localizada atrás da Itambé.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/ind1522025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/ind1522025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, conforme a Lei n° 2871 de 02 de julho de 219, “que autoriza a Prefeitura Municipal de Guanhães a proceder com a limpeza em terrenos baldios particulares e dá outras providências”. Que seja enviado a esta Casa relatórios das notificações, que foram realizadas neste ano de 2025,_x000D_
 local, datas e proprietários.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/ind1532025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/ind1532025.pdf</t>
   </si>
   <si>
     <t>Sugeri ao Prefeito de Guanhães, Evandro Lott, junto à secretaria competente, que seja providenciada a colocação de meio-fio no final da Rua Adelina Coelho Leão, nas proximidades do número 18, no ponto de encontro com a Rua Jarbas Barroso Carvalhais, ambas localizadas no bairro Village.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/ind15420205_ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/ind15420205_ok.pdf</t>
   </si>
   <si>
     <t>Sugeri ao prefeito de Guanhães, Evandro Lott, junto à Secretaria competente, que sejam instalados redutores de velocidade ( quebra-molas) na BR-259, no final do perímetro urbano do Bairro Agroder.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/ind1552025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/ind1552025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a pintura das faixas de pedestres em toda a cidade, com atenção especial à faixa localizada nas proximidades da antiga Delegacia da Polícia Civil.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/ind1562025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/ind1562025.pdf</t>
   </si>
   <si>
     <t>Sugeri ao Prefeito de Guanhães, Evandro Lott, junto à Secretaria competente, que sejam adotadas providencias a fim de acelerar os processos licitatórios para aquisição de materiais destinados à construção e manutenção de pontes, mata-burros e demais demandas estruturais do município.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/ind1572025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/ind1572025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizado o reparo no calçamento afundado na Rua José Egídio de Souza (antiga rua 5), situada no Bairro Santa Tereza, nas proximidades do número 287.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/ind1582025ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/ind1582025ok.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja dada atenção especial ao Bairro João Miranda.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/ind1592025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/ind1592025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada com urgência a sinalização adequada na rotatória situada próxima a Itambé e a Avenida Rosa Lima.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/ind1602025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/ind1602025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciado com urgência, o calçamento completo das ruas Amarilis e Alecrim Dourado, no Bairro Jardins II, com a devida instalação de sistema de drenagem pluvial.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/indicacao_161_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/indicacao_161_de_2025.pdf</t>
   </si>
   <si>
     <t>Sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a construção de monumento da Via Sacra no Morro do Cristo.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/indicacao_162_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/indicacao_162_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a revitalização da Praça José Belizário com a instalação de parquinho infantil.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/indicacao_163_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/indicacao_163_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada com urgência a notificação aos proprietários dos lotes localizados na BR-120, próximo ao número 2.156, situado em frente à empresa Barreto Norman.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/ind1642025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/ind1642025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita a instalação de redutores de velocidade (quebra-molas), na Rua principal do distrito de Taquaral, próximo ao número 35.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_165_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_165_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma rotatória no encontro da Rua Efigênia Maria de Jesus com a Rua Benjamim Constant, acesso ao Bairro Expansão.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_166_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_166_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a manutenção da estrada que liga Guanhães ao distrito de Taquaral, uma vez que a via se encontra em más condições de tráfego, com presença de "costelas" e pedras soltas.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/ind1672025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/ind1672025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada em caráter de urgência, a construção de um canteiro central na Avenida Governador Milton Campos, no trecho compreendido entre a Loja Dular e a Magazine Luiza.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/indicacao_168_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/indicacao_168_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada em caráter de urgência, a construção de um canteiro central na Avenida Governador Milton Campos, no trecho compreendido entre a Loja Dular e a Magazine Luiza.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/ind1692025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/ind1692025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente ou ao Conselho de Trânsito, que sejam tomadas providências no sentido de se coibir que caminhões de caçamba de areia, entulho e brita transitem pelas ruas com a carga descoberta.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_170_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_170_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca de lâmpada queimada na Rua Santa Efigênia, próximo ao número 398.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/indicacao_171_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/indicacao_171_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção da estrada vicinal que liga a comunidade de Silva de Baixo à Mata do Garajau, passando por um córrego bastante movimentado, e que dá acesso ao distrito de Farias.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_172_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_172_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento na estrada do Córrego Tinaquinho, situado no distrito de Correntinho.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/indicacao_173_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/indicacao_173_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a capina e limpeza das canaletas na BR-120, saída para Belo Horizonte, compreendendo o trecho do Katuta do sino até a Lagoa do Evaristo.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_174_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_174_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de meio-fio na Rua Elias de Sena, situada no Bairro Amazonas, nas proximidades da sede da Associação.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_175_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_175_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de meio-fio na Rua 12 de Outubro, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/indicacao_176_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/indicacao_176_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza dos bueiros da Rua Padre Café.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_177_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_177_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação do Beco das Olarias, situado no Bairro Nova União.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_178_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_178_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um redutor de velocidade (quebra-molas) na Rua Bruno Glória, situada no Bairro Pito, em frente ao número 1.552.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/indicacao_179_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/indicacao_179_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza das vias públicas, bem como a notificação dos proprietários de lotes sujos no Bairro Bom Sucesso 2.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/indicacao_180_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/indicacao_180_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, em caráter de urgência, a substituição da lâmpada queimada na Rua Cirineu Santana de Sena, próximo ao número 28, esquina com a Rua 6, situada no Bairro Bom Sucesso 2.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_181_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_181_de_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias das condições dos banheiros da Escola Pio Nunes Coelho.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/ind1822025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/ind1822025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a extensão da rede de energia elétrica na Rua Vilmara Soares de Moura, situada no Bairro Madeira.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/ind1832025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/ind1832025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que sejam disponibilizados kits de proteção solar para os Agentes Comunitários de Saúde do município.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/ind1842025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/ind1842025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada limpeza completa dos bairros Aod Pereira e João Miranda, incluindo a varrição das ruas, capina de mato e disponibilização do caminhão para recolher móveis velhos e entulhos que não são retirados pelo caminhão de lixo comum.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/ind1852025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/ind1852025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja oficializado às empresas de internet e demais prestadores de serviço que utilizam os postes da CEMIG no município e nos distritos, que procedam à retirada de todas as sobras de materiais e fios pendurados que se encontram soltos nos postes.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/ind1862025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/ind1862025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita com urgência a poda da árvore localizada na Rua Bruno Glória, próxima ao número 159, situado no Bairro Pito, em frente à padaria.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/ind1872025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/ind1872025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria Municipal de Distrito, que seja feita a instalação de manilhas de número 0,40 e 0,60 no Distrito de Farias.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/ind1882025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/ind1882025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja estudada a possibilidade de retomar a tradicional Festa dos Caminhoneiros, a ser realizada anualmente no dia 25 de julho, data em que se comemora São Cristóvão, padroeiro dos motoristas.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/ind1892025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/ind1892025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que sejam disponibilizados, para o próximo ano letivo, uniformes e materiais escolares aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/ind1902025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/ind1902025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita a instalação de dois redutores de velocidade (quebra-molas) na Rua Marcelo da Conceição Neves, nas proximidades das entradas das Ruas 6 e 7 situadas no Bairro Jardim América.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/ind1912025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/ind1912025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada, que seja providenciada a pavimentação e a drenagem da Rua Valdevino Gonçalves Pereira, Beco das Olarias e Beco Ataléia, todas localizadas no Bairro Nova União.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/ind1922025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/ind1922025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada revitalização e urbanização da Praça da Igreja da comunidade Ponte Alta.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/ind1932025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/ind1932025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada instalação de rotatória com catadióptrico ( olho de gato) e pintura no pavimento, além de instalação de placas de sinalização de trânsito no encontro das Ruas Santa Efigênia, Jair Padilha de Carvalho e Rua A.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/ind1942025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/ind1942025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada a construção de uma Praça no Bairro Agroder.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/ind1952025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/ind1952025.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Senhor Prefeito, que providenciada a construção de passeio na Rua Pio Ferreira do sentindo Bairro/ Centro, lado ímpar, começando em frente ao nº 1.678 ( entrada do Bairro Madeira), considerando o enorme fluxo de veículos na via, o que trará maior segurança e conforto aos pedestres. Deverá ser observado o alinhamento da via para evitar seu estreitamento.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/ind1962025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/ind1962025.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Senhor Prefeito, que seja providenciada limpeza da vegetação do barranco localizado na Rua Pio Ferreira, ao lado da entrada do Bairro Madeira.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/ind1972025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/ind1972025.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Senhor Prefeito, que seja providenciada instalação de uma Academia ao Ar Livre na comunidade da Ponte Alta.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/ind1982025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/ind1982025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a reconstrução do Ribeirão Bonito, localizado no Córrego Sapé, abaixo da Cachoeira do Bruno.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/ind1992025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/ind1992025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a manutenção do mata-burro localizado no acesso ao Córrego Sapé, abaixo da Cachoeira do Bruno.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/ind2002025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/ind2002025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a construção de três mata-burros no Córrego Campo Alegre.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/ind2042025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/ind2042025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita a manutenção e cascalhamento dos Córregos: Biguá, Escura, Santo Antônio, Garaúba, Maias, Pinhora, Bamburral, Farias Preto e os dois Silvas.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/ind2052025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/ind2052025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que seja realizado patrolamento das estradas da comunidade Ponte Alta.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/ind2062025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/ind2062025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que sejam instalados pontos de padrão de energia elétrica e refletores em todos os cemitérios dos distritos do município.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/ind2072025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/ind2072025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada a instalação de pontos de água e construção de banheiros nos cemitérios dos distritos deste município.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/ind2082025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/ind2082025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita operação tapa-buracos na Rua Salomé e na Rua Dayse Ferreira, as quais se encontram na esquina próxima à rua do mercado.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/ind2092025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/ind2092025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a reconstrução da ponte do Ribeirão Bonito, localizado no Córrego Sapé, abaixo da Cachoeira do Bruno.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/ind2102025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/ind2102025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita a substituição imediata das lâmpadas queimadas na Rua Castanheira, situada no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/ind2112025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/ind2112025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita a instalação de uma academia ao ar livre no Bairro Nações.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/ind2122025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/ind2122025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada a limpeza da Rua Jacó Lott, incluindo capina e remoção do acúmulo de mato.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/ind2132025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/ind2132025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja realizada a capina e limpeza da Praça da Marujada. Indico ainda, se possível, a instalação de lixeiras na citada praça.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/ind2142025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/ind2142025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja feita a construção de uma passagem elevada ou quebra- molas na Rua Pio Ferreira, nas proximidades do cruzamento de acesso à fábrica de manilhas, local que foi recentemente asfaltado.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/ind2152025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/ind2152025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja providenciada a construção de uma passagem elevada em frente ao Espaço do Açaí, localizado na Avenida Milton Campos, número 1.985.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/ind2162025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/ind2162025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 172 do Regimento Interno, esta indicação para sugerir ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que sejam tomadas providências para a finalização do calçamento da Rua Venezuela, situada no Bairro Nações, que atualmente não possui pavimentação.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_217_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_217_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de quebra-molas no Bairro Aod Pereira, na Praça Dom Filipe da Cunha, próximo ao número 90.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/indicacao_218_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/indicacao_218_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de quebra-molas na Rua José Vicente Caldeira, em frente ao número 79, situado no Distrito do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4971/req0125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4971/req0125.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer do Senhor Prefeito, que sejam providenciados 1.500 metros de meio-fio para a pavimentação asfáltica das ruas do distrito de Farias.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Epifânio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5021/req0225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5021/req0225.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer ao Senhor Prefeito, que seja realizada a contratação de uma empresa de auditoria para a verificação dos gastos das últimas obras realizadas pela gestão municipal no período de 2021 a 2024. O objetivo da mencionada auditoria é analisar detalhadamente os valores investidos, os custos das execuções e a qualidade das obras entregues, garantindo transparência na aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/req0325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/req0325.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que seja realizada a construção deum salão de velório no Distrito de Taquaral de Guanhães. Atualmente, a comunidade local não dispõe de um espaço adequado para a realização de velórios, o que gera dificuldades para as famílias enlutadas. A construção de um salão de velório garantirá mais dignidade e conforto à população, proporcionando um ambiente adequado para as despedidas e cerimônias fúnebres.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_04_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_04_de_2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, que seja determinado pela Secretaria de Saúde que envie a esta Casa relatório detalhado informando a quantidade de pacientes que aguardam por atendimento nas seguintes especialidades e procedimentos: Neuropediatra, Cintilografia, Ressonâncias, Neurocirurgião, Nefrologista, Exames e cirurgias de Glaucoma Mastologista, Hematologista, Reumatologista, Cateterismo e Ginecologista.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/req0525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/req0525.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, que seja enviado a esta Casa relatório detalhado contendo a quantidade de vagas disponíveis em cada Creche Municipal, conforme a faixa etária (berçário e maternal).</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/req0625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/req0625.pdf</t>
   </si>
   <si>
     <t>Requer que informe a previsão para o início da pavimentação asfáltica da Serra dos Três Morros, considerando que existe verba destinada especificamente para essa obra, visto que a pavimentação da referida localidade é uma demanda antiga da população e de grande importância para a mobilidade e segurança de todos que trafegam pelo local.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/req0725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/req0725.pdf</t>
   </si>
   <si>
     <t>Venho, através deste, requerer ao Senhor Prefeito que sejam tomadas as devidas providências para cumprir a decisão proferida pelo STF nos autos do Recurso Extraordinário (RE) 1237867, com repercussão geral reconhecida (Tema 1.097), para garantir ao servidor municipal que tenha filho ou dependente com deficiência o direito à jornada reduzida, visto que a Suprema Corte garantiu “Aos servidores públicos estaduais e municipais a garantia_x000D_
 prevista no artigo 98, § 2º e 3, da lei nº 8.112, de 11 de dezembro de 1990”.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/req0825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/req0825.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito que seja enviado a esta Casa relatório detalhado contendo quais são os Conselhos Municipais em atividade; quais Conselhos estão regularmente em funcionamento; quais Conselhos já tiveram reuniões em 2025. E ainda que seja informado à Câmara a pauta das próximas reuniões dos Conselhos.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/req092025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/req092025.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciada a extensão da rede elétrica na Alameda Heitor Nunes da Mata, número 40, Centro, local onde está sendo construída a Associação Casa de Apoio Jesus de Nazaré da cidade de Guanhães e região.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/req102025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/req102025.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciada a extensão de rede elétrica na Rua Clarismundo, próximo ao número 474.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/req112025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/req112025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, conforme a Lei n° 2871 de 02 de julho de 219, “que autoriza a Prefeitura Municipal de Guanhães a proceder com a limpeza em terrenos baldios particulares e dá outras providências”. Que seja enviado a esta Casa relatórios das notificações, que foram realizadas neste ano de 2025, local, datas e proprietários.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/req122025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/req122025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, que seja realizado estudo de viabilidade técnica e orçamentária para o reajuste salarial dos Conselheiros Tutelares do município de Guanhães.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>André Luiz da Silva, Epifânio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/req132025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/req132025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira junto com a Secretária de Governo, informações acerca do aumento de tarifas do transporte coletivo urbano na sede do município._x000D_
 Conforme cediço, há informações de que na data 1º de agosto de 2025 haveria acréscimo no importe de 33,33% para as passagens pagas em dinheiro, de forma que de R$ 4,50 passou para R$ 6,00 enquanto que a passagem no cartão denominado “Cartão GTU” teve acréscimo de 17,65%, equivalendo a um aumento de R$ 4,25 para R$ 5,00. Com efeito, para fins de fiscalização e acompanhamento dos serviços de concessão pública, que interfere diariamente na vida de inúmeros munícipes, solicitamos que, caso tenha sido referido aumento autorizado pela Administração, que seja encaminhado aos vereadores subscritores o relatório detalhado do mesmo e o envio do termo de concessão ou permissão pública pertinente.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/req142025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/req142025.pdf</t>
   </si>
   <si>
     <t>Apresento este requerimento para requerer à Presidente da Comissão de Patrimônio Cultural, Bárbara de Pinho Carvalho, e aos demais membros desta Comissão, que seja realizada a avaliação das condições estruturais e a devida manutenção e conserto da Igreja do Cemitério.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/req152025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/req152025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, ou ao Conselho de Trânsito, esclarecimento acerca da instalação de placas de proibido estacionar na Rua Bruno Glória, no trecho compreendido desde o Beco Geraldo Ribeiro Sabino até a Igreja situada no Bairro Pito. O objetivo é verificar se a referida_x000D_
 sinalização foi realizada por solicitação oficial da Prefeitura ou a pedido de moradores locais. Visto que tal medida tem dificultado o estacionamento dos fiéis que frequentam as missas naquela igreja.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/req162025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/req162025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, informações detalhadas acerca da finalidade do processo administrativo que está acompanhando as questões relativas ao Processo Seletivo realizado por este Município. Considerando que há grande expectativa por parte da população e, principalmente, dos candidatos que participaram do certame, é de extrema importância que haja transparência quanto aos trâmites administrativos, de modo a esclarecer qual o objetivo e encaminhamento que está sendo dado ao referido processo administrativo.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/req172025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/req172025.pdf</t>
   </si>
   <si>
     <t>Apresento esse requerimento para requerer ao prefeito de Guanhães, Evandro Lott, junto à Secretaria competente, que sejam notificados os donos de animais soltos na área urbana da MG-120 , entre o Bairro Nossa Senhora Aparecida e o Condomínio Solares. Considerando o constante trânsito de animais soltos na mencionada via e o intenso tráfego de veículo naquela localidade, tal providência se faz urgente. Ressalta-se ainda que a via não possui iluminação pública em razão da falta de extensão elétrica , agravando a situação e colocando em risco a segurança de motoristas e pedestres que trafegam diariamente pelo local.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>André Luiz da Silva, Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/req182025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/req182025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja enviado a esta Casa Legislativa relatório informando:_x000D_
 Quantos Conselhos Municipais existem atualmente;_x000D_
  Quais desses Conselhos possuem caráter deliberativo;_x000D_
  Quais estão em pleno funcionamento (ativos);_x000D_
  E nome dos respectivos membros de cada Conselho;</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/req192025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/req192025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, informações dos motivos pelos quais as empresas responsáveis pela montagem de palco e demais serviços realizados nas comemorações dos 150 anos de Guanhães não contratam funcionários locais para a prestação dos serviços.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/req202025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/req202025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja encaminhado a esta Casa Legislativa projeto de lei alterando o art.67 do Estatuto dos Servidores Públicos Municipais, a fim de que o período de férias seja estabelecido em 25 (vinte e cinco) dias úteis e não 30 (trinta) dias corridos, como se concede atualmente.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento212025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento212025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que se cumpram as disposições da Lei de número 3260 de 2025, sancionada no dia 14 de maio de 2025, que “Dispõe sobre a concessão de Passe Livre para Gestantes atendidas pelo Sistema Único de Saúde e residentes em Guanhães e nos distritos, durante a realização de pré-natal e no puerpério e dá outras providências”. Insta salientar que até o presente momento as_x000D_
 beneficiárias ainda não estão usufruindo do direito assegurado e diversas gestantes têm relatado dificuldades de locomoção e_x000D_
 ausência nas consultas, comprometendo o acompanhamento adequado da gestação. Diante do exposto, solicito que sejam enviadas as seguintes_x000D_
 informações:_x000D_
 _x000D_
 1. Informações sobre qual secretaria é responsável pela_x000D_
 execução da Lei;_x000D_
 _x000D_
 2. Esclarecimento sobre o fluxo a ser seguido pelas_x000D_
 gestantes para obtenção do benefício;_x000D_
 _x000D_
 3. Pr</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/req222025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/req222025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto ao presidente do SAAE e ARISB- AGENCIA REGULADORA, que sejam discutidas as atuais tarifas de água do município.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/req232025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/req232025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que seja estabelecida ordem de preferência para os atendimentos de Transtorno do Espectro Autista (Autismo) realizados nas unidades básicas de saúde.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/req242025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/req242025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 173 do Regimento Interno, este requerimento para requerer ao Prefeito de Guanhães, Evandro Lott Moreira, junto à Secretaria competente, que estude a possibilidade de manter uma creche em funcionamento durante os períodos de férias escolares, especificamente nos meses de janeiro e julho. A maioria das mães dispõe somente de um período de férias anualmente, enquanto as creches entram em recesso nos dois meses citados. Essa situação coloca muitas famílias, especialmente mães que trabalham em horário comercial, em grande dificuldade para conciliar suas rotinas profissionais com o cuidado dos filhos.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4952/mocao012025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4952/mocao012025.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de Ângelo Geraldo Pimenta, Carmem de Oliveira Martins, Maya Martins Pimenta e Viviane Oliveira Martins ocorrido no dia 26 de janeiro.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4974/mocao0225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4974/mocao0225.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Luan Miranda, Gilvan Miranda e Kayke Miranda, pelos serviços prestados em nossa cidade, como geração de empregos e contribuição na economia do município.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4973/mocao325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4973/mocao325.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da senhora Joana Bernardina dos Santos ocorrido no dia 02 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à equipe do NASF, pelo excelente serviço prestado à população, realizando ações de promoção da saúde para usuários do SUS em diversas faixas etárias, além de atendimento domiciliar para pacientes acamados: _x000D_
 Fabio Alencar Coelho Mendanha – Educador Físico_x000D_
 Gualter Augusto Mendanha – Educador Físico_x000D_
 Leandro Mourão Miranda - Médico_x000D_
 Raíssa Alvarenga – Fonoaudióloga_x000D_
 Jessie Fernandes – Nutricionista_x000D_
 Lívia Leal – Nutricionista_x000D_
 Lucas Meireles – Psicólogo_x000D_
 Ana Clara mendes – Fisioterapeuta_x000D_
 Vanessa Lage – Fisioterapeuta_x000D_
 Emanuel Bicalho – Motorista</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4994/mocao0525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4994/mocao0525.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Hericles Bruno da Silva, por levar informações atualizadas sobre os acontecimentos da cidade por meio de redes sociais.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/mocaodeaplauso0625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/mocaodeaplauso0625.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Cristiano Lopes pelo excelente trabalho realizado frente ao Clube de Desbravadores Guerreiros Guannãs.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>Epifânio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/mocao725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/mocao725.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Secretário Municipal de Apoio aos Distritos, Osmar Gomes Fidelis (Osmar Cabeção), pelo excelente trabalho prestado à frente da Secretaria. Sua dedicação, comprometimento e preocupação com as demandas da comunidade são dignos de reconhecimento e valorização. Destaco ainda seu atendimento sempre cordial e seu bom humor ao lidar com a população, características que fazem a diferença no serviço público e fortalecem a relação entre administração e os cidadãos. Sua postura profissional e empenho refletem diretamente na melhoria dos serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/mocao825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/mocao825.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Mario Pereira de Carvalho, ocorrido no dia 28 de março de 2025.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/mocao0925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/mocao0925.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Secretário Municipal de Esporte e Lazer, Renan Ribeiro, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/mocao1025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/mocao1025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Handebol Masculino módulo 1, da Escola Estadual Odilon Behrens, que foi Campeão da Etapa Municipal do JMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/mocao1125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/mocao1125.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Futsal Masculino módulo 1, do Colégio Souza Siman, que foi Campeão da Etapa Municipal do JEMG(Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/mocao1225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/mocao1225.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Futsal Masculino módulo 2, da Escola Estadual Senador Francisco Nunes Coelho, que foi Campeão da Etapa Municipal do JMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/mocao1325.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/mocao1325.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Vôlei Feminino módulo 2, da Escola Estadual Tenente Horácio Soares, que foi Campeão da Etapa Municipal do JEMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/mocao1425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/mocao1425.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Handebol Feminino módulo 1, do Instituto Presbiteriano Gammon, que foi Campeão da Etapa Municipal do JEMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/mocao1525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/mocao1525.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Handebol Feminino módulo 2, da Escola Estadual Odilon Behrens, que foi Campeão da Etapa Municipal do JMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/mocao1625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/mocao1625.pdf</t>
   </si>
   <si>
     <t>correção da moção de aplauso número 13/2025 - onde se lê - Escola Estadual Tenente Horácio Soares, leia-se: Tenente José Coelho da Rocha.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/mocao1725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/mocao1725.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Pedro Antônio de Oliveira Peixoto, ex-presidente da Associação Comercial e Empresarial de Guanhães – ACIG, pelos relevantes serviços prestados à frente da entidade durante sua gestão. Durante o período em que esteve à frente da ACIG, o Sr. demonstrou_x000D_
 comprometimento, liderança e dedicação, promovendo ações de fortalecimento do comércio local, incentivando o empreendedorismo e contribuindo diretamente para o desenvolvimento econômico e social de Guanhães.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/mocao1825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/mocao1825.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Laize Pimenta Barbosa, ocorrido nesta sexta, 02 de maio de 2025.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/mocao1925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/mocao1925.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Profissionais da Enfermagem do município de Guanhães , pela dedicação, profissionalismo, e cuidado com a saúde da população. No dia 12 de maio, em que é comemorado o Dia Internacional da Enfermagem, prestamos esta justa homenagem a esses profissionais essenciais que exercem com excelência e humanidade uma das mais nobres missões.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/mocao2125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/mocao2125.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao time de handebol feminino módulo 1 do Instituto Presbiteriano Gammon que foram campeões da Etapa Micorregional do JEMG.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/mocao2225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/mocao2225.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao jovem atleta Lucas Magno, em reconhecimento ao seu brilhante desempenho no Campeonato Mineiro_x000D_
 Loterias Caixa Sub-18, realizado na cidade de Belo Horizonte. Lucas Magno sagrou-se Campeão Mineiro Sub-18 na prova dos 1.500 metros, conquistando o primeiro lugar e Vice- campeão na prova dos 3.000 metros, com um excelente 2º lugar, demonstrando garra, dedicação e excelência esportiva. Além disso, o atleta foi Vice-campeão da Corrida João César de Oliveira de 5 km, reforçando seu destaque e disciplina.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/mocao232025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/mocao232025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao time de handebol feminino módulo 2 da Escola Estadual Odilon Behrens, que foram Campeões da etapa microrregional JEMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/mocao242025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/mocao242025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao time de handebol masculino módulo 2 da Escola Estadual Odilon Behrens, que foram Campeões da etapa microrregional JEMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/mocao252025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/mocao252025.pdf</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/mocao262025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/mocao262025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao poeta Anibal Morbeck, pela conquista do 3º lugar no Concurso Nacional de Poesia Romântica ALB Roldão Aires, com a belíssima poesia intitulada“ O Menu do Amor”. Tal reconhecimento é fruto de seu talento, sensibilidade artística e dedicação à arte poética, que engrandecem a leitura nacional e inspiram a valorização da cultura em nossa sociedade.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/mocao272025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/mocao272025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Danilo Pires de Miranda, Coordenador Regional JEMG SRE Guanhães.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/mocao2825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/mocao2825.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Hiran Braulino Neto, Secretário Municipal de Transporte e Trânsito e também de Secretário de Obras, pelo excelente trabalho que vem realizando à frente dessas duas importantes pastas da administração pública. O desempenho do secretário Hiran tem se destacado pela dedicação,_x000D_
 competência, compromisso com o serviço público e atenção às demandas da população.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/mocao2925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/mocao2925.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Rosilene Assunção Almeida e Silva, ocorrido no dia 30 de maio de 2025.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/mocao302025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/mocao302025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Professor Willian Nascimento, da Escola Estadual Senador Francisco Nunes Coelho, pelo desenvolvimento e execução do emocionante e transformador projeto “ Adote um Vovô”.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/mocao312025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/mocao312025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao time de basquete masculino módulo 2 da Escola Estadual Odilon Behrens, pela conquista de Vice- campeões na Etapa Micro Regional do JEMG (Jogos Escolares de Minas Gerais).</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/mocao322025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/mocao322025.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais da Câmara dos Vereadores, a aprovação de Moção de Apoio ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/mocao332025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/mocao332025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao atleta Lucas Magno, em reconhecimento ao seu brilhante desempenho na Etapa Regional dos Jogos Escolares de Minas Gerais , realizada na cidade de Governador Valadares, onde conquistou o 1 lugar nas provas de 300 e 800 metros, representando com excelência a Escola Estadual Senador Francisco Nunes Coelho.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/mocao342025ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/mocao342025ok.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 175 do Regimento Interno, esta Moção de Aplauso ao Secretário Municipal de Agricultura, Wesley Miranda Pereira, pelo excelente trabalho, conhecimento e competência em conduzir a Secretaria de Agricultura com ações direcionadas de fato a todas as necessidades do setor de agricultura.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/mocao352025ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/mocao352025ok.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Conselheiros de Saúde: José Antonio Ramos Claro, Sabrina Bicalho Coelho, Erlaine Alves Vidal, Priscila Sobrinho, Wanessa Marina Pimenta, Vera Cristina Soares Gomes, Patrícia Aparecida Silva Alves, Maria Aparecida Pinheiro, Patrícia Lúcia Correia da Silva, Emanuelle Martha Elias Pereira, Érika Cristina Miranda de Paula, Maria Luiza de Oliveira Fonseca, Karla Cristina Francisco, Rejane do Nascimento Santos, Janete Ferreira Pimenta de Sena, Gustavo José O. Silva, Matozinhos Sebastião, Samuel Paes Coelho, Maria de Lourdes da Silva, Antônio Geraldo de Jesus, Evandro Alvarenga,_x000D_
 Terezinha das Dores Simões Barroso, Geraldo Pereira da Silva, Jaqueline Coelho Carvalhaes Pessoa, Maria Aparecida Pimenta Barbosa, José Nepomuceno Paiva, Marson Antônio Magalhães, Vanete Aparecida de Souza Domingos, Madalena Adriana de Oliveira, Jane Coelho Ventura Glória, Josiane Alves Queiroz Ribeiro e Maria A.dos Santos Rocha Flauzino, em reconhecimento à postura ética. Extensivo aos suplentes.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>Adileila Rosa, Adilson de Souza, André Luiz da Silva, Beneir do Cruzeiro, Claudiana Azevedo, Célio Rocha, Epifânio Júnior, Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco, Nelci Pereira Chaves, Nivaldo dos Santos, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/mocao_36_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/mocao_36_de_2025.pdf</t>
   </si>
   <si>
     <t>Apoia a comunidade acadêmica da Universidade do Estado de Minas Gerais- UEMG, contra o Projeto de Lei n°3.738 de 2025</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/mocao_37_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/mocao_37_de_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Pastores do município de Guanhães, Márcio Vinícius Euclides Apolinário, Antônio da Silva, Patrícia Lúcia Correia da Silva, Maria José Damasceno, Maria Rosilene de Arruda, Emílio Henrique Dimas de Oliveira, Glaysson Magno Andrade, Altizio Lima Silva, Washington Coelho de Oliveira, Rodrigo Eustáquio Dias, Regina Lucia Lopes Correia, Gustavo Junior Queiroz Santos, Robselia Ferreira Ribeiro, Cleudes Silva Ribeiro, Edison Ferreira da Silva, Celene de Souza Gonçalves, Vander Carlos César da Silva, Marcelo Florêncio, Juliane Ferreira dos Santos, Antônio Geraldo R Silva, José Eduardo Moreira Pinto, Laudiceia de Miranda, Marlucia Pereira Neto, Antônio Mauro da Silva, Rodrigo Eustáquio Dias, Andrea Silva Dias, Valdiney Geraldo dos Santos, Márcia, Admilson, Joaquim Francisco de Araújo e João Carlos, pelos relevantes serviços prestados à comunidade exercendo um papel fundamental na vida espiritual, social e comunitária, oferecendo orientação, apoio e acolhimento.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/mocao_38_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/mocao_38_de_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Excelentíssimo Senhor Prefeito de Guanhães, Evandro Lott Moreira, pelo excelente trabalho que vem desempenhando à frente do Poder Executivo Municipal e, em especial, pela dedicação, união e apoio oferecidos para o Conselho de Pastores da Região. O Prefeito Evandro Lott Moreira tem se destacado pela postura de diálogo e parceria com as igrejas, fortalecendo laços de união entre os pastores e promovendo um ambiente de respeito, cooperação e valorização da fé cristã em nossa cidade.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/mocao_39_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/mocao_39_de_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Pastores do município de Guanhães, Renan Paiva da Fonseca, Grazielle Gomes da Cruz, Emanuel Magalhães Teixeira de Sá e Núbia Paula de Carvalho Magalhães pelos relevantes serviços prestados à comunidade exercendo um papel fundamental na vida espiritual, social e comunitária, oferecendo orientação, apoio e acolhimento, fortalecendo os valores cristãos e contribuindo para a construção de uma sociedade mais justa, solidária e fraterna.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/mocao402025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/mocao402025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Diretora da E.E. Nossa Senhora do Carmo, Edneia Ribeiro, pela organização e realização do Desfile de 7 de Setembro.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/mocao412025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/mocao412025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao professor de educação física da E.E. Nossa Senhora do Carmo, Adail José de Andrade, pela organização e realização do Desfile de 7 de Setembro.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/mocao422025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/mocao422025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao coordenador da Fanfarra da E.E. Nossa Senhora do Carmo, Guilherme Eleutério da Silva, pela organização e realização do Desfile de 7 de Setembro.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/mocao432025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/mocao432025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Secretária de Educação, Valéria do Rosário Oliveira, pela organização e realização do Desfile de 7 de Setembro.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/mocao442025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/mocao442025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Secretária Adjunta de Educação, Vanete Aparecida de Souza Domingos, pela organização e realização do Desfile de 7 de Setembro.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao452025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao452025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Idelma Aparecida Batista, pelos relevantes serviços prestados à comunidade, à frente do Departamento de Serviços Urbanos e Limpeza Pública deste município. Sua atuação demonstra compromisso com o bem-estar coletivo e respeito pelo patrimônio público, sendo exemplo de dedicação ao serviço público.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao462025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao462025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Lucas Meirelles, pelo excelente trabalho desenvolvido em prol do município de Guanhães</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/mocao472025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/mocao472025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso ao Secretário de Cultura, Renan Ribeiro, pela excelente organização e condução do Evento Gospel, realizado com notável dedicação, sensibilidade e compromisso com a promoção da cultura e da fé em nosso município.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/mocao482025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/mocao482025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso ao Tenente Flauzino (PA-BM/7ºPEL/1°Cia/6ºBBM), pelos relevantes serviços prestados à comunidade guanhanense durante todo o tempo em que esteve à frente do comando local. Seu trabalho exemplar contribuiu de forma significativa para a manutenção da ordem, da paz e da confiança da sociedade nas instituições públicas.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/mocao492025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/mocao492025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso aos Agentes Comunitários de Saúde, em reconhecimento ao importante trabalho desempenhado por esses profissionais, cuja dedicação e compromisso são fundamentais para a promoção da saúde e o bem-estar da população. A presente moção é apresentada em alusão ao Dia Nacional do Agente Comunitário de Saúde, comemorado_x000D_
 em 04 de outubro.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/mocao502025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/mocao502025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 175 do Regimento Interno, esta Moção de Aplauso aos Agentes de Combate às Endemias, em reconhecimento ao importante trabalho que desempenham na promoção da saúde pública e na prevenção de doenças em nosso município. A presente moção é apresentada em alusão ao Dia Nacional do Agente Comunitário de Saúde, comemorado em 04 de outubro.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/mocao512025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/mocao512025.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, nos termos regimentais vigentes, apresenta, dispensadas as demais formalidades regimentais, um VOTO DE PESAR pelo falecimento de Raimundo Nonato Alves (Toca Bedeco), ocorrido no dia 16 de outubro de 2025.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/mocao522025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/mocao522025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Diretor da Escola Estadual Tenente José Coelho da Rocha, situada no distrito de Correntinho, Onofre Filho de Carvalho Silva, pelos méritos enquanto diretor escolar e enquanto colaborador da comunidade, especialmente do esporte.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/mocao532025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/mocao532025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Escola Estadual Tenente José Coelho da Rocha, situada no distrito de Correntinho, em reconhecimento ao trabalho exemplar desenvolvido por todos os professores , servidores e colaboradores que, com dedicação, comprometimento e esforço coletivo, contribuem para formação educacional e cidadã dos alunos.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/mocao542025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/mocao542025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Josiane Figueiredo da Silva, pelos relevantes serviços que vem prestando à frente do Cemitério de Guanhães.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/mocao552025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/mocao552025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Roberto Roulien Carvalhais, ocorrido no dia 13 de novembro de 2025.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/mocao562025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/mocao562025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso à Senhora Teodora Firmino de Paula Silva, em reconhecimento à sua trajetória de vida, marcada pela dedicação à família, pela fé e pelo trabalho em prol da cultura e da comunidade. Poetisa, artesã e participante ativa da Sociedade São Vicente de Paulo e de grupos culturais do município. Dona Teodora tem contribuído para a valorização da_x000D_
 memória, da arte e da convivência entre gerações.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/mocao572025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/mocao572025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts.171 e 175 do Regimento Interno, esta Moção de Aplauso a Evaldo José Bento, em reconhecimento ao relevante projeto Itinerante JB, desenvolvido em Guanhães e região.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mocao582025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mocao582025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos arts. 171 e 175 do Regimento Interno, esta Moção de Aplauso a Adriano Oliveira, idealizador do documentário “Entre Ouro e Almas”, que retrata com sensibilidade, compromisso e amor a história da nossa querida cidade de Guanhães, valorizando e eternizando sua memória, sua cultura, sua identidade e a alma do povo guanhanense.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mocao_59_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mocao_59_de_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Natanael Gonçalves, editor do documentário "Entre Ouro e Almas", pelo trabalho sensível e dedicado de sua edição que contribuiu essencialmente para dar vida, ritmo, emoção, eternizar memória e à narrativa que retrata a história de nossa querida Guanhães.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Evandro Lott Moreira (Prefeito Municipal)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4947/projeto_de_lei_01_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4947/projeto_de_lei_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de veículo de propriedade do Município à Associação de Pais e Amigos dos Excepcionais de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4948/projeto_de_lei_numero_02_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4948/projeto_de_lei_numero_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Social Bolsa Aprendizagem Profissional — PRO ENSINO- e dá outras providências</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4949/projeto_de_lei_numero_03_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4949/projeto_de_lei_numero_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III, do Artigo 5°, da Lei n° 3.243, de 02 de janeiro 2025, que dispõe sobre a Lei Orçamentária Anual do Município de Guanhães, ampliando a autorização para abertura de créditos adicionais suplementares</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4950/projeto_de_lei_numero_04_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4950/projeto_de_lei_numero_04_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do 1°, do Artigo 1°, da Lei n° 2.330, de 15 de junho 2009, e dá outras providências</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_numero_05_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_numero_05_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 2.265, de 28 de dezembro de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_numero_06_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_numero_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública no Bairro Nova Expansão - Rua Ramalhete</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_numero_07_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_numero_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Passe Livre para Gestantes atendidas pelo Sistema Único de Saúde e residentes em Guanhães e nos distritos, durante a realização de pré-natal e no puerpério e dá outras providências.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_numero_08_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_numero_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Regularização Tributário - PERT, no âmbito do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_09_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_09_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo, institui o Plano Municipal de Turismo - PMT, reestrutura do Conselho Municipal de Turismo, reorganiza o Fundo Municipal de Turismo e dá outras providências no âmbito do Município de Guanhães.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_numero_10_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_numero_10_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 2º, da Lei nº 3076, de 27 de setembro de 2022, e dá outra providências.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_11_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_11_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização sobre o Transtorno do Espectro Autista (TEA) no Calendário Oficial de eventos do Município de Guanhães.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_12_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_12_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública no Bairro Acrópole - Rua Carlos Magno Damasceno.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/projeto_de_lei_13_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/projeto_de_lei_13_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 2871 de 02 de julho de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_14_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_14_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo realizar o patrolamento e a manutenção de trechos que ligam as propriedades rurais às estradas principais e dá outras providências.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_15_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_15_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual nas remunerações dos servidores públicos do Poder Executivo, conselheiros tutelares, nos subsídios dos agentes políticos do Poder Executivo, e nas remunerações dos servidores públicos da Autarquia Municipal SAAE, e dá outras providências.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_numero_16_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_numero_16_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição da perda inflacionária da remuneração dos agentes políticos e servidores públicos da Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/projeto_de_lei_17_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/projeto_de_lei_17_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública no Bairro Santa Tereza - Rua das Rosas</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/projeto_de_lei_18_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/projeto_de_lei_18_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo único, do artigo 1°, da Lei Municipal n° 2693/2015 e da Lei n° 3.197, de 18 de março de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/projeto_de_lei_19_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/projeto_de_lei_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — Rua NATÁLIA FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/projeto_de_lei_numero_20_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/projeto_de_lei_numero_20_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Censo Qualificado das Pessoas com características ou sintomas neurodivergentes no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_de_lei_21_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_de_lei_21_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — Rua Mara Luiza Prado Ramirez.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_de_lei_22_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_de_lei_22_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — Rua DIVARCY ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/projeto_de_lei_ldo_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/projeto_de_lei_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/projeto_de_lei_altera_a_lei_2455.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/projeto_de_lei_altera_a_lei_2455.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5° da Lei n° 2.455, de 12 de dezembro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/projeto_de_lei_altera_a_lei_1766.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/projeto_de_lei_altera_a_lei_1766.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 1.766, de 21 de maio de 1996, e dá outras providências</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/projeto_de_lei_26_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/projeto_de_lei_26_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Distrito de Farias — BECO JOSÉ EUGÊNIO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/projeto_de_lei_27_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/projeto_de_lei_27_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública - RUA ADÃO VIEIRA.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/projeto_de_lei_28_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/projeto_de_lei_28_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — RUA SIDNEY FERREIRA PIMENTEL.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_29_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_29_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Município de Guanhães Estado de Minas do Sistema Nacional de Segurança Alimentar- SISAN, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/projeto_de_lei_codigo_sanitario.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/projeto_de_lei_codigo_sanitario.pdf</t>
   </si>
   <si>
     <t>Altera o Código Sanitário do Município de Guanhães/MG e dá outras providências</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/projeto_de_lei_31_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/projeto_de_lei_31_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/projeto_de_lei_32_de_2025_altera_lei_3115_de_26_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/projeto_de_lei_32_de_2025_altera_lei_3115_de_26_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1° do Art.1°, da Lei n° 3.115, de 26 de dezembro 2022, a qual dispõe sobre a concessão de auxilio alimentação aos servidores do Poder Executivo Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5161/projeto_de_lei_34_de_2025_altera_lei_3128_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5161/projeto_de_lei_34_de_2025_altera_lei_3128_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1° do Art.1°, da Lei n° 3.128, de 17 de março 2023, a qual dispõe sobre a concessão de auxilio alimentação aos servidores ativos do_x000D_
 Guanhães PREV, e dá outras providências</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/projeto_de_lei_35_de_2025_altera_a_lei_3208_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/projeto_de_lei_35_de_2025_altera_a_lei_3208_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 7º da Lei n° 3.208, de 12 de abril de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/projeto_de_lei_36_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/projeto_de_lei_36_de_2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a ASSOCIAÇÃO GUANHANENSE DOS RODOVIÁRIOS - AGRODER</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>André Luiz da Silva, Adileila Rosa, Adilson de Souza, Beneir do Cruzeiro, Célio Rocha, Mauro Caneco, Nelci Pereira Chaves, Nivaldo dos Santos, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/projeto_de_lei_37_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/projeto_de_lei_37_de_2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o INSTITUTO GUANAÃS</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/projeto_de_lei_credito_especial.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/projeto_de_lei_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial no orçamento vigente e autorização para o Poder Executivo Municipal efetuar o remanejamento, transposição e transferência de dotações orçamentárias para execução em 2025.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/projeto_de_lei_39_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/projeto_de_lei_39_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a absorção de matrículas do ensino fundamental da Rede Estadual de Ensino de Minas Gerais pelo município de Guanhães/MG, no âmbito do Projeto Mãos Dadas e dá outras providências.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/projeto_de_lei_46_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/projeto_de_lei_46_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços funerários no regime de livre concorrência no âmbito do Município de Guanhães.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_41_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_41_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/projeto_de_lei_42_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/projeto_de_lei_42_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei no 3.252, de 2025, que institui o Programa Especial de Regularização Tributária - PERT no Município de Guanhães, para_x000D_
 prorrogar o prazo de adesão.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/projeto_de_lei_43_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/projeto_de_lei_43_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o dia de rastreio de doença renal no município de Guanhães</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/projeto_de_lei_44_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/projeto_de_lei_44_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de Poder Executivo a filiar-se como associado da União Nacional dos Dirigentes Municipais de Educação Seção Minas Gerais — UNDIME/MG e a pagar as respectivas anuidades e dá outras providências</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/projeto_de__lei_dispoe_sobre_autorizacao_de_remejamento_de_dotacoes_.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/projeto_de__lei_dispoe_sobre_autorizacao_de_remejamento_de_dotacoes_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal efetuar o remanejamento, transposição e transferência de dotações orçamentárias para_x000D_
 execução em 2025.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/projeto_de_lei_46_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/projeto_de_lei_46_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro João Niquinho — RUA EVANDRO PEREIRA BARROSO.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/projeto_de_lei_numero_47_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/projeto_de_lei_numero_47_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública no Bairro Jardim América—RUA DO ATLETA.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/projeto_de_lei_48_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/projeto_de_lei_48_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Regularização Fundiária Urbana (Reurb-S e Reurb-E) no Município de Guanhães/MG, nos termos da Lei Federal n°_x000D_
 13.465/2017 e demais normas correlatas, e dá outras providências</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/projeto_de_lei_49_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/projeto_de_lei_49_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3155, de 31 de outubro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/projeto_de_lei_50_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/projeto_de_lei_50_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de envio dos Decretos regulamentares, licenças, portarias e demais documentos emitidos pelo Executivo Municipal acerca da atividade minerária em Guanhães para a Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/projeto_de_lei_51_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/projeto_de_lei_51_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de sinais sonoros e ruídos estridentes por sinais musicais ou visuais adequados aos estudantes com Transtorno do Espectro Autista (TEA) nos estabelecimentos de ensino localizados no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_lei_52_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_lei_52_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e funcionamento de ensino nas Escolas Municipais da Educação Básica do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/projeto_de_lei_53_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/projeto_de_lei_53_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de preferência dos alunos da APAE — Associação de Pais e Amigos dos Excepcionais — e demais escolas em desfiles cívicos, passeatas e quaisquer outros eventos que contem com a participação desse público e dá outras providências.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/ppa_226-229.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/ppa_226-229.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências:</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/loa_2026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Guanhães/MG, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/projeto_de_lei_56_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/projeto_de_lei_56_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei n° 2.580, de 10 de setembro de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/projeto_de_lei_57_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/projeto_de_lei_57_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de materiais de construção a pessoas ou famílias de baixa renda e dá outras providências</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/projeto_de_lei_58_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/projeto_de_lei_58_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá Denominação à Praça Pública localizada nas dependências da Rodoviária Municipal — PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/projeto_de_lei_59_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/projeto_de_lei_59_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Guanhães à Senhora ALICE ALVES BARROSO</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/projeto_de_lei_60_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/projeto_de_lei_60_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor MÁRCIO RODRIGUES DE SOUZA</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/projeto_de_lei_61_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/projeto_de_lei_61_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor IVON IGOR DA SILVA GENEROSO</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_62_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_62_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor LEANDRO CATIZANE DE CARVALHO OTONI</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/projeto_de_lei_63_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/projeto_de_lei_63_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Guanhães à Senhora MARIA DO SOCORRO CARVALHO DE OLIVEIRA</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/projeto_de_lei_64_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/projeto_de_lei_64_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor JORGE DE OLIVEIRA JUNIOR</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/projeto_de_lei_65_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/projeto_de_lei_65_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor PAULO VICTOR DE PINHO MIRANDA</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/projeto_de_lei_67_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/projeto_de_lei_67_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor VINÍCIUS LUCAS PEREIRA BRANDÃO</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/projeto_de_lei_68_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/projeto_de_lei_68_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor BENEIR ALVES DE OLIVEIRA</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_69_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_69_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor ALTÍZIO LIMA SILVA</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/projeto_de_lei_70_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/projeto_de_lei_70_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Guanhães à Senhora MARIA DAS DORES OLIVEIRA SAFE</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/projeto_de_lei_71_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/projeto_de_lei_71_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor CARLOS ALBERTO MEDEIROS OLIVEIRA</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/projeto_de_lei_define_area_de_expansao_urbana.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/projeto_de_lei_define_area_de_expansao_urbana.pdf</t>
   </si>
   <si>
     <t>Define como Área de Expansão Urbana no Município de Guanhães a área que específica e dá outras providências</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/projeto_de_lei_prorroga_a_vigencia_da_lei_municipal_no_2699_de_16_de_junho_de_2025_e_da_outras_provi.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/projeto_de_lei_prorroga_a_vigencia_da_lei_municipal_no_2699_de_16_de_junho_de_2025_e_da_outras_provi.pdf</t>
   </si>
   <si>
     <t>Prorroga vigência da Lei Municipal No. 2.699 de 16 de junho de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/projeto_de_lei_familias_atipicas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/projeto_de_lei_familias_atipicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de novas Políticas Municipais de Apoio às Famílias Atípicas e/ou com membro em tratamento de doença grave do Município de Guanhães/MG, define o conceito de pais e mães atípicos e estabelece medidas de apoio, proteção e inclusão e dá outras providências</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/projeto_de_lei_pequeno_principe.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/projeto_de_lei_pequeno_principe.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Escola Municipal Infantil do Distrito de Correntinho - Escola Municipal Vereador José Lopes Ferreira estabelecendo também o apelido "Pequeno Príncipe", e dá outras providências.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/projeto_de_lei_rodovia.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/projeto_de_lei_rodovia.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rodovia municipal que liga a rodovia estadual LMG-780, no Córrego dos Chaves, à rodovia BR-120, no trecho entre São João Evangelista e Guanhães - Rodovia Municipal Fabrício de Carvalho Sette, e dá outras providências.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/projeto_de_lei_combas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/projeto_de_lei_combas.pdf</t>
   </si>
   <si>
     <t>Ratifica o ingresso do Município Guanhães/MG no Consórcio Público para o Desenvolvimento da Microrregião da Bacia do Suaçuí - COMBAS e ratifica os termos do 1° Termo Aditivo ao Contrato de Consórcio e dá outras providências.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/projeto_de_lei_78_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/projeto_de_lei_78_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acompanhamento, registro e fiscalização da exploração de recursos minerais, inclusive os direitos de pesquisas no território do Município de Guanhães-MG, conforme previsto no art. 23 XI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/projeto_de_lei_planta_generica_de_valores_bairro_plan_park_moradas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/projeto_de_lei_planta_generica_de_valores_bairro_plan_park_moradas.pdf</t>
   </si>
   <si>
     <t>Institui a planta genérica de valores em metros quadrados (m²) para cálculo do Valor Venal dos terrenos do bairro Residencial Plan Park Moradas no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/projeto_de_lei_autoriza_doacao_para_producao_de_unidades_de_habitacao.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/projeto_de_lei_autoriza_doacao_para_producao_de_unidades_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação, para produção de unidades de habitação de interesse social, dos bens imóveis que especifica, e adota outras providências.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/projeto_de_lei_planta_generica_de_valores_bairro_plan_garden_dr._natan.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/projeto_de_lei_planta_generica_de_valores_bairro_plan_garden_dr._natan.pdf</t>
   </si>
   <si>
     <t>Institui a planta genérica de valores em metros quadrados para cálculo do valor Venal dos terrenos do Bairro Plan Garden Dr. Natan no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/projeto_de_lei_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/projeto_de_lei_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes municipais do Sistema de Segurança Alimentar e Nutricional - SISAN, criado pela Lei Federal nº 11.346, de 15 de setembro de 2006</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/altera_dispositiva_da_lei_2351_de_17_de_novembro_de_2009.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/altera_dispositiva_da_lei_2351_de_17_de_novembro_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2351, de 17 de novembro de  2009</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/projeto_de_lei_84_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/projeto_de_lei_84_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Taxa de Fiscalização e Análise de Pesquisa de Solo no âmbito do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_complementar_01_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_complementar_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação organizacional e administrativa da Prefeitura Municipal de Guanhães, Estado de Minas Gerais</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_complementar_02_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_complementar_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Benefícios previdenciários dos servidores públicos do Regime Próprio de Previdência do Município de Guanhães - MG e dá outras providências.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/projeto_de_lei_complementar_03_de_2025_altera_a_lei_complementar_02_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/projeto_de_lei_complementar_03_de_2025_altera_a_lei_complementar_02_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 002, de 17 de junho de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/projeto_de_lei_complementar_04_de_2025_guanhaes_prev_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/projeto_de_lei_complementar_04_de_2025_guanhaes_prev_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Reestrutura a organização da unidade gestora única do Regime Próprio de Previdência do Município de Guanhães - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/projeto_de_lei_complementar_05_de_2025_altera_lei_2247_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/projeto_de_lei_complementar_05_de_2025_altera_lei_2247_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.247, de 28 de novembro de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/projeto_de_lei_complementar_06_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/projeto_de_lei_complementar_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Retifica os parágrafos 9° e 10° do artigo 6°; parágrafo 1° do artigo 17; parágrafos 3° e 4° do artigo 19; parágrafo 4° do artigo 22 e parágrafo 7° do artigo 23, todos da Lei Complementar n° 038, de 18 de junho de 2025.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/projeto_de_lei_complementar_07_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/projeto_de_lei_complementar_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Curador do Patrimônio Histórico e Turístico da cidade de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/projeto_de_lei_complementar_08_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/projeto_de_lei_complementar_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2247 de 28 de novembro de 2007, dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos Servidores do Magistério do Município de Guanhães.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_resolucao_01_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_resolucao_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores de diárias da Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_resolucao_numero_02_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_resolucao_numero_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incidência sobre o 13º Salário e férias da gratificação paga aos servidores com funções nas comissões de licitação/contratação, fiscal de contratos, gestor de contratos, equipe de apoio, agente de contratação e pregoeiro da Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_resolucao_numero_03_de_07_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_resolucao_numero_03_de_07_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolver bens para o Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/projeto_de_resolucao_04_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/projeto_de_resolucao_04_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolver bens remanescentes das obras de reforma do prédio da Câmara Municipal para o Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_resolucao_05_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_resolucao_05_de_2025.pdf</t>
   </si>
   <si>
     <t>Padroniza os veículos a serem adquiridos e utilizados pela Câmara Municipal, em função da Lei 14.133/21 e dá outras providências.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/projeto_de_resolucao_06_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/projeto_de_resolucao_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolver bens para o Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/projeto_de_resolucao_07_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/projeto_de_resolucao_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolver veículos para o Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/proposta_de_emenda_a_lei_organica_no_5_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/proposta_de_emenda_a_lei_organica_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XVII do artigo 62 da Lei Orgânica do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>Mauro Caneco, Adileila Rosa, Adilson de Souza, André Luiz da Silva, Beneir do Cruzeiro, Claudiana Azevedo, Célio Rocha, Epifânio Júnior, Lucimar Ferreira Pinto, Maria Anídia de Paula, Nelci Pereira Chaves, Nivaldo dos Santos, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/proposta_de_emenda_a_lei_organica_6_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/proposta_de_emenda_a_lei_organica_6_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o §2º e o §4º do art. 161 da Lei Orgânica do Município de Guanhães, que estabelece o orçamento impositivo ao projeto de lei orçamentária anual - loa.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/proposta_de_emenda_a_lei_organica_07_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/proposta_de_emenda_a_lei_organica_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único, do art. 65, da Lei Orgânica Municipal de Guanhães/MG.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>CLJE - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/emenda_modificativa_001_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/emenda_modificativa_001_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>A emenda apresentada pela Comissão de Legislação, Justiça e Redação tem como objetivo apenas de, seguindo orientação contida no Parecer Jurídico, impedir a previsão de retroatividade da Emenda à Lei Orgânica, a fim de resguardar a segurança jurídica e a constitucionalidade.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/emenda_01_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/emenda_01_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf</t>
   </si>
   <si>
     <t>Modifica-se o parágrafo único do art. 1º do Projeto de lei número 13/2025</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/emenda_substitutiva_ao_projeto_de_lei_30_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/emenda_substitutiva_ao_projeto_de_lei_30_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Código Sanitário do Município de Guanhães/MG e dá outras providências.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_01_pl_35_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_01_pl_35_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o projeto 35/2025</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/substitutivo_ao_pl_38_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/substitutivo_ao_pl_38_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n2 038, de 09 de junho de 2025</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>FOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_01_ao_pl_42_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_01_ao_pl_42_de_2025.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 1°, que alterou o § 3º do art. 1° da Lei n° 3.252, de 14 de março de 2025</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/emenda_001_pl_51_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/emenda_001_pl_51_de_2025.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 3ª do Projeto de lei 51/2025</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/emenda_001_pl_52_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/emenda_001_pl_52_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o projeto de lei 52, de 15 de setembro de 2025 que dispõe sobre a organização e funcionamento de ensino nas Escolas Municipais da Educação Básica do Município de Guanhães.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/emenda_01_pl_54_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/emenda_01_pl_54_de_2025.pdf</t>
   </si>
   <si>
     <t>Criação de PROGRAMA e Ação dentro da Secretaria Municipal de Governo específico para Manutenção do Sistema Olho Vivo</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/emenda_01_pl_55_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/emenda_01_pl_55_de_2025.pdf</t>
   </si>
   <si>
     <t>Ficam modificados os valores das dotações orçamentárias constantes do Projeto de Lei n° 55/2025 (Lei Orçamentária Anual para o exercício de 2026)</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/emenda_001_pl_57_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/emenda_001_pl_57_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do projeto de lei número 57/2025.</t>
   </si>
   <si>
+    <t>5514</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/emenda_ao_pl_058_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Art. 1° do Projeto de Lei 058/2025</t>
+  </si>
+  <si>
     <t>5096</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
     <t>OSPM - Comissão de Obras e Serviços Públicos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/emenda_no_02_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/emenda_no_02_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf</t>
   </si>
   <si>
     <t>O parágrafo único do art. 1º do projeto de lei número 13/2025, torna-se §1º, mantida a redação, e adiciona o §2º</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_002_pl35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_002_pl35.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único do artigo 7º ao projeto de lei 35/2025</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/emenda_02_pl_54_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/emenda_02_pl_54_de_2025.pdf</t>
   </si>
   <si>
     <t>Criação de um PROGRAMA dentro da Secretaria Municipal de Esporte e Lazer</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/projeto_ldo_2026_-_substitutivo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/projeto_ldo_2026_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>EMDC</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_001_plc_03_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_001_plc_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar n° 003, de 30 de maio de 2025</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_001_plc_05_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_001_plc_05_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar n2 005, de 30 de maio de 2025.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>Emenda número 002 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_002_ao_plc_03_de_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_002_ao_plc_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar n2 003, de 30 de maio de 2025</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/emenda_impositiva_02_de_2025_-_bancada_pp.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/emenda_impositiva_02_de_2025_-_bancada_pp.pdf</t>
   </si>
   <si>
     <t>A aplicação do recurso no montante de R$ 156.627,51 (cento e cinquenta e seis mil, seiscentos e vinte e sete reais e cinquenta e um centavos) destina-se à contratação de serviços especializados, bem como à aquisição de materiais e equipamentos indispensáveis à manutenção, operacionalização e regular funcionamento das atividades desenvolvidas pelo Lar São Vicente de Paulo.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/emenda_impositiva_03_de_2025_-_bancada_pt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/emenda_impositiva_03_de_2025_-_bancada_pt.pdf</t>
   </si>
   <si>
     <t>Pagamento para transporte de atletas, membros associados, treinadores, comissões técnicas da Associação Brutos Esporte Clube.  Valor da Emenda: R$ 36.627,51</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>Bancada do PT</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/emenda_impositiva_04_de_2025_-_bancada_pt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/emenda_impositiva_04_de_2025_-_bancada_pt.pdf</t>
   </si>
   <si>
     <t>Órgão / Secretaria Beneficiária:  Secretaria Municipal de Transporte e Trânsito_x000D_
 Valor: R$ 120.000,00</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/emenda_impositiva_05_de_2025_bancada_-_pt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/emenda_impositiva_05_de_2025_bancada_-_pt.pdf</t>
   </si>
   <si>
     <t>Obras de  terraplanagem, drenagem e pavimentação no trecho compreendido entre os bairros Vista Alegre e Zona de Expansão, com passagem pela área da cascalheira. Valor: R$ 96.627,51</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_impositiva_06_de_2025_-_bancada_pt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_impositiva_06_de_2025_-_bancada_pt.pdf</t>
   </si>
   <si>
     <t>A presente emenda justifica-se pela necessidade de promover melhorias estruturais na sede da Associação Comunitária do Bairro Pito, Bom Sucesso e suas Adjacências. Valor: R$ 60.000,00.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>Bancada Municipal do Partido Liberal</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/emenda_impositiva_07_de_2025_-_bancada_pl.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/emenda_impositiva_07_de_2025_-_bancada_pl.pdf</t>
   </si>
   <si>
     <t>Aquisição de mesas, cadeiras em salas de espera e sala de reuniões no pavimento superior, aquisição e instalação de aparelhos de ar condicionado nos diversos ambientes do Posto de Saúde do distrito de Farias, aquisição e instalação de bebedouros em todos os pavimentos e aquisição de insumos. Valor: R$ 156.627,51</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>Bancada Municipal do Partido Democrático Trabalhista</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/emenda_impositiva_08_de_2025_-_bancada_pdt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/emenda_impositiva_08_de_2025_-_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, no que se refere ao cuidado e no atendimento aos usuários e pacientes da Associação mantenedora do Hospital Imaculada Conceição. Valor: R$ 156.627,51</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>Bancada do Podemos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/emenda_impositiva_09_de_2025_-_bancada_podemos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/emenda_impositiva_09_de_2025_-_bancada_podemos.pdf</t>
   </si>
   <si>
     <t>Manutenção de estradas rurais no distrito de Correntinho. Valor: R$ 56.627,51</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/emenda_impositiva_10_de_2025_-_bancada_podemos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/emenda_impositiva_10_de_2025_-_bancada_podemos.pdf</t>
   </si>
   <si>
     <t>Instalação do sistema OLHO VIVO de monitoramento por câmeras de segurança no distrito de Correntinho. Valor: R$ 100.000,00 (cem mil reais)</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/emenda_impositiva_11_de_2025_-_bancada_pdt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/emenda_impositiva_11_de_2025_-_bancada_pdt.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade a aquisição de bens permanentes e a contratação de serviços de terceiros, enquadrando-se como serviços de natureza continuada ou eventual, sem geração de vínculo empregatício. Bem como contratação de empresa especializada para execução de obras de reforma física e estrutural nas dependências do lar São Vicente de Paulo. R$ R$ 156.627,51.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>Bancada do Partido Republicanos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/emenda_impositiva_12_de_2025_-_bancada_republicanos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/emenda_impositiva_12_de_2025_-_bancada_republicanos.pdf</t>
   </si>
   <si>
     <t>Manutenção das atividades da Casa de Apoio Jesus de Nazaré (ACAJENA). Valor: R$ R$ 156.627,51.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/emenda_impositiva_13_de_2025_-_bancada_republicanos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/emenda_impositiva_13_de_2025_-_bancada_republicanos.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade a aquisição de serviços de confecção e personalização de uniformes esportivos, aquisição de materiais esportivos para treinos e competições, serviços de manutenção e reparo do campo de futebol onde funciona as atividades da escolinha de futebol, serviços de apoio médico, fisioterapêutico e nutricional coletivo, serviços de transporte, hospedagem e alimentação para deslocamento da equipe de futebol e de atletismo (corrida) em competições,_x000D_
 aquisição de maquinas e equipamentos para manutenção e melhorias do local de treino da escolinha de futebol, bem como outros serviços técnicos necessários à execução das atividades esportivas para os atletas infantis, jovens e adultos atendidos pelo Projeto "O FUTURO SE FAZ NO PRESENTE" e para a equipe de futebol amador mantida por essa instituição. Valor: R$ 156.627,51 (CENTO E CINQUENTA E SEIS MIL, SEISCENTOS E VINTE E SETE REAIS E CINQUENTA E UM CENTAVOS)</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/emenda_impositiva_14_de_2025_-_bancada_pl.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/emenda_impositiva_14_de_2025_-_bancada_pl.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade a manutenção das atividades do Instituto Casa da Provisão de Guanhães. Valor: R$ 80.000,00</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/emenda_impositiva_15_de_2025_-_bancada_pl.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/emenda_impositiva_15_de_2025_-_bancada_pl.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade a manutenção das atividades do Instituto Casa da Provisão de Guanhães. Valor: R$ 76.627,51</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/emenda_impositiva_16_de_2025_-_bancada_republicanos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/emenda_impositiva_16_de_2025_-_bancada_republicanos.pdf</t>
   </si>
   <si>
     <t>Limpeza da Cachoeira do Bruno no distrito do Taquaral. Valor: R$ 15.000,00</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/emenda_impositiva_17_de_2025_-_bancada_republicanos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/emenda_impositiva_17_de_2025_-_bancada_republicanos.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de Segurança — Olho Vivo pela cidade de Guanhães. Valor: R$ 141.627,51</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>Bancada Municipal do Podemos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/emenda_impositiva_18_de_2025_-_bancada_podemos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/emenda_impositiva_18_de_2025_-_bancada_podemos.pdf</t>
   </si>
   <si>
     <t>A presente indicação de emenda parlamentar de bancada destinada à Associação Grêmio Esporte Clube tem por objetivo viabilizar melhorias na infraestrutura utilizada de forma contínua pela comunidade Guanhanense. Valor: R$ 82.627,51</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/emenda_impositiva_19_de_2025_-_bancada_podemos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/emenda_impositiva_19_de_2025_-_bancada_podemos.pdf</t>
   </si>
   <si>
     <t>A presente indicação de emenda parlamentar de bancada visa atender necessidade de melhorias na estrutura do campo de futebol da sede da associação Guanhanense dos Rodoviários - Agroder — CNPJ n° 21.249.826/0001-69: Valor: R$ 74.000,00</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>Bancada do PSD</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/emenda_impositiva_20_de_2025_-_bancada_psd.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/emenda_impositiva_20_de_2025_-_bancada_psd.pdf</t>
   </si>
   <si>
     <t>Destina-se o valo da emenda de bancada para atender as despesas de reforma predial do prédio público municipal destinado a atender os serviços do exército brasileiro (tiro de guerra). Valor: R$ 156.627,51</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/emenda_impositiva_21_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/emenda_impositiva_21_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
   </si>
   <si>
     <t>A presente emenda será destinada a cirurgias eletivas,  e será direcionado à Secretaria Municipal de Saúde de Guanhães, por meio do Fundo Municipal de Saúde. Valor: R$ 121.386,32</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/emenda_impositiva_22_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/emenda_impositiva_22_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
   </si>
   <si>
     <t>A presente emenda destina-se a viabilizar a realização de atividades socioeducativas internas e externas, bem como ao fortalecimento das ações permanentes desenvolvidas pelo Clube de Desbravadores Guerreiros Guanaãs, assegurando condições adequadas de transporte, alimentação, organização, identificação, segurança e bem-estar dos participantes. Valor: R$ 45.000,00</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/emenda_impositiva_23_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/emenda_impositiva_23_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a Obra Complementar da Construção de salas para o Escritório, Sala para almoxarifado e banheiros na Sede da Associação de Moradores do Bairro das Nações, pavimento superior, contribuindo para a melhoria da qualidade dos serviços prestados à população. Valor: R$ 25.462,32</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/emenda_impositiva_24_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/emenda_impositiva_24_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a aquisição de alimentação tipo lanche após ao treinos e/ou eventos do projeto, aquisição de uniformes de competição (camisas, hashguards, bermudas, agasalhos, faixas de graduação, transporte para campeonatos, mochilas, garrafinhas de agua (squeeze)„ para crianças e adolescentes atendidos pelo Projeto Vencer de_x000D_
 Jiu-jítsu — OSC TEAM Alexandre Xuxa, contribuindo para a melhoria da qualidade dos serviços prestados à população. Valor: R$ 25.462,32</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/emenda_impositiva_25_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/emenda_impositiva_25_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere as ações prevista no estatuto da AVHIC, Associação dos Voluntários do Hospital Imaculada Conceição, contribuindo para a realização das ações para atender ao bem-estar físico e emocional dos pacientes do Hospital Imaculada Conceição e seus acompanhantes. Valor: R$ 25.462,00</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/emenda_impositiva_26_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/emenda_impositiva_26_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf</t>
   </si>
   <si>
     <t>Realização de exames, cirurgias de oftalmologia, bem como exames de endoscopia. Valor: R$ 121.386,32.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/emenda_impositiva_27_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/emenda_impositiva_27_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a aquisição de alimentação tipo lanche para crianças e adolescentes atendidos pelo Projeto Vencer de Jiu-jítsu — OSC TEAM Alexandre Xuxa, contribuindo para a melhoria da qualidade dos serviços prestados à população. Valor: R$ 50.000,00</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/emenda_impositiva_28_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/emenda_impositiva_28_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade viabilizar a execução de atividades culturais e recreativas destinadas à população idosa do município, ao longo do período de 12 (doze) meses, promovendo inclusão social, fortalecimento dos vínculos comunitários e_x000D_
 valorização da memória cultural local. Emenda destinada à Associação dos Moradores do Bairro Nossa Senhora Aparecida. Valor: R$ 35.000,00</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/emenda_impositiva_29_de_2025_-__individual_vereador_adilson_ferreira_de_souza.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/emenda_impositiva_29_de_2025_-__individual_vereador_adilson_ferreira_de_souza.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a Obra Complementar da Construção do Escritório e banheiro na Sede da Associação de Moradores do Bairro das Nações, pavimento superior, contribuindo para a melhoria da qualidade dos serviços prestados à população. Valor: R$15.000,00</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/emenda_impositiva_30_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/emenda_impositiva_30_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf</t>
   </si>
   <si>
     <t>A emenda atenderá interesse público, permitindo a continuidade do tratamento de dependentes químicos. Com as verbas da emenda será possível o custeio de: Pagamento do aluguel do imóvel onde funciona a Associação Renascer; água, luz, gás_x000D_
 de cozinha, fornecimento de alimentação integral dos dependentes, com café da manhã, almoço, lanche da tarde, jantar, higiene pessoal, limpeza do local, manutenção da estrutura do imóvel, como troca de portão etc, além de atividades desportivas e recreativas, que por vezes são realizadas em locais externos, o que demanda o transporte dos necessitados. Valor: R$ 21.386,32</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/emenda_impositiva_31_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/emenda_impositiva_31_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>A emenda parlamentar tem como objetivo garantir recursos financeiros específicos para viabilizar a prática esportiva em âmbito municipal, regional e interestadual da Associação Brutos Esporte Clube. Valor: R$ 30.000,00</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/emenda_impositiva_32_de_2025_-_bancada_pt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/emenda_impositiva_32_de_2025_-_bancada_pt.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a Obra Complementar da Construção de salas para o Escritório, Sala para almoxarifado e banheiros na Sede da Associação de Moradores do Bairro das Nações, pavimento superior, contribuindo para a melhoria da qualidade dos serviços prestados à população. Valor: R$ 41.386,32</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/emenda_impositiva_33_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/emenda_impositiva_33_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>O objeto da presente emenda impositiva, no valor de R$ 30.000,00 reais é o atendimento de interesse público, visando ao aprimoramento das políticas públicas municipais, em especial as ligadas ao esporte. O objeto principal da emenda será a_x000D_
 distribuição gratuita de materiais esportivos aos atletas atendidos pela Associação de Futebol Turma do Golaço. Dentre os materiais esportivos serão adquiridos: kits completos de jogos, camisas de viagem, short de viagem, agasalho de viagem e calça_x000D_
 de viagem. Os materiais serão utilizados quando a equipe esportiva estiver participando de competições fora do município de Guanhães.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/emenda_impositiva_34_de_2025_-_bancada_pt.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/emenda_impositiva_34_de_2025_-_bancada_pt.pdf</t>
   </si>
   <si>
     <t>A emenda proposta visa fortalecer a capacidade operacional e estrutural do Centro de Reintegração Social (CRS), instituição fundamental no processo de recuperação e reintegração de pessoas privadas de liberdade. Atualmente, o CRS enfrenta limitações que comprometem a continuidade e o aprimoramento de suas atividades, exigindo investimentos para garantir seu funcionamento adequado. Valor: R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/emenda_impositiva_35_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/emenda_impositiva_35_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>O valor de R$ 121.386,32 da presente emenda parlamentar será devidamente registrado e direcionado à Secretaria Municipal de Saúde de Guanhães, por meio do Fundo Municipal de Saúde. O valor será destinado a cirurgias eletivas, ação dentro do Programa da Atenção de alta e média complexidade.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/emenda_impositiva_36_de_2025_individual_vereador_beneir_alves_de_oliveira.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/emenda_impositiva_36_de_2025_individual_vereador_beneir_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>O valor de R$ 121.386,32 da presente emenda parlamentar será devidamente registrado e direcionado à Secretaria Municipal de Saúde de Guanhães, por meio do Fundo Municipal de Saúde. O valor será destinado à cirurgias eletivas, ação dentro do Programa da Atenção de alta e média complexidade.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/emenda_impositiva_37_de_2025_individual_vereador_beneir_alvees_de_oliveira.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/emenda_impositiva_37_de_2025_individual_vereador_beneir_alvees_de_oliveira.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a aquisição de alimentação tipo lanche para crianças e adolescentes atendidos pelo Projeto Vencer de Jiu-jitsu — OSC TEAM Alexandre Xuxa, contribuindo para a melhoria da qualidade dos serviços prestados à população. Valor: R$ 41.000,00</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/emenda_impositiva_38_de_2025_individual_-_vereador_beneir_alves_de_oliveira.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/emenda_impositiva_38_de_2025_individual_-_vereador_beneir_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Os itens listados pelo Instituto Guanaãs destinam-se a viabilizar a realização de atividades socioeducativas internas e externas, bem como ao fortalecimento das ações permanentes desenvolvidas pelo Clube de Desbravadores Guerreiros Guanaãs, assegurando condições adequadas de transporte, alimentação, organização, identificação, segurança e bem-estar dos participantes. Valor: R$ 40.000,00</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/emenda_impositiva_39_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/emenda_impositiva_39_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>A presente emenda terá como objeto o atendimento a aquisição de materiais e produtos para incentivo ao plantio, tais como: sementes de qualidade, corretivos e fertilizantes, entre outros para a Associação dos Moradores da Sub-Bacia hidrográfica dos córregos dos pintos, gunga, ponte alta, barra mansa e onça. Valor: R$ 20.000,00</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/emenda_impositiva_40_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/emenda_impositiva_40_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere à melhoria da infraestrutura comunitária da AMBASA, por meio da execução de serviços de reforma do salão da associação, incluindo a instalação de piso adequado, o revestimento das paredes e a aplicação de tapete antiderrapante na rampa da cozinha, garantindo segurança, funcionalidade e melhores condições de uso do espaço pela população. Valor: R$ 20.386,32</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/emenda_impositiva_41_de_2025_-_invividual_vereador_celio_vicente_rocha.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/emenda_impositiva_41_de_2025_-_invividual_vereador_celio_vicente_rocha.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, através da destinação do recurso para a aquisição de serviços de confecção e personalização de uniformes esportivos, aquisição de materiais esportivos para treinos e competições, serviços de manutenção e reparo do campo de futebol onde funciona as atividades da escolinha de futebol, serviços de transporte para deslocamento da equipe em competições oficiais, bem como outros serviços técnicos necessários à execução das atividades esportivas para os atletas infantis, jovens e adultos atendidos pelo Projeto "O FUTURO SE FAZ NO PRESENTE" e para a equipe de futebol amador mantida por essa instituição, contribuindo para a melhoria da qualidade dos serviços prestados à população.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/emenda_impositiva_42_de_2025_-_individual_vereador_celio_vicente_rocha.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/emenda_impositiva_42_de_2025_-_individual_vereador_celio_vicente_rocha.pdf</t>
   </si>
   <si>
     <t>O objeto proposto é a aquisição de materiais como: bola, rede, uniformes esportivos, materiais de preparo físico, materiais auxiliares de treinamento e insumos preventivos para a Associação de Futebol Turma do Golaço.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/emenda_impositiva_43_de_2025_-_individual_vereador_celio_vicente_rocha.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/emenda_impositiva_43_de_2025_-_individual_vereador_celio_vicente_rocha.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere à implantação da Biblioteca Comunitária e do Serviço de Reforço Escolar na sede da Associação Comunitária do Bairro Pito, Bom Sucesso e suas Adjacências</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/emenda_impositiva_44_de_2025_-_individual_celio_vicente_rocha.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/emenda_impositiva_44_de_2025_-_individual_celio_vicente_rocha.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a Obra Complementar da Construção do Escritório e banheiro na Sede da Associação de  Moradores do Bairro das Nações. Valor: R$ 20.000,00</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/emenda_impositiva_45_de_2025_-_individual_vereador_celio_vicente_rocha1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/emenda_impositiva_45_de_2025_-_individual_vereador_celio_vicente_rocha1.pdf</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde do Distrito de Farias. Valor: R$ 121.386,32</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/emenda_impositiva_46_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/emenda_impositiva_46_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a Obra Complementar da Construção do Escritório e banheiro na Sede da Associação de Moradores do Bairro das Nações, pavimento superior, contribuindo para a melhoria da qualidade dos serviços prestados à população.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/emenda_impositiva_47_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/emenda_impositiva_47_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a aquisição de alimentação tipo lanche após ao treinos e/ou eventos do projeto, aquisição de uniformes de competição (camisas, hashguards, bermudas, agasalhos, faixas de graduação, transporte para campeonatos, mochilas, garrafinhas de agua (squeeze)„ para crianças e adolescentes atendidos pelo Projeto Vencer de Jiu-jítsu — OSC TEAM Alexandre Xuxa, contribuindo para a melhoria da qualidade dos serviços prestados à população.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/emenda_impositiva_48_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/emenda_impositiva_48_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere as ações prevista no estatuto da AVHIC, Associação dos Voluntários do Hospital Imaculada Conceição, contribuindo para a realização das ações para atender ao bem estar físico e emocional dos pacientes do Hospital Imaculada Conceição e seus acompanhantes. Valor: R$ 10.000,00</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/emenda_impositiva_49_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/emenda_impositiva_49_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, no que se refere ao cuidado e no atendimento aos usuários e pacientes da Associação mantenedora do Hospital Imaculada Conceição. Valor: R$ 192.772,64</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/emenda_impositiva_50_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/emenda_impositiva_50_de_2025_-_individual_vereadora_claudiana_azevedo.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, no que se refere ao cuidado às pessoas com deficiências intelectuais, sejam neurodivergentes e/ou outras comorbidades, a presente emenda parlamentar individual visa contribuir com um pouco mais de qualidade no atendimento aos usuários e pacientes da Associação de Pais e Amigos dos Excepcionais de Guanhães - APAE, buscando proporcionar mais conforte atenção e cuidados especiais, especialmente no que se refere à grande necessidade de aquisição de equipamentos como cadeiras de rodas.</t>
   </si>
   <si>
+    <t>5412</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/emenda_impositiva_57_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos para o Hospital Regional Imaculada Conceição (HIC), sediado no município de Guanhães. Valor: R$ R$ 80.000,00</t>
+  </si>
+  <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/emenda_impositiva_52_de_2025_-_individual_vereador_epifanio_sette_de_abril_.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/emenda_impositiva_52_de_2025_-_individual_vereador_epifanio_sette_de_abril_.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade o a instalação de iluminação por refletores da única pista de caminhada no distrito de Correntinho. Valor: R$ 21.386,32</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/emenda_impositiva_53_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/emenda_impositiva_53_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade a instalação ou substituição de um transformador de energia elétrica na comunidade denominada Córrego dos Chaves, no Distrito de Correntinho, neste município. Valor: R$25.000,00</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/emenda_impositiva_54_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/emenda_impositiva_54_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade a construção de canaletes e caixas receptoras em morros de estradas rurais do distrito de Correntinho. Valor: R$ 75.000,00</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/emenda_impositiva_55_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/emenda_impositiva_55_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por fina/idade o custeio de consultas e exames médicos específicos para diagnóstico e tratamento do transtorno do espectro autista (TEA) para crianças do município de Guanhães. Valor: R$ 41.386,32 (oitenta mil reais)</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/emenda_impositiva_56_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/emenda_impositiva_56_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
   </si>
   <si>
     <t>Realização de cirurgias eletivas no município de Guanhães. R$ R$ 121.386,32</t>
   </si>
   <si>
-    <t>5412</t>
-[...5 lines deleted...]
-    <t>Aquisição de equipamentos para o Hospital Regional Imaculada Conceição (HIC), sediado no município de Guanhães. Valor: R$ R$ 80.000,00</t>
+    <t>5507</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/emenda_impositiva_57_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Emenda destinada ao Instituito Guanaãs para viabilizar a realização de atividades socioeducativas internas e externas, bem como ao fortalecimento das ações permanentes desenvolvidas pelo Clube de Desbravadores Guerreiros Guanaãs.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/emenda_impositiva_58_de_2025_individual_vereador_lucimar_ferreira_pinto.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/emenda_impositiva_58_de_2025_individual_vereador_lucimar_ferreira_pinto.pdf</t>
   </si>
   <si>
     <t>Os itens listados pelo Instituto Guanaãs destinam-se a viabilizar a realização de atividades socioeducativas internas e externas, bem como ao fortalecimento das ações permanentes desenvolvidas pelo Clube de Desbravadores Guerreiros Guanaãs, assegurando condições adequadas de transporte, alimentação, organização, identificação, segurança e bem-estar dos participantes. Valor: R$ R$15.000,00</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/emenda_impositiva_59_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/emenda_impositiva_59_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a Obra Complementar da Construção do Escritório e banheiro na Sede da Associação de Moradores do Bairro das Nações. Valor: R$ R$ 61.386,32</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/emenda_impositiva_60_de_2025_-_individual_vereador_lucimar_pinto.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/emenda_impositiva_60_de_2025_-_individual_vereador_lucimar_pinto.pdf</t>
   </si>
   <si>
     <t>Reforma do imóvel para recebimento de máquinas, com ampliação de uma sala para a Associação dos Voluntários do Hospital Imaculada Conceição. Valor: Valor: R$30.000,00</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/emenda_impositiva_61_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/emenda_impositiva_61_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf</t>
   </si>
   <si>
     <t>Manutenção da ACAJENA oferecendo espaço adequado às pessoas acometidas com câncer oferecendo alimentação, acomodação dia e noite, atendimento social e psicológico, material de limpeza e higiênico. Manutenção de ambulatório e consultas médicas, insumos, transporte para realização de exames, encaminhamento de pacientes para hospitais e clínicas que oferecem tratamento oncológico em sua fase final, bem como prestação de serviços de assistência social e psicológica aos seus_x000D_
 familiares. Valor: R$ R$ 121.386,32</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/emenda_impositiva_62_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/emenda_impositiva_62_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf</t>
   </si>
   <si>
     <t>O valor de R$ 121.386,32 da presente emenda parlamentar será devidamente registrado e direcionado à Secretaria Municipal de Saúde de Guanhães, por meio do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/emenda_impositiva_63_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/emenda_impositiva_63_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
   </si>
   <si>
     <t>Realização de cirurgias eletivas. Valor: 121.386,32</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/emenda_impositiva_64_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/emenda_impositiva_64_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
   </si>
   <si>
     <t>O objeto da presente emenda impositiva, no valor de R$ 40.000,00 reais é o atendimento de interesse público, visando ao aprimoramento das políticas públicas municipais, em especial as ligadas ao esporte. O objeto principal da emenda será a_x000D_
 distribuição gratuita de materiais esportivos aos atletas de todas as categorias, atendidos pela Associação de Futebol Turma do Golaço. Valor: R$ 30.000,00</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/emenda_impositiva_65_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/emenda_impositiva_65_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
   </si>
   <si>
     <t>Os itens listados pelo Instituto Guanaãs destinam-se a viabilizar a realização de atividades socioeducativas internas e externas, bem como ao fortalecimento das ações permanentes desenvolvidas pelo Clube de Desbravadores Guerreiros Guanaãs, assegurando condições adequadas de transporte, alimentação, organização, identificação, segurança e bem-estar dos participantes. Valor: R$40.000,00</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/emenda_impositiva_66_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/emenda_impositiva_66_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
   </si>
   <si>
     <t>A emenda atenderá interesse público, permitindo a continuidade do tratamento de dependentes químicos atendidos pela Associação Renascer - ASSORE - Guanhães/MG</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/emenda_impositiva_67_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/emenda_impositiva_67_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf</t>
   </si>
   <si>
     <t>O objeto da presente emenda impositiva, no valor de R$16.194,00 é o atendimento de interesse público e aprimoramento das políticas públicas municipais, ligadas principalmente aos esportes. Tem como objetivo distribuição gratuita de materiais_x000D_
 esportivos aos atletas do Grêmio Futebol Clube, dentre os quais: bolas para treino/jogos, coletes para treino, uniformes para jogos, luvas goleiro e chuteiras. Os materiais serão utilizados quando em participação campeonatos, treinos e atividades_x000D_
 internas do referido clube. Valor: R$16.194,00</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/emenda_impositiva_68_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/emenda_impositiva_68_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/emenda_impositiva_69_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/emenda_impositiva_69_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
   </si>
   <si>
     <t>Manutenção das atividades do Instituto Casa da Provisão de Guanhães. Valor: R$ 41 386 32</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/emenda_impositiva_70_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/emenda_impositiva_70_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
   </si>
   <si>
     <t>Manutenção das atividades do Instituto Casa da Provisão de Guanhães. Valor; R$ 30.000,00</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/emenda_impositiva_71_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/emenda_impositiva_71_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
   </si>
   <si>
     <t>Manutenção das atividades do Instituto Casa da Provisão de Guanhães. Valor: 25 000,00</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/emenda_impositiva_72_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/emenda_impositiva_72_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf</t>
   </si>
   <si>
     <t>Manutenção das atividades do Instituto Casa da Provisão de Guanhães. R$ 25.000,00</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/emenda_impositiva_73_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/emenda_impositiva_73_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação do Posto de Saúde do Distrito de Taquaral. Valor. R$  121.386,32</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/emenda_impositiva_74_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/emenda_impositiva_74_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de Segurança — Olho Vivo pela cidade de Guanhães. R$ 100.000,00</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/emenda_impositiva_75_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/emenda_impositiva_75_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade atender demanda de interesse público, visando ao aprimoramento das políticas públicas municipais, notadamente no que se refere a aquisição de alimentação tipo lanche após ao treinos e/ou eventos do projeto, aquisição de uniformes de competição (camisas, hashguards, bermudas, agasalhos, faixas de graduação, transporte para campeonatos, mochilas, garrafinhas de agua (squeeze)„ para crianças e adolescentes atendidos pelo Projeto Vencer de Jiu-jítsu — OSC TEAM Alexandre Xuxa. R$ R$ 5.386.32</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_impositiva_76_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_impositiva_76_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Aquisição de máquinas e equipamentos (Máquina de costura reta industrial e máquina de lavar roupas) para a Associação dos Voluntários do Hospital Imaculada Conceição. R$ 8.000,00</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/emenda_impositiva_77_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/emenda_impositiva_77_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem por finalidade destinar recursos para a compra de materiais esportivos, incluindo uniformes, bolas, cones, coletes e demais acessórios necessários para a melhoria dos treinos e atividades esportivas da Associação Esportiva Damas do Futsal. O investimento visa fortalecer projetos esportivos, aprimorar a prática esportiva e garantir melhores condições de treinamento para crianças, adolescentes e demais participantes. R$ 8000,00</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/emenda_impositiva_78_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/emenda_impositiva_78_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Em atendimento claro ao interesse público sobretudo no que se refere ao cuidado às pessoas com deficiências intelectuais, sejam neurodivergentes e/ou outras comorbidades, a presente emenda parlamentar individual visa contribuir com um pouco mais de qualidade no atendimento aos usuários e pacientes da APAE Guanhães. Valor: R$ 121.386,22</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/emenda_impositiva_79_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/emenda_impositiva_79_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Para atender o interesse público, visando melhor aplicação das políticas públicas municipais, sobretudo no que se refere a aquisição de material esportivo para a escolinha de futebol da Associação Guanhanense dos Rodoviários - Agroder , tais como Bolas, Coletes para treino, Luvas para goleiros, chuteiras e Meiões para os alunos devidamente inscritos no projeto social Escolinha da Agroder, contribuindo para o fortalecimento do referido projeto que tem por objetivo a formação cidadã dos jovens alunos, proporcionando a eles crescimento moral pessoal e intelectual. Valor: R$ 15.000,00</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/emenda_impositiva_80_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/emenda_impositiva_80_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Manutenção das ativdades da APAE Guanhães. Valor R$ 61.386,22</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/emenda_impositiva_81_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/emenda_impositiva_81_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Aquisição de instrumentos musicais, fantasias e insumos para o Grêmio Recreativo Escola de Samba Vai quem qué.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/emenda_impositiva_82_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/emenda_impositiva_82_de_2025_-_individual_vereador_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Para atender o interesse público, visando melhor aplicação das políticas públicas municipais, sobretudo no que se refere 3 aquisição de Uniforme, Kimono e/ou Camisas para treino de Jiu-Jitsu para crianças e adolescentes atendidos pelo Projeto Vencer de Jiu-jítsu — OSC TEAM Alexandre Xuxa, contribuindo pare o fortalecimento do referido projeto que tem por objetivo a formação dos jovens alunos, proporcionando a eles crescimento moral, pessoal e intelectual. Valor: R$ R$ 30 000,00</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/emenda_impositiva_57_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/emenda_impositiva_57_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf</t>
   </si>
   <si>
     <t>Manutenção das atividades do Instituto Guanaãs. Valor: R$ 15000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5732,67 +5750,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4957/ind0125.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4958/ind0225.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4959/ind03251.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4960/ind0425.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4961/ind0525.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4962/ind0625.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4963/ind0725.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4964/ind0825.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao0925.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4954/ind1025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4955/ind1125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4956/ind1225.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4975/ind1325.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4976/ind1425.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4977/ind1525.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4978/ind1625.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4979/ind1725.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4980/ind1825.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4965/ind1925.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4966/ind2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4967/ind2125.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4968/ind2225.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4969/ind2325.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4970/ind2425.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4981/ind2525.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4982/ind2625.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4983/ind2725.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4984/ind2825.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4985/ind2925.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4986/ind3025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4987/ind3125.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4988/ind3225.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4989/ind3325.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4990/ind3425.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4991/ind3525.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4992/ind3625.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4996/ind3725.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4995/ind3825.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4993/ind3925.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5006/ind40251.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/ind4125.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5008/ind4225.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5009/ind4325.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5010/ind4425.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4998/ind4525.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4999/ind4625.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5000/ind4725.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5001/ind4825.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5002/ind4925.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/ind5025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5004/ind5125.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5005/ind5225.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5011/ind5325.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5018/ind5425.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5017/ind5525.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/ind5625.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5020/ind5725.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5015/ind5825.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5019/ind5925.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5014/ind6025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5012/ind6225.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/ind6325.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/ind6425.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/ind6525.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/ind6625.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/ind6725.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/ind6825.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/ind6925.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/ind7025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/ind7125.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/ind7225.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/ind7325.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/ind7425.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/ind7525.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/ind7625.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/ind7725.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/ind7825ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/ind7925.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/ind8025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/ind8125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/ind8225.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/ind8325.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/ind8425.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/ind8525.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/ind8625.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/ind8725.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/ind8825.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/ind8925.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/ind9025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/ind9125.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/ind9225.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/ind9325.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/ind9425.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/ind9525.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/ind9625.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/ind9725.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/ind9825.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/ind9925.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/ind10025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/ind10125.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/ind10225.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/ind10325.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/ind10425.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/ind10525.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/ind10625.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/ind10725.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/ind10825.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/ind10925.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/ind11025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/ind11125.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/ind11225.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/ind11325.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/ind11425.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ind11525.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/ind11625.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/ind11725.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/ind11825.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/ind11925.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/ind12025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/ind12125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/ind12225.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/ind12325.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/ind12425.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/ind12525.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/ind12625.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/ind12725.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/ind12825.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/ind12925.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/ind13025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/ind13125.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/ind13225.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/ind13325.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/ind13425.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/ind13525.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/ind13625.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/ind13725.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/ind13825.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5180/ind13925.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/ind14025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/ind14120252.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/ind142025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/ind14325.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/ind1442025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/ind1452025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/ind14622025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/ind1472025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/ind1482025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/ind1492025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/ind1502025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/ind1512025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/ind1522025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/ind1532025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/ind15420205_ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/ind1552025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/ind1562025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/ind1572025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/ind1582025ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/ind1592025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/ind1602025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/indicacao_161_de_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/indicacao_162_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/indicacao_163_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/ind1642025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_165_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_166_de_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/ind1672025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/indicacao_168_de_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/ind1692025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_170_de_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/indicacao_171_de_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_172_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/indicacao_173_de_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_174_de_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_175_de_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/indicacao_176_de_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_177_de_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_178_de_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/indicacao_179_de_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/indicacao_180_de_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_181_de_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/ind1822025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/ind1832025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/ind1842025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/ind1852025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/ind1862025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/ind1872025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/ind1882025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/ind1892025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/ind1902025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/ind1912025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/ind1922025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/ind1932025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/ind1942025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/ind1952025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/ind1962025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/ind1972025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/ind1982025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/ind1992025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/ind2002025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/ind2042025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/ind2052025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/ind2062025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/ind2072025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/ind2082025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/ind2092025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/ind2102025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/ind2112025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/ind2122025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/ind2132025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/ind2142025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/ind2152025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/ind2162025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_217_de_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/indicacao_218_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4971/req0125.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5021/req0225.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/req0325.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/req0525.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/req0625.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/req0725.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/req0825.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/req092025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/req102025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/req112025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/req122025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/req132025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/req142025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/req152025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/req162025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/req172025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/req182025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/req192025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/req202025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento212025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/req222025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/req232025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/req242025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4952/mocao012025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4974/mocao0225.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4973/mocao325.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4994/mocao0525.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/mocaodeaplauso0625.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/mocao725.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/mocao825.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/mocao0925.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/mocao1025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/mocao1125.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/mocao1225.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/mocao1325.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/mocao1425.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/mocao1525.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/mocao1625.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/mocao1725.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/mocao1825.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/mocao1925.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/mocao2125.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/mocao2225.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/mocao232025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/mocao242025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/mocao252025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/mocao262025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/mocao272025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/mocao2825.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/mocao2925.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/mocao302025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/mocao312025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/mocao322025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/mocao332025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/mocao342025ok.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/mocao352025ok.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/mocao_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/mocao_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/mocao_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/mocao_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/mocao402025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/mocao412025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/mocao422025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/mocao432025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/mocao442025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao452025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao462025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/mocao472025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/mocao482025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/mocao492025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/mocao502025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/mocao512025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/mocao522025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/mocao532025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/mocao542025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/mocao552025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/mocao562025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/mocao572025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mocao582025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mocao_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4947/projeto_de_lei_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4948/projeto_de_lei_numero_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4949/projeto_de_lei_numero_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4950/projeto_de_lei_numero_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_numero_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_numero_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_numero_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_numero_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_numero_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/projeto_de_lei_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_numero_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/projeto_de_lei_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/projeto_de_lei_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/projeto_de_lei_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/projeto_de_lei_numero_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_de_lei_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_de_lei_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/projeto_de_lei_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/projeto_de_lei_altera_a_lei_2455.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/projeto_de_lei_altera_a_lei_1766.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/projeto_de_lei_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/projeto_de_lei_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/projeto_de_lei_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/projeto_de_lei_codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/projeto_de_lei_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/projeto_de_lei_32_de_2025_altera_lei_3115_de_26_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5161/projeto_de_lei_34_de_2025_altera_lei_3128_de_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/projeto_de_lei_35_de_2025_altera_a_lei_3208_de_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/projeto_de_lei_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/projeto_de_lei_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/projeto_de_lei_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/projeto_de_lei_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/projeto_de_lei_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/projeto_de_lei_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/projeto_de_lei_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/projeto_de_lei_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/projeto_de__lei_dispoe_sobre_autorizacao_de_remejamento_de_dotacoes_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/projeto_de_lei_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/projeto_de_lei_numero_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/projeto_de_lei_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/projeto_de_lei_49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/projeto_de_lei_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/projeto_de_lei_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_lei_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/projeto_de_lei_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/ppa_226-229.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/projeto_de_lei_56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/projeto_de_lei_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/projeto_de_lei_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/projeto_de_lei_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/projeto_de_lei_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/projeto_de_lei_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/projeto_de_lei_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/projeto_de_lei_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/projeto_de_lei_65_de_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/projeto_de_lei_67_de_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/projeto_de_lei_68_de_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_69_de_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/projeto_de_lei_70_de_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/projeto_de_lei_71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/projeto_de_lei_define_area_de_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/projeto_de_lei_prorroga_a_vigencia_da_lei_municipal_no_2699_de_16_de_junho_de_2025_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/projeto_de_lei_familias_atipicas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/projeto_de_lei_pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/projeto_de_lei_rodovia.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/projeto_de_lei_combas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/projeto_de_lei_78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/projeto_de_lei_planta_generica_de_valores_bairro_plan_park_moradas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/projeto_de_lei_autoriza_doacao_para_producao_de_unidades_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/projeto_de_lei_planta_generica_de_valores_bairro_plan_garden_dr._natan.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/projeto_de_lei_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/altera_dispositiva_da_lei_2351_de_17_de_novembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/projeto_de_lei_84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_complementar_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_complementar_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/projeto_de_lei_complementar_03_de_2025_altera_a_lei_complementar_02_de_2014.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/projeto_de_lei_complementar_04_de_2025_guanhaes_prev_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/projeto_de_lei_complementar_05_de_2025_altera_lei_2247_de_2007.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/projeto_de_lei_complementar_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/projeto_de_lei_complementar_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/projeto_de_lei_complementar_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_resolucao_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_resolucao_numero_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_resolucao_numero_03_de_07_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/projeto_de_resolucao_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_resolucao_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/projeto_de_resolucao_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/projeto_de_resolucao_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/proposta_de_emenda_a_lei_organica_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/proposta_de_emenda_a_lei_organica_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/proposta_de_emenda_a_lei_organica_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/emenda_modificativa_001_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/emenda_01_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/emenda_substitutiva_ao_projeto_de_lei_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_01_pl_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/substitutivo_ao_pl_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_01_ao_pl_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/emenda_001_pl_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/emenda_001_pl_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/emenda_01_pl_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/emenda_01_pl_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/emenda_001_pl_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/emenda_no_02_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_002_pl35.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/emenda_02_pl_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/projeto_ldo_2026_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_001_plc_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_001_plc_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_002_ao_plc_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/emenda_impositiva_02_de_2025_-_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/emenda_impositiva_03_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/emenda_impositiva_04_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/emenda_impositiva_05_de_2025_bancada_-_pt.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_impositiva_06_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/emenda_impositiva_07_de_2025_-_bancada_pl.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/emenda_impositiva_08_de_2025_-_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/emenda_impositiva_09_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/emenda_impositiva_10_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/emenda_impositiva_11_de_2025_-_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/emenda_impositiva_12_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/emenda_impositiva_13_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/emenda_impositiva_14_de_2025_-_bancada_pl.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/emenda_impositiva_15_de_2025_-_bancada_pl.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/emenda_impositiva_16_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/emenda_impositiva_17_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/emenda_impositiva_18_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/emenda_impositiva_19_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/emenda_impositiva_20_de_2025_-_bancada_psd.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/emenda_impositiva_21_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/emenda_impositiva_22_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/emenda_impositiva_23_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/emenda_impositiva_24_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/emenda_impositiva_25_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/emenda_impositiva_26_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/emenda_impositiva_27_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/emenda_impositiva_28_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/emenda_impositiva_29_de_2025_-__individual_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/emenda_impositiva_30_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/emenda_impositiva_31_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/emenda_impositiva_32_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/emenda_impositiva_33_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/emenda_impositiva_34_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/emenda_impositiva_35_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/emenda_impositiva_36_de_2025_individual_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/emenda_impositiva_37_de_2025_individual_vereador_beneir_alvees_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/emenda_impositiva_38_de_2025_individual_-_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/emenda_impositiva_39_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/emenda_impositiva_40_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/emenda_impositiva_41_de_2025_-_invividual_vereador_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/emenda_impositiva_42_de_2025_-_individual_vereador_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/emenda_impositiva_43_de_2025_-_individual_vereador_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/emenda_impositiva_44_de_2025_-_individual_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/emenda_impositiva_45_de_2025_-_individual_vereador_celio_vicente_rocha1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/emenda_impositiva_46_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/emenda_impositiva_47_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/emenda_impositiva_48_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/emenda_impositiva_49_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/emenda_impositiva_50_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/emenda_impositiva_52_de_2025_-_individual_vereador_epifanio_sette_de_abril_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/emenda_impositiva_53_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/emenda_impositiva_54_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/emenda_impositiva_55_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/emenda_impositiva_56_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/emenda_impositiva_57_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/emenda_impositiva_58_de_2025_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/emenda_impositiva_59_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/emenda_impositiva_60_de_2025_-_individual_vereador_lucimar_pinto.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/emenda_impositiva_61_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/emenda_impositiva_62_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/emenda_impositiva_63_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/emenda_impositiva_64_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/emenda_impositiva_65_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/emenda_impositiva_66_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/emenda_impositiva_67_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/emenda_impositiva_68_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/emenda_impositiva_69_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/emenda_impositiva_70_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/emenda_impositiva_71_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/emenda_impositiva_72_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/emenda_impositiva_73_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/emenda_impositiva_74_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/emenda_impositiva_75_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_impositiva_76_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/emenda_impositiva_77_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/emenda_impositiva_78_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/emenda_impositiva_79_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/emenda_impositiva_80_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/emenda_impositiva_81_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/emenda_impositiva_82_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/emenda_impositiva_57_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4957/ind0125.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4958/ind0225.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4959/ind03251.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4960/ind0425.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4961/ind0525.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4962/ind0625.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4963/ind0725.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4964/ind0825.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao0925.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4954/ind1025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4955/ind1125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4956/ind1225.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4975/ind1325.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4976/ind1425.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4977/ind1525.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4978/ind1625.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4979/ind1725.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4980/ind1825.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4965/ind1925.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4966/ind2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4967/ind2125.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4968/ind2225.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4969/ind2325.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4970/ind2425.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4981/ind2525.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4982/ind2625.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4983/ind2725.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4984/ind2825.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4985/ind2925.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4986/ind3025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4987/ind3125.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4988/ind3225.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4989/ind3325.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4990/ind3425.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4991/ind3525.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4992/ind3625.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4996/ind3725.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4995/ind3825.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4993/ind3925.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5006/ind40251.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/ind4125.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5008/ind4225.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5009/ind4325.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5010/ind4425.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4998/ind4525.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4999/ind4625.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5000/ind4725.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5001/ind4825.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5002/ind4925.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/ind5025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5004/ind5125.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5005/ind5225.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5011/ind5325.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5018/ind5425.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5017/ind5525.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/ind5625.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5020/ind5725.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5015/ind5825.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5019/ind5925.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5014/ind6025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5227/indicacao_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5012/ind6225.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/ind6325.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5029/ind6425.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5030/ind6525.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5031/ind6625.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5032/ind6725.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5034/ind6825.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5033/ind6925.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5035/ind7025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5040/ind7125.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5041/ind7225.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/ind7325.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5043/ind7425.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/ind7525.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5045/ind7625.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5046/ind7725.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5047/ind7825ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5048/ind7925.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5055/ind8025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5056/ind8125.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/ind8225.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5050/ind8325.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5058/ind8425.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5059/ind8525.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5060/ind8625.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5062/ind8725.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5063/ind8825.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5065/ind8925.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5066/ind9025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5067/ind9125.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5068/ind9225.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5069/ind9325.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5070/ind9425.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5081/ind9525.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5082/ind9625.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5083/ind9725.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5097/ind9825.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5098/ind9925.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5099/ind10025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5101/ind10125.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5102/ind10225.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5103/ind10325.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/ind10425.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5091/ind10525.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5092/ind10625.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5105/ind10725.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5106/ind10825.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5110/ind10925.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5111/ind11025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5113/ind11125.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5114/ind11225.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5115/ind11325.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/ind11425.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ind11525.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5128/ind11625.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5129/ind11725.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5123/ind11825.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5124/ind11925.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5125/ind12025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5132/ind12125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5133/ind12225.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5130/ind12325.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5134/ind12425.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5151/ind12525.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5152/ind12625.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5153/ind12725.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5141/ind12825.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5142/ind12925.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5143/ind13025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5144/ind13125.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5145/ind13225.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5146/ind13325.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5148/ind13425.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5149/ind13525.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5155/ind13625.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5156/ind13725.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5157/ind13825.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5180/ind13925.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5171/ind14025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/ind14120252.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5173/ind142025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5181/ind14325.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5185/ind1442025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5186/ind1452025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5188/ind14622025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5189/ind1472025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5190/ind1482025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5191/ind1492025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5192/ind1502025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5193/ind1512025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5202/ind1522025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5197/ind1532025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5196/ind15420205_ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5206/ind1552025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5198/ind1562025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5199/ind1572025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5207/ind1582025ok.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5200/ind1592025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5204/ind1602025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5218/indicacao_161_de_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/indicacao_162_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/indicacao_163_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5234/ind1642025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5230/indicacao_165_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_166_de_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5235/ind1672025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5232/indicacao_168_de_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5236/ind1692025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_170_de_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5239/indicacao_171_de_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_172_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5241/indicacao_173_de_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_174_de_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_175_de_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5245/indicacao_176_de_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_177_de_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_178_de_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5243/indicacao_179_de_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5244/indicacao_180_de_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_181_de_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5262/ind1822025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5263/ind1832025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5264/ind1842025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/ind1852025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5273/ind1862025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/ind1872025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/ind1882025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5276/ind1892025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5287/ind1902025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5277/ind1912025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5278/ind1922025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5279/ind1932025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/ind1942025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5289/ind1952025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5290/ind1962025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/ind1972025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5298/ind1982025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5299/ind1992025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5300/ind2002025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5314/ind2042025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5318/ind2052025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5324/ind2062025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5323/ind2072025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5319/ind2082025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5328/ind2092025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5335/ind2102025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5333/ind2112025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5343/ind2122025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5342/ind2132025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5344/ind2142025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5345/ind2152025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/ind2162025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_217_de_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/indicacao_218_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4971/req0125.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5021/req0225.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5051/req0325.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5049/req0525.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5080/req0625.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5093/req0725.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5150/req0825.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5194/req092025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/req102025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5201/req112025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5205/req122025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5237/req132025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/req142025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5271/req152025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/req162025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5274/req172025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5275/req182025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5288/req192025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5329/req202025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5336/requerimento212025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5337/req222025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5338/req232025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5340/req242025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4952/mocao012025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4974/mocao0225.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4973/mocao325.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4994/mocao0525.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5064/mocaodeaplauso0625.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5071/mocao725.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/mocao825.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5073/mocao0925.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5074/mocao1025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/mocao1125.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5076/mocao1225.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5077/mocao1325.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5078/mocao1425.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5079/mocao1525.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5100/mocao1625.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/mocao1725.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5112/mocao1825.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5122/mocao1925.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5116/mocao2125.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5135/mocao2225.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5136/mocao232025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5137/mocao242025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5138/mocao252025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5139/mocao262025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5140/mocao272025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5154/mocao2825.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5147/mocao2925.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5174/mocao302025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5175/mocao312025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5182/mocao322025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5184/mocao332025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5187/mocao342025ok.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5203/mocao352025ok.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5221/mocao_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5222/mocao_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5223/mocao_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5229/mocao_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5251/mocao402025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/mocao412025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/mocao422025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5255/mocao432025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/mocao442025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5265/mocao452025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/mocao462025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/mocao472025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5284/mocao482025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5283/mocao492025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5282/mocao502025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5281/mocao512025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5316/mocao522025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5317/mocao532025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5321/mocao542025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5322/mocao552025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5334/mocao562025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5341/mocao572025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mocao582025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mocao_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4947/projeto_de_lei_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4948/projeto_de_lei_numero_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4949/projeto_de_lei_numero_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4950/projeto_de_lei_numero_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_numero_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_numero_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_numero_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_numero_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_numero_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5052/projeto_de_lei_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_numero_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5084/projeto_de_lei_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5085/projeto_de_lei_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5086/projeto_de_lei_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5087/projeto_de_lei_numero_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_de_lei_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_de_lei_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5090/projeto_de_lei_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5108/projeto_de_lei_altera_a_lei_2455.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/projeto_de_lei_altera_a_lei_1766.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5117/projeto_de_lei_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5118/projeto_de_lei_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5119/projeto_de_lei_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5127/projeto_de_lei_codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5158/projeto_de_lei_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5159/projeto_de_lei_32_de_2025_altera_lei_3115_de_26_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5161/projeto_de_lei_34_de_2025_altera_lei_3128_de_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5162/projeto_de_lei_35_de_2025_altera_a_lei_3208_de_2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5168/projeto_de_lei_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5178/projeto_de_lei_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5176/projeto_de_lei_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5177/projeto_de_lei_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5213/projeto_de_lei_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5210/projeto_de_lei_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5212/projeto_de_lei_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5214/projeto_de_lei_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5216/projeto_de__lei_dispoe_sobre_autorizacao_de_remejamento_de_dotacoes_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/projeto_de_lei_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5225/projeto_de_lei_numero_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/projeto_de_lei_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5238/projeto_de_lei_49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5256/projeto_de_lei_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5260/projeto_de_lei_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_lei_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5261/projeto_de_lei_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5258/ppa_226-229.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5259/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5292/projeto_de_lei_56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5293/projeto_de_lei_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5294/projeto_de_lei_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5302/projeto_de_lei_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5303/projeto_de_lei_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5304/projeto_de_lei_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5306/projeto_de_lei_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5307/projeto_de_lei_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5308/projeto_de_lei_65_de_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5309/projeto_de_lei_67_de_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5310/projeto_de_lei_68_de_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_69_de_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5312/projeto_de_lei_70_de_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/projeto_de_lei_71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5295/projeto_de_lei_define_area_de_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5296/projeto_de_lei_prorroga_a_vigencia_da_lei_municipal_no_2699_de_16_de_junho_de_2025_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5325/projeto_de_lei_familias_atipicas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5326/projeto_de_lei_pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5327/projeto_de_lei_rodovia.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5332/projeto_de_lei_combas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/projeto_de_lei_78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/projeto_de_lei_planta_generica_de_valores_bairro_plan_park_moradas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/projeto_de_lei_autoriza_doacao_para_producao_de_unidades_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/projeto_de_lei_planta_generica_de_valores_bairro_plan_garden_dr._natan.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/projeto_de_lei_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/altera_dispositiva_da_lei_2351_de_17_de_novembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/projeto_de_lei_84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_complementar_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_complementar_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5163/projeto_de_lei_complementar_03_de_2025_altera_a_lei_complementar_02_de_2014.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5164/projeto_de_lei_complementar_04_de_2025_guanhaes_prev_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5165/projeto_de_lei_complementar_05_de_2025_altera_lei_2247_de_2007.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5208/projeto_de_lei_complementar_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/projeto_de_lei_complementar_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/projeto_de_lei_complementar_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_resolucao_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_resolucao_numero_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_resolucao_numero_03_de_07_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5228/projeto_de_resolucao_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_resolucao_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5131/projeto_de_resolucao_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5233/projeto_de_resolucao_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5268/proposta_de_emenda_a_lei_organica_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5301/proposta_de_emenda_a_lei_organica_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5330/proposta_de_emenda_a_lei_organica_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5339/emenda_modificativa_001_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5095/emenda_01_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5297/emenda_substitutiva_ao_projeto_de_lei_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_01_pl_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/substitutivo_ao_pl_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_01_ao_pl_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5320/emenda_001_pl_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5315/emenda_001_pl_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/emenda_01_pl_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/emenda_01_pl_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5331/emenda_001_pl_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/emenda_ao_pl_058_de_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/emenda_no_02_ao_projeto_13-25_-_limpeza_e_capina_dos_lotes.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_002_pl35.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/emenda_02_pl_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5183/projeto_ldo_2026_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_001_plc_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_001_plc_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_002_ao_plc_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/emenda_impositiva_02_de_2025_-_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/emenda_impositiva_03_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/emenda_impositiva_04_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/emenda_impositiva_05_de_2025_bancada_-_pt.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_impositiva_06_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/emenda_impositiva_07_de_2025_-_bancada_pl.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/emenda_impositiva_08_de_2025_-_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/emenda_impositiva_09_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/emenda_impositiva_10_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/emenda_impositiva_11_de_2025_-_bancada_pdt.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/emenda_impositiva_12_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/emenda_impositiva_13_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/emenda_impositiva_14_de_2025_-_bancada_pl.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/emenda_impositiva_15_de_2025_-_bancada_pl.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/emenda_impositiva_16_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/emenda_impositiva_17_de_2025_-_bancada_republicanos.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/emenda_impositiva_18_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/emenda_impositiva_19_de_2025_-_bancada_podemos.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/emenda_impositiva_20_de_2025_-_bancada_psd.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/emenda_impositiva_21_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/emenda_impositiva_22_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/emenda_impositiva_23_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5380/emenda_impositiva_24_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/emenda_impositiva_25_de_2025_individual_-_vereadora_adileila_rosa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/emenda_impositiva_26_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/emenda_impositiva_27_de_2025_individual_-_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/emenda_impositiva_28_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/emenda_impositiva_29_de_2025_-__individual_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/emenda_impositiva_30_de_2025_-_individual_vereador_adilson_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5387/emenda_impositiva_31_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/emenda_impositiva_32_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/emenda_impositiva_33_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/emenda_impositiva_34_de_2025_-_bancada_pt.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/emenda_impositiva_35_de_2025_-_individual_vereador_andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/emenda_impositiva_36_de_2025_individual_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/emenda_impositiva_37_de_2025_individual_vereador_beneir_alvees_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/emenda_impositiva_38_de_2025_individual_-_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/emenda_impositiva_39_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/emenda_impositiva_40_de_2025_-_individual_vereador_beneir_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/emenda_impositiva_41_de_2025_-_invividual_vereador_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/emenda_impositiva_42_de_2025_-_individual_vereador_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/emenda_impositiva_43_de_2025_-_individual_vereador_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/emenda_impositiva_44_de_2025_-_individual_celio_vicente_rocha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/emenda_impositiva_45_de_2025_-_individual_vereador_celio_vicente_rocha1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/emenda_impositiva_46_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/emenda_impositiva_47_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/emenda_impositiva_48_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/emenda_impositiva_49_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/emenda_impositiva_50_de_2025_-_individual_vereadora_claudiana_azevedo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/emenda_impositiva_57_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/emenda_impositiva_52_de_2025_-_individual_vereador_epifanio_sette_de_abril_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/emenda_impositiva_53_de_2025_-_individual_vereador_epifanio_sette_de_abril_junior.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/emenda_impositiva_54_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/emenda_impositiva_55_de_2025_-_individual_vereador_epifanio_sette_de_abril.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/emenda_impositiva_56_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/emenda_impositiva_57_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/emenda_impositiva_58_de_2025_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/emenda_impositiva_59_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/emenda_impositiva_60_de_2025_-_individual_vereador_lucimar_pinto.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/emenda_impositiva_61_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/emenda_impositiva_62_de_2025_-_individual_vereadora_maria_anidia_de_paula.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/emenda_impositiva_63_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/emenda_impositiva_64_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/emenda_impositiva_65_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/emenda_impositiva_66_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/emenda_impositiva_67_de_2025_-_individual_vereador_mauro_da_conceicao_neves.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/emenda_impositiva_68_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/emenda_impositiva_69_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/emenda_impositiva_70_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/emenda_impositiva_71_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/emenda_impositiva_72_de_2025_-_individual_vereador_nelci_pereira_chaves.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/emenda_impositiva_73_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/emenda_impositiva_74_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/emenda_impositiva_75_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_impositiva_76_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/emenda_impositiva_77_de_2025_-_individual_vereador_nivaldo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/emenda_impositiva_78_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/emenda_impositiva_79_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/emenda_impositiva_80_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/emenda_impositiva_81_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/emenda_impositiva_82_de_2025_-_individual_vereador_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/emenda_impositiva_57_de_2025_-_individual_vereador_lucimar_ferreira_pinto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H497"/>
+  <dimension ref="A1:H499"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -16388,2319 +16406,2371 @@
       </c>
       <c r="D409" t="s">
         <v>1452</v>
       </c>
       <c r="E409" t="s">
         <v>1453</v>
       </c>
       <c r="F409" t="s">
         <v>1143</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="H409" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>1488</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>62</v>
+        <v>248</v>
       </c>
       <c r="D410" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F410" t="s">
+        <v>67</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="E410" t="s">
+      <c r="H410" t="s">
         <v>1490</v>
-      </c>
-[...7 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>62</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F411" t="s">
         <v>1494</v>
-      </c>
-[...13 lines deleted...]
-        <v>983</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="H411" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>1497</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>231</v>
+        <v>154</v>
       </c>
       <c r="D412" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="E412" t="s">
-        <v>1490</v>
+        <v>1493</v>
+      </c>
+      <c r="F412" t="s">
+        <v>983</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="H412" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
         <v>1500</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>105</v>
+        <v>231</v>
       </c>
       <c r="D413" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1501</v>
       </c>
-      <c r="E413" t="s">
+      <c r="H413" t="s">
         <v>1502</v>
-      </c>
-[...7 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>105</v>
+      </c>
+      <c r="D414" t="s">
         <v>1504</v>
       </c>
-      <c r="B414" t="s">
-[...5 lines deleted...]
-      <c r="D414" t="s">
+      <c r="E414" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
       <c r="F414" t="s">
         <v>1143</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="H414" t="s">
-        <v>1508</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>21</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E415" t="s">
         <v>1509</v>
-      </c>
-[...10 lines deleted...]
-        <v>1506</v>
       </c>
       <c r="F415" t="s">
         <v>1143</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="H415" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>1512</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D416" t="s">
-        <v>1489</v>
+        <v>1508</v>
       </c>
       <c r="E416" t="s">
-        <v>1513</v>
+        <v>1509</v>
       </c>
       <c r="F416" t="s">
         <v>1143</v>
       </c>
       <c r="G416" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H416" t="s">
         <v>1514</v>
-      </c>
-[...1 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>21</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E417" t="s">
         <v>1516</v>
       </c>
-      <c r="B417" t="s">
-[...5 lines deleted...]
-      <c r="D417" t="s">
+      <c r="F417" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1517</v>
       </c>
-      <c r="E417" t="s">
+      <c r="H417" t="s">
         <v>1518</v>
-      </c>
-[...4 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>17</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E418" t="s">
         <v>1521</v>
-      </c>
-[...10 lines deleted...]
-        <v>1518</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="H418" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>1524</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D419" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E419" t="s">
-        <v>1518</v>
-[...1 lines deleted...]
-      <c r="F419" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>1525</v>
       </c>
-      <c r="G419" s="1" t="s">
+      <c r="H419" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>25</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F420" t="s">
         <v>1528</v>
-      </c>
-[...13 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="H420" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>1531</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D421" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E421" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F421" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="H421" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>1534</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D422" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E422" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F422" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="G422" s="1" t="s">
+      <c r="H422" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>37</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F423" t="s">
         <v>1538</v>
       </c>
-      <c r="B423" t="s">
-[...11 lines deleted...]
-      <c r="F423" t="s">
+      <c r="G423" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="G423" s="1" t="s">
+      <c r="H423" t="s">
         <v>1540</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>41</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F424" t="s">
         <v>1542</v>
       </c>
-      <c r="B424" t="s">
-[...11 lines deleted...]
-      <c r="F424" t="s">
+      <c r="G424" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="G424" s="1" t="s">
+      <c r="H424" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>45</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F425" t="s">
         <v>1546</v>
-      </c>
-[...13 lines deleted...]
-        <v>1543</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="H425" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>1549</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D426" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E426" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F426" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="H426" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>1552</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D427" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E427" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F427" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1553</v>
       </c>
-      <c r="G427" s="1" t="s">
+      <c r="H427" t="s">
         <v>1554</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>58</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F428" t="s">
         <v>1556</v>
-      </c>
-[...13 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="H428" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>1559</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D429" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E429" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F429" t="s">
-        <v>1535</v>
+        <v>1556</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="H429" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>1562</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D430" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E430" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F430" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="H430" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
         <v>1565</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D431" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E431" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F431" t="s">
-        <v>1553</v>
+        <v>1538</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="H431" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>1568</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D432" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E432" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F432" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="H432" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
         <v>1571</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D433" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E433" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F433" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1572</v>
       </c>
-      <c r="G433" s="1" t="s">
+      <c r="H433" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>84</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F434" t="s">
         <v>1575</v>
-      </c>
-[...13 lines deleted...]
-        <v>1572</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="H434" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
         <v>1578</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D435" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E435" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F435" t="s">
+        <v>1575</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="G435" s="1" t="s">
+      <c r="H435" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>93</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F436" t="s">
         <v>1582</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="H436" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>1585</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D437" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E437" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F437" t="s">
         <v>195</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="H437" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
         <v>1588</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D438" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E438" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F438" t="s">
         <v>195</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="H438" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
         <v>1591</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D439" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E439" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F439" t="s">
         <v>195</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="H439" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
         <v>1594</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D440" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E440" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F440" t="s">
         <v>195</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="H440" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>1597</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D441" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E441" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F441" t="s">
-        <v>89</v>
+        <v>195</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="H441" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
         <v>1600</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D442" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E442" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F442" t="s">
         <v>89</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="H442" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
         <v>1603</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D443" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E443" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F443" t="s">
         <v>89</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="H443" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
         <v>1606</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D444" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E444" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F444" t="s">
         <v>89</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="H444" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
         <v>1609</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D445" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E445" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F445" t="s">
         <v>89</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="H445" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
         <v>1612</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D446" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E446" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F446" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="H446" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
         <v>1615</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D447" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E447" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F447" t="s">
         <v>46</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="H447" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>1618</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D448" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E448" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F448" t="s">
         <v>46</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="H448" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>1621</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D449" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E449" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F449" t="s">
         <v>46</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="H449" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>1624</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D450" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E450" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F450" t="s">
         <v>46</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="H450" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
         <v>1627</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D451" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E451" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F451" t="s">
-        <v>265</v>
+        <v>46</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="H451" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>1630</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D452" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E452" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F452" t="s">
         <v>265</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="H452" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>1633</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D453" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E453" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F453" t="s">
         <v>265</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="H453" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>1636</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D454" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E454" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F454" t="s">
         <v>265</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="H454" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>1639</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D455" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E455" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F455" t="s">
         <v>265</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="H455" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
         <v>1642</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D456" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E456" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F456" t="s">
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="H456" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>1645</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D457" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E457" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F457" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="H457" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1648</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D458" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E458" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F458" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="H458" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1651</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D459" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E459" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F459" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="H459" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1654</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D460" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E460" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F460" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="H460" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1657</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D461" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E461" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F461" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="H461" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>1660</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D462" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E462" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F462" t="s">
         <v>118</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="H462" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>1663</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D463" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E463" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F463" t="s">
         <v>118</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="H463" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>1666</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D464" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E464" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F464" t="s">
         <v>118</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="H464" t="s">
         <v>1668</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1669</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D465" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E465" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F465" t="s">
         <v>118</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="H465" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>1672</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D466" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E466" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F466" t="s">
-        <v>983</v>
+        <v>118</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="H466" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1675</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="D467" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E467" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F467" t="s">
         <v>983</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="H467" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>1678</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D468" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E468" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F468" t="s">
         <v>983</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="H468" t="s">
         <v>1680</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
         <v>1681</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="D469" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E469" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F469" t="s">
         <v>983</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="H469" t="s">
         <v>1683</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
         <v>1684</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="D470" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E470" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F470" t="s">
-        <v>294</v>
+        <v>983</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="H470" t="s">
         <v>1686</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>1687</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="D471" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E471" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F471" t="s">
         <v>983</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="H471" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
         <v>1690</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="D472" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E472" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F472" t="s">
         <v>294</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="H472" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>1693</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="D473" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E473" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F473" t="s">
         <v>294</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="H473" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
         <v>1696</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D474" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E474" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F474" t="s">
         <v>294</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="H474" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>1699</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="D475" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E475" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F475" t="s">
-        <v>315</v>
+        <v>294</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="H475" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>1702</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D476" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E476" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F476" t="s">
-        <v>315</v>
+        <v>294</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="H476" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
         <v>1705</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D477" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E477" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F477" t="s">
         <v>315</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="H477" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
         <v>1708</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D478" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E478" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F478" t="s">
-        <v>493</v>
+        <v>315</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="H478" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>1711</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="D479" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E479" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F479" t="s">
-        <v>493</v>
+        <v>315</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="H479" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1714</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="D480" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E480" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F480" t="s">
         <v>493</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="H480" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>1717</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="D481" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E481" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F481" t="s">
         <v>493</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="H481" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>1720</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D482" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E482" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F482" t="s">
-        <v>67</v>
+        <v>493</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="H482" t="s">
-        <v>1704</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D483" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E483" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F483" t="s">
-        <v>67</v>
+        <v>493</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="H483" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="D484" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E484" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F484" t="s">
         <v>67</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H484" t="s">
-        <v>1727</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1728</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D485" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E485" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F485" t="s">
         <v>67</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="H485" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1731</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D486" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E486" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F486" t="s">
         <v>67</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="H486" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>1734</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D487" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E487" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F487" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="H487" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>1737</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D488" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E488" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F488" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="H488" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1740</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="D489" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E489" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F489" t="s">
         <v>76</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="H489" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1743</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="D490" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E490" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F490" t="s">
         <v>76</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="H490" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1746</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D491" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E491" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F491" t="s">
         <v>76</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="H491" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>1749</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D492" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E492" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F492" t="s">
-        <v>790</v>
+        <v>76</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="H492" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>1752</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="D493" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E493" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F493" t="s">
-        <v>790</v>
+        <v>76</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="H493" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1755</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="D494" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E494" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F494" t="s">
         <v>790</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="H494" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1758</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="D495" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E495" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F495" t="s">
         <v>790</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="H495" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>1761</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="D496" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E496" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F496" t="s">
         <v>790</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="H496" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>1764</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="D497" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E497" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F497" t="s">
-        <v>493</v>
+        <v>790</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="H497" t="s">
         <v>1766</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>348</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F498" t="s">
+        <v>790</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>352</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F499" t="s">
+        <v>493</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1772</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19157,50 +19227,52 @@
     <hyperlink ref="G473" r:id="rId472"/>
     <hyperlink ref="G474" r:id="rId473"/>
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>