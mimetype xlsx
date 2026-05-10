--- v0 (2025-12-23)
+++ v1 (2026-05-10)
@@ -54,3494 +54,3494 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4592/indicacao_01_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4592/indicacao_01_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada manutenção e patrolamento na estrada que liga o Distrito de Taquaral a Farias.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4593/ind_02_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4593/ind_02_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que proceda à colocação de placas com o nome das ruas do Bairro Caminho Novo.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4594/ind03_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4594/ind03_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e notificação dos lotes situados nos Bairros Colina Verde 1 e 2.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4595/ind04_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4595/ind04_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada a instalação de lixeiras na cidade, bem como, seja realizada também a criação de um ponto de apoio para_x000D_
 descarte de entulhos, móveis e eletrodomésticos velhos, dentre outros tipos de lixo.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4596/ind05_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4596/ind05_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza no Parque da Cachoeira.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4597/ind06_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4597/ind06_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e notificação do lote situado no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4598/ind07_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4598/ind07_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e notificação do lote situado no Bairro Mangueiras.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4599/ind08_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4599/ind08_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e notificação do lote situado no Bairro Bom Sucesso 1.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4600/ind09_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4600/ind09_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e notificação do lote situado no Bairro Bom Sucesso 2.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4601/ind10_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4601/ind10_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos na Rua Horácio Soares.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4602/ind11_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4602/ind11_24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza na Rua das Gameleiras, situada no Bairro Horto.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Claudiney Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4605/ind12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4605/ind12.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado patrolamento na estrada rural que liga as Comunidades de Moreira e Maia na ponte de tábua.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Nilsinho de Sapucaia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4606/ind13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4606/ind13.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja feita a instalação de lixeiras nas seguintes ruas: Rua Maria de Lurdes Oliveira Matos, Rua São Francisco, Rua Matozinhos Matos, Rua São José, Rua Trajano Pinheiro, Rua Joaquim Bernardino, Rua Sebastião Bernardino do Carmo, Rua Ourival Pinheiro, Rua Padre Davi, Rua São Geraldo, Rua Geraldo Rosa (Sageralda) e Rua Santa Efigênia, situadas no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4607/ind14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4607/ind14.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja feita a manutenção de 2 (duas) pontes, situadas no Córrego Sucavão.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4608/ind15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4608/ind15.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada a extensão de energia elétrica com a colocação de 2 (dois) postes, na Rua Joaquim Bernardino, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4609/ind16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4609/ind16.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada a extensão de energia elétrica na Rua Sebastiana Bernardina do Carmo, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4610/ind17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4610/ind17.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada a extensão de energia elétrica na Rua Sá Geralda Rosa, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4611/ind18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4611/ind18.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada a extensão de energia elétrica na Rua Maria de Lurdes Oliveira Matos, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4612/ind19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4612/ind19.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada a extensão de energia elétrica na Rua Matosinho Matos, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4613/ind20.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4613/ind20.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada a extensão de energia elétrica na Rua Padre Davi, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4614/ind21.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4614/ind21.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego Sucavão e Córrego do Meio, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4615/ind22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4615/ind22.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego Nicolau, Córrego Cristina, Córrego Fartura e Córrego do Ipé, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4616/ind23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4616/ind23.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego das Flores e Córrego Sargeiro, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4617/ind24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4617/ind24.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que realize obras para calçamento no morro do Córrego São Francisco, situado no Distrito de Sapaucaia de Guanhães.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4618/ind25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4618/ind25.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego São Francisco, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4619/ind26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4619/ind26.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada iluminação do campo de futebol situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4620/ind27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4620/ind27.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a retirada da terra da encosta que desabou no campo de futebol do Distrito de Sapucaia. Indico ainda que seja construído um muro de arrimo no local.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4621/ind28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4621/ind28.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita a colocação de quebra-molas na Rua São Francisco, próximo aos números 285, 385 e 417, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4622/ind29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4622/ind29.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja feita poda da árvore denominada como sapucaia, situada na Igreja São Francisco de Assis, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4623/ind30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4623/ind30.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que providencie a colocação de quebra-molas na Rua Joaquim Bernardino, próximo ao_x000D_
 número 53, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4624/ind31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4624/ind31.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que providencie a colocação de 2 (dois) quebra-molas na baixada do Zezi Maia, próximo à estrada do córrego Sulcavão e próximo ao Cemitério do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4625/ind32.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4625/ind32.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Santa Efigênia, próximo aos números 11, 199 e 249, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4626/ind33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4626/ind33.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Pedro Davi, próximo ao número 36, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4627/ind34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4627/ind34.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de quadra poliesportiva no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4628/ind35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4628/ind35.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de Escola Municipal no Distrito de Sapucaia de Guanhães</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4630/ind36_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4630/ind36_24.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feita a manutenção na estrada da Zona Rural Corrente, próximo à Comunidade Sebastião Rufino, situada no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4631/ind37_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4631/ind37_24.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, junto ao Diretor do Departamento de Defesa Civil, que seja feita visita urgente nas pontes da Comunidade do Córrego dos Chaves, sendo elas ponte que liga a Gaiola e ponte que liga Volante, situadas na Zona Rural do distrito de Correntinho. Indico ainda que sejam tomadas as providências necessárias para executar a vistoria de maneira eficaz e ágil, após avaliar as condições estruturais das citadas pontes e que sejam adotadas as medidas preventivas ou corretivas, se necessário.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4645/ind382024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4645/ind382024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e notificação do lote situado na Avenida dos Ipês, Bairro Horto.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4646/ind392024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4646/ind392024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de quebra-molas na Rua Treze de Maio, antes da travessa do Joaquim de Santos.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4647/ind402024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4647/ind402024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita, que seja realizada revitalização da praça e reparação nos aparelhos de academia_x000D_
 ao ar livre, situada na Praça Magno Martins da Costa, localizada no Alto da Rua do Cruzeiro.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4651/indicacao_41_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4651/indicacao_41_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza na Rua Govenador Valadares, Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4652/indicacao_42_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4652/indicacao_42_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de travessia elevada em frente à Creche Lar dos Pequeninos.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4653/indicacao_43_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4653/indicacao_43_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito patrolamento na estrada do Maia dos Buracos.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4654/indicacao_44_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4654/indicacao_44_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e recuperação do campo de futebol do Distrito de Farias.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4655/indicacao_45_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4655/indicacao_45_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de travessia elevada em frente à Catedral São Miguel e Almas.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4665/indicacao_46_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4665/indicacao_46_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao setor de Obras e Infraestrutura Urbana, que seja providenciada a construção de travessia elevada na esquina da_x000D_
 Travessa Doutor Brito, próximo à Ótica Carol.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4656/indicacao_47_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4656/indicacao_47_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao Secretário de Apoio aos Distritos e Comunidades, que seja feita reforma na ponte da estrada de terra que liga o_x000D_
 Distrito de Correntinho à Cidade de São João Evangelista.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4657/indicacao_48_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4657/indicacao_48_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao Secretário de Apoio aos Distritos e Comunidades, que seja aplicada escória no França, em frente à fazenda João_x000D_
 Elias Pica Fumo.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4658/indicacao_49_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4658/indicacao_49_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito boletim epidemiológico semanal de monitoramento dos casos de dengue, chikungunya, zika vírus e febre amarela. Indico ainda que seja disponibilizado para os cidadãos o "disque dengue" contendo número de telefone para que os munícipes denunciem os_x000D_
 locais que contêm foco do aedes aegypti.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4659/indicacao_50_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4659/indicacao_50_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a pavimentação asfáltica da Rua Benedito Sette de Abril, situada no distrito de Correntinho.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4675/indicacao_51_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4675/indicacao_51_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a pavimentação da Rua Valdemiro Gonçalves, situada no Bairro Nova União.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4676/indicacao_52_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4676/indicacao_52_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado mutirão de limpeza na entrada do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4677/indicacao_53_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4677/indicacao_53_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada manutenção e limpeza na esquina que liga a Rua 3 com a Rua 1 e Avenida 21 de Abril, todas situadas no_x000D_
 Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4678/indicacao_54_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4678/indicacao_54_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao Secretário de Esporte e Lazer, que seja realizada cerimônia de abertura dos jogos da etapa municipal no Ginásio_x000D_
 Poliesportivo Tenente José Rodrigues de Oliveira, com a presença de todas as escolas participantes, principalmente a presença dos distritos que estarão_x000D_
 representando suas comunidades.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4692/indicacao_55_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4692/indicacao_55_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja instalado letreiro com a frase " Eu Amo Guanhães".</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4685/indicacao_56_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4685/indicacao_56_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja viabilizada a instalação de semáforos no acesso à Avenida Rosa Lima.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4686/indicacao_57_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4686/indicacao_57_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja instalado quebra-molas na BR 120, próximo à Planejar Engenharia e a entrada para os Bairros João Miranda e_x000D_
 Canaã.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4687/indicacao_58_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4687/indicacao_58_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita uma nova sinalização horizontal e vertical no acesso à Avenida Rosa Lima.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4688/indicacao_59_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4688/indicacao_59_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os pleitos anteriores para ser viabilizada a instalação de semáforos, indica à Senhora Prefeita, que seja feita a colocação de semáforos_x000D_
 na Avenida Governador Milton Campos, em frente à Localiza, no acesso aos Bairros Jardins, Jardins 2 e à Avenida Ciro Nunes.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4689/indicacao_60_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4689/indicacao_60_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a instalação de passagem elevada em frente ao Colégio Souza Siman, situada no Bairro Jardins.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4690/indicacao_61_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4690/indicacao_61_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feita operação tapa-buracos na Rua Pio Ferreira em frente ao número 249.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4691/indicacao_62_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4691/indicacao_62_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feita manutenção na ponte e na estrada do Córrego Volante, situado no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind63.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção na estrada que liga o Distrito de Taquaral à cidade de Virginópolis.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4738/ind_64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4738/ind_64.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de passagem elevada na Rua Padre Café, em frente ao número 131, entre o trailer e o_x000D_
 prédio.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4739/ind_65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4739/ind_65.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de passagem elevada na BR120, nas proximidades da Rua Elenir, entrada para a Escola_x000D_
 Estadual Fazenda São Sebastião.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/ind_68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/ind_68.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizado o corte da árvore situada na Igreja Católica do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_69_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_69_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que sejam realizadas melhorias na rede pluvial do Beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_70_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_70_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada pavimentação no trecho que ainda não dispõe de infraestrutura nas Ruas do Bairro Nova União, principalmente perto do Campo Guarani.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_71_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_71_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito o recapeamento asfáltico da Rua Leonel Antônio Araújo, situada no Bairro Madeira, bem como que seja realizada_x000D_
 a pavimentação no trecho que ainda não dispõe de infraestrutura.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_72_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_72_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos no Bairro Nova União, principalmente na Rua Albertina Braga.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/indicacao_73_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/indicacao_73_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita, que seja feita a remoção dos equipamentos restantes da academia ao ar livre, situados próximo à Unidade Básica de Saúde do Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/indicacao_74_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/indicacao_74_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada pintura na UBS (Unidade Básica de Saúde) do Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4771/ind752024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4771/ind752024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construído redutor de velocidade na localidade compreendida na cruz do alto do cruzeiro e a via que dá acesso ao Bairro Acrópole.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4772/ind762024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4772/ind762024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita limpeza e capina na via 259, situada ao lado do Parque de Exposição.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4773/ind772024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4773/ind772024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos no Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4774/ind782024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4774/ind782024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos na Rua Clarismundo Augusto Pinto Coelho, situada no Bairro Vilage.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao792024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao792024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada melhorias na Serra dos Três Morros que liga Guanhães aos Distritos de Taquaral e Farias.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4776/ind802024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4776/ind802024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado mutirão de limpeza na Rua Leonel Antônio de Araújo.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4777/ind812024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4777/ind812024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada limpeza no Ribeirão Vermelho, situado próximo à Clinivet.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4793/indicacao_82_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4793/indicacao_82_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado patrolamento e limpeza na estrada do Moreira, próximo à Fazenda dos Três Irmãos.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_83_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_83_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construída faixa de pedestre elevada em frente ao PSF da Rua Pio Ferreira, próximo ao Depósito Primos.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4795/indicacao_84_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4795/indicacao_84_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a reabertura da Escola Municipal Dr Luiz de Brito, situada no Distrito Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4796/indicacao_85_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4796/indicacao_85_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja incluída na programação de melhorias na Secretaria Municipal de Infraestrutura Urbana a Rua 1, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4780/ind862024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4780/ind862024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a colocação urgente de poste de iluminação pública no final da Rua 17, situada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4782/ind872024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4782/ind872024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja disponibilizado CAPS VOLANTE aos distritos para acompanhamento.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4783/ind882024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4783/ind882024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja fornecido pelo município roçadeira profissional para os distritos.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4791/ind892024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4791/ind892024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção na estrada dos Maias e acessos.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4800/scan2024-05-27_133537.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4800/scan2024-05-27_133537.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita reforma da Igreja Capela Nossa Senhora da Solenidade, situada no Bairro Alvorada.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4801/ind_912024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4801/ind_912024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, com a Secretaria Municipal de Esporte e Lazer, que utilize o Estádio Eliziato de Sena (Caldeirão) para atividades gratuitas como treino de futebol para crianças e jovens até a categoria sub17, durante a semana e aos sábados.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4802/ind922024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4802/ind922024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e capina na Rua dos Ipês, situada no Bairro Horto.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4803/ind932024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4803/ind932024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza, capina e recolhimento de entulho na Avenida Joel Gonçalves dos Santos, situada no Bairro Jardins II.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4809/ind942024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4809/ind942024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita análise de uma árvore na Praça Isaltina Ferreira (Praça do Cemitério), próximo ao número 64, situado no Bairro Alvorada.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4810/ind952024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4810/ind952024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, com a Secretaria de Obras e Infraestrutura, que seja feito um novo aditivo para finalizar a obra da Rua 2, situada no Bairro João Miranda.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4811/ind962024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4811/ind962024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado patrolamento na estrada do Jacutinga, próxima à casa da Nelza.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4812/ind972024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4812/ind972024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos na Comunidade Barreira.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4813/ind982024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4813/ind982024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada a compra de uma máquina cortadora de grama.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/indicacao992024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/indicacao992024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza e instalação de iluminação no lote situado ao lado do Salão Comunitário do Bairro Amazonas.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/ind1002024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/ind1002024.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada manutenção no mata-burro do Córrego São Francisco, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/ind1012024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/ind1012024.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada operação tapa-buracos em todas as Ruas do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/ind101220224.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/ind101220224.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada manutenção nas estradas dos Córregos: Cristino, Fartura e Ipês. Indico ainda que seja feita manutenção no mata- burro do Córrego Fartura.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4844/ind1032024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4844/ind1032024.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada com urgência a limpeza do Ribeirão Graipu, nas imediações do Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4845/ind10142024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4845/ind10142024.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada com urgência o calçamento ou asfaltamento da Rua Cinco, no Bairro Milô, bem como tome providências acerca do esgoto que se encontra a céu aberto.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4865/ind1052024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4865/ind1052024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito asfaltamento nos becos, ruas e vielas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/ind1062024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/ind1062024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos no Distrito Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/ind1072024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/ind1072024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a instalação de câmeras de segurança nos pórticos que estão sendo construídos na entrada da cidade.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/ind1082024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/ind1082024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos na Rua Emílio Lott que dá acesso ao campo 15.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/ind1092024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/ind1092024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que sejam instaladas lixeiras nos distritos Barreiras, Correntinho, Farias, Sapucaia e Taquaral.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/ind1102024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/ind1102024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza nas ruas e operação tapa-buracos no Bairro Nova União.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/ind1112024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/ind1112024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada manutenção e patrolamento na estrada principal do Maia dos Buracos.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4864/ind1122024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4864/ind1122024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feito patrolamento da estrada que dá acesso à Fazenda do Barulho, próxima ao pesque-pague do Cheba.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4866/ind113.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4866/ind113.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de travessia elevada em frente à loja Dular, situada na Avenida Milton Campos.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4867/ind1142024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4867/ind1142024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza no córrego do Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4868/ind1152026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4868/ind1152026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de quebra-molas na Rua José Wantuil Caldeira, ao lado esquerdo na Igreja Católica e em frente_x000D_
 ao número 96.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4869/ind1162024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4869/ind1162024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de quebra-molas na Rua Pedro Ferreira, antes do Bar do Jiló.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4870/ind1172024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4870/ind1172024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita, que seja feita a construção de travessia elevada em frente ao Supermercado_x000D_
 Albino.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4892/indicacao_118_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4892/indicacao_118_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita, que seja realizada limpeza no Córrego do Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_119_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_119_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada reforma no Coreto do distrito de Taquaral.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4894/indicacao_120_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4894/indicacao_120_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que a ação do Natal iluminado seja estendida aos distritos, sendo eles Taquaral, Farias, Correntinho, Sapucaia e Barreiras.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4895/indicacao_121_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4895/indicacao_121_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada poda de árvore na Rua Vilmara Soares de Moura, Bairro Madeira.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4896/indicacao_122_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4896/indicacao_122_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que proceda com a colocação de placa indicando o nome do Bairro Madeira.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_123_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_123_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita limpeza no Ribeirão situado no distrito de Taquaral.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4881/indicacao_124_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4881/indicacao_124_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito mutirão de limpeza no Bairro Madeira.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4882/indicacao_125_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4882/indicacao_125_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito um estudo de viabilidade para a construção de um redutor de velocidade na Rua José Pascoal.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_126_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_126_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_127_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_127_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza no Ribeirão da Rua do Mercado.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4899/indicacao_128_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4899/indicacao_128_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feito fumacê em toda a cidade de Guanhães.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4909/indicacao_129_de_20241.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4909/indicacao_129_de_20241.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita, que seja realizada com urgência a implementação de atendimento médico para crianças autistas nos postos de saúde municipal.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4910/indicacao_130_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4910/indicacao_130_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada com urgência a fiscalização, bem como a notificação da empresa executora para início da obra de "Pavimentação de diversas ruas do Bairro Nações".</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/indicacao_131_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/indicacao_131_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com as Secretarias de Obras e Esporte que realizem o corte do gramado do Campo de Futebol situado na Barreiras de Baixo.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4912/indicacao_132_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4912/indicacao_132_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada manutenção no mata-burro do Córrego das Flores, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4913/indicacao_133_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4913/indicacao_133_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja realizada manutenção no mata-burro do Córrego São Francisco, que faz divisa entre a fazenda do José Antônio e Edi, situada no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4921/indicacao_138_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4921/indicacao_138_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Sé Geralda Rosa, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4922/indicacao_139_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4922/indicacao_139_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciada a extensão de rede de energia elétrica na Rua Maria de Lurdes Oliveira Matos, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4923/indicacao_140_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4923/indicacao_140_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Matosinho Matos, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4924/indicacao_141_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4924/indicacao_141_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Padre Davi, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4925/indicacao_142_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4925/indicacao_142_de_2024.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego Sulcavão e Córrego do Meio, situados no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4926/indicacao_143_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4926/indicacao_143_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego Nicolau, Córrego Cristina, Córrego Fartura e Córrego do Ipê. situados no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4927/indicacao_144_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4927/indicacao_144_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que seja feito patroalmento na estrada do Córrego das Flores e Córrego Sargeiro, situados no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_145_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_145_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que realize obras para calçamento no morro do Córrego São Francisco, situado no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_146_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_146_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que seja feito patrolamento na estrada do Córrego São Francisco, situado no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4930/indicacao_147_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4930/indicacao_147_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que seja feita a colocação de quebra-molas na Rua São Francisco, próximo aos números 285,385 e 417, situados no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4931/indicacao_148_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4931/indicacao_148_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Joaquim Bernardino, próximo ao número 53, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_149_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_149_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que providencie a colocação de 2 (dois) quebra-molas na baixada do Zezi Maia, próximo à estrada do córrego Sulcavão e próximo ao Cemitério do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4933/indicacao_150_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4933/indicacao_150_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Santa Efigênia, próximo aos números 11, 199 e 249, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_151_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_151_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Pedro Davi, próximo ao número 36, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4935/indicacao_152_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4935/indicacao_152_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 30 de janeiro de 2024, indico à Senhora Prefeita, que seja feita a construção de Escola Municipal no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_153_de_2024_1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_153_de_2024_1.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 23 de maio de 2024, indico à Senhora Prefeita, que seja realizada manutenção no mata-burro do Córrego São Francisco, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4937/indicacao_154_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4937/indicacao_154_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente datado como 23 de maio de 2024, indico à Senhora Prefeita, que seja realizada operação tapa-buracos em todas as ruas do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4666/indicacao_38_-_a_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4666/indicacao_38_-_a_de_2024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos em todas as Ruas do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4667/indicacao_39_-_a.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4667/indicacao_39_-_a.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja executada as obras de pavimentação do Bairro Nações.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4632/req01_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4632/req01_24.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer da Senhora Prefeita, que seja aberto prazo para a indicação de outra entidade para a utilização de recursos que não_x000D_
 foram utilizados pela ONG Pets de Rua, em decorrência da falta de documentação.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4633/req02_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4633/req02_24.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer da Senhora Prefeita, as seguintes informações:_x000D_
  Motivo pelos quais o kit para microchipagem não foi utilizado até a_x000D_
 presente data, tendo em vista que o município recebeu o citado kit no_x000D_
 dia 20 de abril de 2023._x000D_
  Quantos testes de leishmaniose e cinomose foram feitos no ano de_x000D_
 2022 e 2023._x000D_
  Quantos animais testaram positivo e em quantos foram feitos_x000D_
 eutanásia._x000D_
  Qual e a forma de descarte do animal após a eutanásia._x000D_
 Requeiro ainda relatório contendo informações detalhadas de quando os_x000D_
 exames foram para o laboratório, quando retornou e data em que os donos tiveram_x000D_
 acesso a tais informações.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4634/req0324.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4634/req0324.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja enviado a esta Casa os saldos financeiros das contas bancárias utilizadas para a movimentação de recursos próprios, oriundos da arrecadação de valores FPM, ICMS, IPVA, ITR, FEP, dos impostos e taxas municipais (IPTU, ISSQ, IRT, taxas) e ainda dos recursos provenientes da exploração mineral CFEM, bem como da arrecadação de Emendas Parlamentares e transferência especial. Requeiro ainda os valores liquidados e pagos referente à manutenção das estradas vicinais.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4635/req04_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4635/req04_24.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja feita a regularização do comércio em instalações removíveis como banca, barraca, contêiner,_x000D_
 trailer ou similar. Requeiro ainda que seja informado quais os procedimentos devem ser seguidos pelos servidores ambulantes para exercerem suas atividades.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4636/req05241.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4636/req05241.pdf</t>
   </si>
   <si>
     <t>Venho através deste reiterar oficio datado como 30 de outubro de 2023, requerer da Senhora Prefeita, informações a respeito do PSF do Distrito de_x000D_
 Correntinho, pois, no mês de novembro de 2020, foi informado que a verba já havia sido aprovada e até a presente data a citada reforma não foi concluída, tendo em vista que o citado PSF se encontra em péssimo estado de conservação para atender os munícipes.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4637/req0624.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4637/req0624.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer da Senhora Prefeita, informações do edital nominado como “chamamento de cascalheira” constando o motivo pelo qual até o momento não se realizou o credenciamento para melhorias das estradas rurais e qual medida foi adotada até o presente momento.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4638/req0724.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4638/req0724.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer da Senhora Prefeita, informações detalhadas de quantos servidores ocupam o cargo de assistente administrativo efetivo e sua carga horária. Solicito ainda que seja informado o concurso em que os mesmos foram efetivados e que seja informado ainda a lei que consta a carga horária dos referidos servidores.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4648/requerimento_08_numero_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4648/requerimento_08_numero_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa cópia do projeto da arquibancada do Estádio Eliazito de Sena (Caldeirão), bem como da planilha orçamentária da referida Obra.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4649/requerimento_numero_09_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4649/requerimento_numero_09_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando requerimento datado em 19 de janeiro de 2024, e tendo em vista que as informações do ofício de número 001 de 2024 - SMARH, vieram incompletas. Venho através deste requerer novamente da Senhora Prefeita junto ao Setor de Recursos Humanos, que envie a esta Casa relatório completo solicitado no requerimento anterior de número 07 de 2024, contendo informações detalhadas de quantos servidores ocupam o cargo de assiste administrativo efetivo e sua carga horaria. Solicito ainda que seja informado o concurso em que os mesmos foram efetivados e que seja informado ainda a lei que consta a carga horaria dos referidos servidores.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4650/requerimento_numero_10_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4650/requerimento_numero_10_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, relatório contendo o número de casos positivos de dengue, chikungunya e zika vírus dos últimos seis meses, até a presente data.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4668/requerimento_11_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4668/requerimento_11_de_2024.pdf</t>
   </si>
   <si>
     <t>Chegou ao conhecimento deste Vereador, através de postagem na página institucional da Prefeitura Municipal de Guanhães no Instagram, na data de 15 de fevereiro de 2024, que o Poder Executivo Municipal já destinou ao Hospital Regional a quantia de quase R$ 90 milhões de reais que, segundo a mesma postagem, foram destinados recursos para melhorias do pronto atendimento, investimentos em 30 (trinta) leitos COVID e manutenção dos 9 (nove) leitos de UTI (adulta e pediatra), consultas especializadas, exames laboratoriais entre outros. Requeiro da Senhora Prefeita que envie a esta Casa relatório detalhado explicando a origem dos recursos. Segue anexa a cópia da postagem.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita junto ao setor responsável, que seja realizada limpeza na Praça do Cemitério de Guanhães.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4670/requerimento_13_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4670/requerimento_13_de_2024.pdf</t>
   </si>
   <si>
     <t>Requeremos à senhora Prefeita que seja tomada as devidas providências, para cumprir a decisão proferida pelo STF nos autos do Recurso Extraordinário (RE) 1237867, com repercussão geral reconhecida (Tema 1.097), para garantir ao servidor municipal responsável por pessoa com deficiência o direito a jornada reduzida, visto que a Suprema Corte garantiu "Aos servidores públicos estaduais e municipais a garantia prevista no artigo 98, § 2° e 3°, da Lei n° 8.112, de 11 de dezembro de 1990".</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4671/requerimento_14_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4671/requerimento_14_de_2024.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, que seja requerido da Senhora Prefeita, que seja realizada extensão de rede elétrica no final do Bairro Pito e na Rua 7 de Setembro, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4672/requerimento_15_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4672/requerimento_15_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja realizada extensão de rede de energia elétrica na APAC (Associação de Proteção e Assistência aos Condenados de Guanhães).</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4673/requerimento_16_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4673/requerimento_16_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja enviado a esta Casa relatório detalhado contendo as seguintes informações: Nome e quantidade de alunos de acordo com cada Escola ou Creche Escolar da rede municipal que foram diagnosticadas com TEA (Transtorno de Espectro Autista) e número de crianças que estão em análise.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4674/requerimento_17_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4674/requerimento_17_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita que seja enviado a esta Casa relatório detalhado contendo a quantidade de vagas disponíveis nas Creches Municipais, conforme a faixa etária (berçário e maternal).</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4681/requerimento_18_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4681/requerimento_18_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações sobre as providências adotadas para a implementação do Projeto Direito na Escola que é de minha autoria.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4682/requerimento_19_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4682/requerimento_19_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações sobre todas as medidas adotadas para a implementação do projeto de minha autoria nominado como "Espaço da Gente" na Avenida do Mercado.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4683/requerimento_20_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4683/requerimento_20_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações sobre todas as medidas adotadas para melhoria no ambiente de negócios, considerando a Lei de número 3079 de 27 de setembro de 2022, de minha autoria, denominada como Lei de Liberdade Econômica.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4684/requerimento_21_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4684/requerimento_21_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações do motivo pelo qual o semáforo da Avenida Governador Milton Campos com a Rua Paulino Coelho no está funcionando há dias.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/req_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/req_22.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja designada Audiência Pública, para que sejam discutidos assuntos atinentes à disponibilidade de água e saneamento básico para a comunidade Elifas. Para compor a mesa de debates, será imprescindível a presença do representante do SAAE Guanhães, representante da Prefeitura Municipal de Guanhães, representante da Comunidade Elifas e representante do Ministério Público.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/req23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/req23.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações referentes ao estudo de viabilidade técnica realizado previamente à colocação de placas de_x000D_
 pare e proibido estacionar que foram colocadas na Rua Barão do Rio Branco. Que seja informado ainda se foi atestado em laudo pelo engenheiro_x000D_
 responsável que as referidas placas eram necessárias.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/req25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/req25.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja deflagrado processo legislativo para que seja instituída gratificação aos coveiros do_x000D_
 município de Guanhães, pelo árduo trabalho executado pelos mesmos, tendo em vista que trabalham em jornada extensa em feriados e aos finais de_x000D_
 semanas.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/requerimento_26_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/requerimento_26_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações do motivo pelo qual não houve a equiparação do vale-alimentação entre os servidores da Prefeitura Municipal de Guanhães, SAAE Guanhães e Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4778/req272024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4778/req272024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja realizado mutirão de limpeza no Bairro Aod Pereira. Este se faz tendo em vista que as_x000D_
 ruas do mencionado bairro estão tomadas pelo mato alto, o que vem trazendo transtornos para os pedestres.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4792/requerimento_28_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4792/requerimento_28_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que sejam retomadas as obras da Rua 2, situada no Bairro João Miranda. As obras se encontram paralisadas há cerca de 1 ano. Requeiro ainda que seja apresentado cronograma de continuidade da mesma.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4779/req292024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4779/req292024.pdf</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4786/req302024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4786/req302024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, relatório contendo o número de Servidores Contratados no ano de 2021 até a presente data, contendo no mencionado relatório nome, secretaria que pertence e cargo que ocupa.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4787/req312024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4787/req312024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações de quando vai ser realizada castração no município e quando vão ser instalados os chips_x000D_
 disponibilizados em abril de 2023.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4788/req322024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4788/req322024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, relatório de todas as inscrições pagas pelo município em campeonatos de esporte no ano de 2023 até a presente data.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4789/req332024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4789/req332024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações do período em que foi necessário fazer a locação de ônibus para atender a Secretaria de_x000D_
 Esporte e quais os times que fizeram o uso do mesmo.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4790/req342024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4790/req342024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações de quantos dispositivos intra-uterinos (DIU) são fornecidos por mês pela Secretaria_x000D_
 Municipal de Saúde e como está a fila. Requeiro ainda informações de quantas laqueaduras são feitas por mês e como está a fila para serem feita a mesma</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4846/req352024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4846/req352024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja enviado a esta Casa relatório de prestação de contas de devolução dos recursos do_x000D_
 duodécimo da Câmara Municipal de Guanhães. Requeiro ainda que no citado relatório contenha a destinação que o Poder Executivo deu para os valores,_x000D_
 quando e onde foram empregados.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_36_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_36_de_2024.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja enviado a esta casa relatório relativo às placas de identificação de logradouros no município, contendo o valor gasto por unidade, o número e a modalidade do processo licitatório para a aquisição, quantidade de placas adquiridas e o valor total da contratação.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_37_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_37_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, a paralisação das obras que estão sendo realizadas na Avenida Governador Milton Campos, próximo à Padaria Katuta, requeiro ainda informações acerca da legalidade da citada obra e que sejam paralisadas até que este requerimento seja respondido.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_38_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_38_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que a ponte da Rua Paulino Coelho seja interditada até que seja lavrado laudo do responsável técnico atestando a segurança da mesma.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4660/mocao_01_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4660/mocao_01_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Escola de Samba Vai Quem Qué, pelo brilhante desfile no Carnaalegria Guanhães 2024, alegrando a todos com a sua apresentação.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4693/mocao_02_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4693/mocao_02_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Senhora Prefeita de Guanhães, Dóris Campos Coelho, pelo seu trabalho à frente da Chefia do Poder Executivo de Guanhães,_x000D_
 representando as mulheres na Política.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Senhora Vereadora Maria Anídia de Paula, pelo seu trabalho como Vereadora representando as mulheres na Política.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4696/mocao_04_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4696/mocao_04_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à José Maria Pereira, pelo excelente trabalho prestado ao Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4697/mocao_05_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4697/mocao_05_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Maria da Conceição da Silva Pereira, pelo excelente trabalho prestado ao Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4698/mocao_06_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4698/mocao_06_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Adriana Laura de Lisboa, pelo excelente trabalho prestado ao Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4699/mocao_07_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4699/mocao_07_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Maria de Lurdes (Lurdes do Hospital), pelo excelente trabalho prestado ao Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/mocao8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/mocao8.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes apresenta, dispensadas as demais formalidades regimentais, um VOTO DE PESAR pelo falecimento de Marcio José da Silva no dia 05 de março de 2024. Solicitamos ainda que seja dado conhecimento desta à viúva Maria Antônia de_x000D_
 Oliveira.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/mocao11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/mocao11.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes apresenta, dispensadas as demais formalidades regimentais, MOÇÃO DE_x000D_
 APLAUSO a Douglas Miranda, empreendedor, cantor local e corretor de imóveis.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/mocao12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/mocao12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Albina Martins e Diretoria, pela reeleição ocorrida na Assembleia Ordinária da Associação de Caridade Nossa Senhora do Carmo, mantenedora do Hospital Regional Imaculada Conceição- HIC, ocorrida no dia 24 de março de 2024.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco), Claudiney Ferreira dos Santos, Evandro Lott Moreira, Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/mocao_13_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/mocao_13_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Ex-Prefeito Geraldo José Pereira, pela sua marcante trajetória ao longo de mais de trinta anos na Política Guanhanense.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/mocao142024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/mocao142024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Associação dos Voluntários (AVHIC) do Hospital Imaculada Conceição, pelos 2 anos de muita historia e sucesso já contabilizados.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/mocao152024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/mocao152024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Pedro Henrique Gomes Pereira, pelo excelente trabalho realizado como Treinador de Futebol de Salão no Hawai Esporte Clube.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/mocao162024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/mocao162024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Clara Soares Aguiar, pelo excelente trabalho realizado na Comissão Técnica do Hawai Esporte Clube.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/mocao172024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/mocao172024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Omar Zacarias dos Santos, pela excelente parceira com o Hawai Esporte Clube.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/mocao182024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/mocao182024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Ângelo Geraldo Pimenta, pelo excelente trabalho realizado como Treinador do Hawai Esporte Clube.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/mocao192024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/mocao192024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Empresa Micro Informática, representada por Andreza Damaceno de Oliveira, pelos excelentes serviços prestados ao município de Guanhães.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/mocao202024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/mocao202024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Empresa Casas de Bateria, representada por Johnn Leno de Souza Santos, pelos excelentes serviços prestados ao município de Guanhães.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4784/mocao212024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4784/mocao212024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time Selecionadas Guanhanense, pela vitória no XXXIII Jogos da Quaresma de Serro e vitória do Campeonato Regional em Guanhães.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4785/mocao222024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4785/mocao222024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time União Tinaquim, pela vitória no Campeonato Municipal de Futebol Segunda Divisão.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>André Luiz da Silva, Alessandro Matias (Leco)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4804/mocao232024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4804/mocao232024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Futsal Feminino Modulo II da Escola Estadual Senador Francisco Nunes Coelho, por ter sido Campeão da Etapa Microrregional (JEMG) Jogos Escolares De Minas Gerais na cidade de São João Evangelista.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4805/mocao242024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4805/mocao242024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Handebol Masculino Módulo II da Escola Estadual Doutor Odilon Behrens, por ter sido Campeão da Etapa Microrregional (JEMG) Jogos Escolares De Minas Gerais na cidade de São João Evangelista.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4806/mocao252024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4806/mocao252024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Basquete Masculino módulo II da Escola Estadual Doutor Odilon Behrens, por ser Campeão da Etapa Microrregional (JEMG) Jogos Escolares De Minas Gerais na cidade de São João Evangelista na cidade de São João Evangelista.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4807/mocao262024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4807/mocao262024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Handebol Feminino Modulo II da Escola Estadual Senador Francisco Nunes Coelho, por ter sido Campeão da Etapa_x000D_
 Microrregional (JEMG) Jogos Escolares De Minas Gerais na cidade de São João Evangelista.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/mocao2720241.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/mocao2720241.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Mãe Atípica Claudimila Carvalho Costa (Mila), por sua luta e engajamento em prol do apoio aos pais e crianças que são portadoras do Transtorno do Espectro Autista na Comunidade.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/mocao282024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/mocao282024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à André Luiz Gonçalves da Silva, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/mocao292024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/mocao292024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Alexsandro Pimentel Damaceno, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/mocao302024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/mocao302024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Aiala Nunes Silva, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4842/mocao312024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4842/mocao312024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Gabriel Fernando de Almeida, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/mocao322024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/mocao322024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Jouberth Ives Rocha Pessoa,  pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/mocao332024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/mocao332024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Marília Saturnino Valadares, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/mocao342024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/mocao342024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Otácio de Oliveira Ferreira, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/mocao352024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/mocao352024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Wesley Souto Braga, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/mocao362024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/mocao362024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Johnnatan Jorge da Silva, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4838/mocao372024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4838/mocao372024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Empson Willian Barbosa de Resende, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4839/mocao382024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4839/mocao382024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Natália Gonçalves Cota, pela excelente participação no Campeonato de Fisiculturismo nominado como “Estreantes IFBB MG 2024” na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4814/mocao392024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4814/mocao392024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Coopercentro pela brilhante atuação que vem desempenhando junto aos cooperados e por investir no desenvolvimento econômico da nossa cidade por meio do agronegócio, mostrando a força do produtor rural de Guanhães e região; entre as ações a mobilização dos produtores no Minas Grita pelo Leite, viagem a Agrishow em Ribeirão Preto e pela Exposição Agropecuária do Centro Nordeste Mineiro realizada entre os dias 23 a 25 de maio em Guanhães.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/mocao402024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/mocao402024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Enio Caldeira, pelo excelente trabalho prestado à frente da Coopercentro do Consep.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/mocao412024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/mocao412024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Ismael Martins, pelo excelente trabalho voluntário prestado à ONG Pets de Rua como Presidente.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/mocao422024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/mocao422024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Maria Izabelle Barbosa Brandão, pelo excelente trabalho voluntário prestado à ONG Pets de Rua como Vice-Presidente.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/mocao4320204.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/mocao4320204.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a todos os voluntários da ONG Pets de Rua da atual diretoria, pelo excelente trabalho prestado.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>André Luiz da Silva, Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/mocao4420204.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/mocao4420204.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em nome da Coordenação do Parlamento Jovem Guanhães, à Superintendente Regional de Ensino de Guanhães Kelly Guerra, pelo conhecimento compartilhado no Parlamento Jovem 2024.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/mocao452024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/mocao452024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em nome da Coordenação do Parlamento Jovem Guanhães, à Advogada e Procuradora Municipal Dra. Shênnia Barroso, pelo conhecimento compartilhado no Parlamento Jovem 2024.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/mocao462024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/mocao462024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em nome da Coordenação do Parlamento Jovem Guanhães, à Psicóloga e Gestora do Supera Guanhães Emiliane Matos, pelo conhecimento compartilhado no Parlamento Jovem 2024.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/mocao472024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/mocao472024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Seleção Guanhães, pelo Título do Campeonato Regional de Vôlei Masculino, realizado entre os dias 25 e 26 de maio no Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4840/mocao482024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4840/mocao482024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Brutos Guanhães, pelo Título de Vice-Campeão do Campeonato Regional de Vôlei Masculino, realizado entre os dias 25 e 26 de maio no Ginásio Poliesportivo Tenente José Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4841/mocao492024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4841/mocao492024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Brutos Guanhães, pelo Título de Vice-Campeão do Campeonato Regional de Vôlei Feminino, realizado entre os dias 25 e 26 de maio no Ginásio Poliesportivo Tenente José Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/mocao502024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/mocao502024.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Francisco Justino Fernandes, ocorrido na quarta-feira, 29 de maio de 2024. Solicitamos ainda que seja dado conhecimento desta à viúva Verônica Queirós Justino e sua filha Sanny Justino.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao512024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao512024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em nome da Coordenação do Parlamento Jovem Guanhães à Advogada, Gestora Pública, Cientista Política e Professora Universitária, Ana Luiza Oliveira.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocaqo522024ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocaqo522024ok.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em nome da Coordenação do Parlamento Jovem Guanhães ao Mestre em educação profissional e tecnológica, Professor EBTT na rede federal de ensino, Pós- graduado em ensino e aprendizagem de língua inglesa e Presidente do Grupo para a educação das relações étnico-raciais do campus SJE do IFMG, Wirk Ferreira.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4914/mocao_53.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4914/mocao_53.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve nos termos regimentais vigentes apresenta, dispensadas as demais formalidades regimentais, um VOTO DE_x000D_
 PESAR pelo falecimento de Antônio Solino de Carvalho (conhecido como Antônio Carvaim), ocorrido na quinta-feira, 14 de novembro de 2024.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4939/mocao_54_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4939/mocao_54_de_2024.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Sondes Socorro Ventura Pessoa, ocorrido na quinta-feira, 05 de dezembro de 2024.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4940/mocao_55_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4940/mocao_55_de_2024.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Vânia Maria Paes Catão, ocorrido na sexta-feira, 06 de dezembro de 2024.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4941/mocao_56_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4941/mocao_56_de_2024.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Mary Celeste de Miranda Soares (Dra. Mary), ocorrido na sexta-feira, 06 de dezembro de 2024.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4629/mocaorepudio01.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4629/mocaorepudio01.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a Empresa Cenibra.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/mocao12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/mocao12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Geraldo José Leão Sette, pela excelência no atendimento farmacêutico e por ser referência em qualidade no atendimento em nosso município, cuidando a tantos anos de crianças, jovens, adultos e idosos com muito carinho, dedicação e amor.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>CNV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4639/convocacao0124.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4639/convocacao0124.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, veiemos perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocada a Diretora Executiva do Gunhães Prev, Senhora Rosimery A. Inácio de P. Procópio, para prestar informações a respeito do Projeto de Lei de_x000D_
 número 81 de 2022, que reestrutura o Plano de Benefício dos Servidores Públicos do Regime de previdência Própria do Município de Gunhães, bem_x000D_
 como do Projeto número 03 de 2022, que trata da amortização do Déficit atuarial da autarquia, na 2ª (segunda) Reunião Ordinária da Câmara Municipal_x000D_
 de Guanhães, que acontecerá no dia 19 de fevereiro de 2024, às 19 horas.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/convocacao1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/convocacao1.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, veiemos perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Esporte e Lazer, para prestar informações sobre competições, torneios fora da cidade e contratações de seguranças para o campo e a quadra do Ginásio Poliesportivo, na 6ª (sexta) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 15 de Abril de 2024, às 19 horas.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4770/convocacao2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4770/convocacao2024.pdf</t>
   </si>
   <si>
     <t>requerer que seja convocada a Secretária Municipal de Saúde, Senhora Rejane Ferreira Guimarães, para prestar esclarecimentos a respeito de falta de médicos nos PSF e o não cumprimento das disposições da Lei de número 3156 de 14 de novembro de 2023, oriunda do Projeto de Lei de número 42 de 2023, de minha autoria o qual dispõe sobra a obrigatoriedade da divulgação de listagem de pacientes que aguardam por consultas com especialistas, exames e cirurgias na Rede Pública Municipal de Saúde no âmbito do município de Guanhães, na 8ª (oitava) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 20 de maio de 2024, às 19 horas.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4808/convocacao4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4808/convocacao4.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, veiemos perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Esporte e Lazer, para prestar informações sobre competições, torneios fora da cidade e contratações de seguranças para o campo e a quadra do Ginásio Poliesportivo, na 9ª (nona) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 03 de junho de 2024, às 19 horas.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4588/projeto_de_lei_numero_01_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4588/projeto_de_lei_numero_01_de_2024.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Desenvolvimento Econômico de Guanhães - COMDEG, e dá outras providências".</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4589/projeto_de_lei_numero_02_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4589/projeto_de_lei_numero_02_de_2024.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Desenvolvimento Econômico - FMDE, e dá outas providências.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4590/projeto_de_lei_numero_03_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4590/projeto_de_lei_numero_03_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial para obtenção do equilíbrio atuarial do Regime de Previdência Social dos Servidores Públicos do Município de Guanhães e revoga o art. 85° da Lei n° 2.359, de 16 de dezembro de 2009.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4603/projeto_de_lei_numero_04_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4603/projeto_de_lei_numero_04_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de placas de identificação nos logradouros no Município de Guanhães.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4604/projeto_de_lei_numero_05_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4604/projeto_de_lei_numero_05_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Jardim América - RUA HERCÍLIA NARDY PENNA.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4641/projeto_de_lei_numero_06_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4641/projeto_de_lei_numero_06_de_2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 2632, de 26 de junho de 2014, que Cria o programa de alienação de imóveis, construção de casas, reformas e ampliação e dá outras providências</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4644/camscanner_09-02-2024_20.19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4644/camscanner_09-02-2024_20.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo único, do artigo 1º, da lei municipal nº 2693/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4661/projeto_de_lei_numero_08_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4661/projeto_de_lei_numero_08_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do artigo 161, § 2º e seguintes da Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4663/projeto_de_lei_numero_09_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4663/projeto_de_lei_numero_09_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 3.076 de 27 de setembro de 2022, que "Autoriza o Município de Guanhães a associar-se à AMIG - Associação dos Municípios Mineradores de Minas Gerais e do Brasil e dá outras providências</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4664/projeto_de_lei_numero_10_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4664/projeto_de_lei_numero_10_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n. 2.330, de 15 de junho de 2009 e dá outras providências, que "Autoriza a filiação do Município de Guanhães à Associação dos Municípios do Circuito Turístico Trilhas do Rio Doce e dá outras providências.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4680/projeto_de_lei_numero_11_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4680/projeto_de_lei_numero_11_de_2024.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de formação de profissionais da educação no combate à violência contra a mulher e dá outras providências</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4732/projeto_de_lei_numero_12_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4732/projeto_de_lei_numero_12_de_2024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual nas remunerações dos servidores públicos do Poder Executivo, conselheiros tutelares, nos subsídios dos agentes políticos do Poder Executivo, e nas remunerações dos servidores públicos da Autarquia Municipal SAAE, e dá outras providências</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4733/projeto_de_lei_numero_13_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4733/projeto_de_lei_numero_13_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n. 3195, de 15 de janeiro de 2024 que, "Autoriza o Poder Executivo a conceder premiações a participantes de eventos esportivos, culturais, artísticos, científicos, acadêmicos e outros, e dá outras providências.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4734/projeto_de_lei_numero_14_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4734/projeto_de_lei_numero_14_de_2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste à Diretoria Executiva, ao cargo de Auxiliar de Serviços e cargo de Técnico Previdenciário, constante no Plano de Cargos e Salários do Guanhães PREV, para preservação, em caráter permanente, do valor real da remuneração.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4735/projeto_de_lei_numero_15_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4735/projeto_de_lei_numero_15_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n. 3116, de 26 de dezembro de 2022, que "Dispõe sobre a concessão de auxílio alimentação aos servidores ativos do Serviço Autônomo de Água e Esgoto - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/projeto_de_lei_numero_16_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/projeto_de_lei_numero_16_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição da perda inflacionária da remuneração dos agentes políticos e servidores públicos da Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/projeto_de_lei_numero_17_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/projeto_de_lei_numero_17_de_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para o Instituto de Previdência dos Servidores do Município de Guanhães, promover a doação de bens móveis_x000D_
 ao Município de Guanhães, e dá outras providências".</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/projeto_de_lei_numero_18_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/projeto_de_lei_numero_18_de_2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Soletrando", no município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/projeto_de_lei_numero_19_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/projeto_de_lei_numero_19_de_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade no atendimento em estabelecimentos públicos e privados às pessoas acometidas com Fibromialgia, e dá outras providências.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/projeto_de_lei_numero_20_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/projeto_de_lei_numero_20_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4781/projeto_de_lei_numero_21_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4781/projeto_de_lei_numero_21_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no Município de Guanhães da "Semana Municipal do Agronegócio" e dá outras providências</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4797/projeto_de_lei_numero_22_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4797/projeto_de_lei_numero_22_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de colocação de placa indicativa de locação nos prédios utilizados pela Administração Pública Direta, Indireta e Autárquica do Município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4798/projeto_de_lei_23_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4798/projeto_de_lei_23_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Jardim América — RUA PETRINA MADALENA MOREIRA.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4799/projeto_de_lei_numero_24_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4799/projeto_de_lei_numero_24_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Havaí Esporte Clube</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/projeto_de_lei_25_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/projeto_de_lei_25_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção, a identificação e o controle populacional de cães e gatos, no âmbito do Município de Guanhães</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/projeto_de_lei_no_26-2024_-_altera_nome_do_bairro_nova_expansao.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/projeto_de_lei_no_26-2024_-_altera_nome_do_bairro_nova_expansao.pdf</t>
   </si>
   <si>
     <t>Altera nome do bairro Nova Expansão, passando a denominar BAIRRO MORADA DO SOL, e dá denominação a Via Pública - RUA RAMALHETE.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/projeto_de_lei_acrescenta_dispositivo_a_lei_3.213_de_05_de_jun-2-6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/projeto_de_lei_acrescenta_dispositivo_a_lei_3.213_de_05_de_jun-2-6.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à lei 3213 de 05 de junho de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4871/projeto_de_lei_28_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4871/projeto_de_lei_28_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Divarcy Alves dos Santos</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4872/projeto_de_lei_29_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4872/projeto_de_lei_29_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Guido Borges Soalheiro</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4873/projeto_de_lei_30_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4873/projeto_de_lei_30_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a pública - Rua Helena Pires Barroso</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4874/projeto_de_lei_31_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4874/projeto_de_lei_31_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Forró da Melhor Idade no calendário cultural do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4875/projeto_de_lei_32_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4875/projeto_de_lei_32_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera e retifica dispositivos da Lei Municipal n. 2346, de 25 de setembro de 2009 e dá outras providências, que estabelece novos parâmetros relativos à Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4898/projeto_de_lei_34_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4898/projeto_de_lei_34_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixação do valor do subsídio mensal do Prefeito, Vice-Prefeito e Secretários Municipais para vigorar a partir de 01 de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4878/projeto_de_lei_loa_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4878/projeto_de_lei_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Guanhães-MG para o exercício financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4879/projeto_de_lei_36_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4879/projeto_de_lei_36_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal que dispõe sobre as Diretrizes para Elaboração do Orçamento do Município de Guanhães para o exercício de 2024 (Lei 3144 de 03 de julho de 2023).</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4880/projeto_de_lei_37_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4880/projeto_de_lei_37_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3045 de 28 de dezembro de 2021 que dispõe sobre o Plano Plurianual do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4885/projeto_de_lei_38_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4885/projeto_de_lei_38_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de cessão de estagiários pela Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4886/projeto_de_lei_39_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4886/projeto_de_lei_39_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Festival de Pipas e Papagaios" no calendário cultural do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4887/projeto_de_lei_numero_40_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4887/projeto_de_lei_numero_40_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da "Queima do Judas" no calendário cultural do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/projeto_de_lei_numero_41_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/projeto_de_lei_numero_41_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos custeio normal patronal do Regime Próprio de Previdência do Município de Guanhães - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/projeto_de_lei_42_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/projeto_de_lei_42_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado Jardins 4 e estabelece suas condições.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4890/projeto_de_lei_43_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4890/projeto_de_lei_43_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado Jardins III e estabelece suas condições</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4891/projeto_de_lei_44_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4891/projeto_de_lei_44_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado "Mirante" e estabelece suas condições</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4900/projeto_de_lei_45_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4900/projeto_de_lei_45_de_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a desafetação de bem público e autoriza doação à Caixa de Assistência dos Advogados de Minas Gerais - CAA/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/projeto_de_lei_46_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/projeto_de_lei_46_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços funerários no regime de livre concorrência no âmbito do Município de Guanhães</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4903/projeto_de_lei_47_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4903/projeto_de_lei_47_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública no Bairro Bela Vista - Rua Múcio Padilha de Miranda</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4904/projeto_de_lei_48_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4904/projeto_de_lei_48_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de instalação do Loteamento denominado Buritis II e estabelece suas condições</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4905/projeto_de_lei_49_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4905/projeto_de_lei_49_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado "Plan Garden América" e estabelece suas condições.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4915/projeto_de_lei_50_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4915/projeto_de_lei_50_de_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo do Município de Guanhães para promover a doação de bens adquiridos para Organizações da Sociedade Civil (OSCs) e dá outras providências."</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4917/projeto_de_lei_51_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4917/projeto_de_lei_51_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Brutos Esporte Clube</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4918/projeto_de_lei_52_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4918/projeto_de_lei_52_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação que menciona e dá outras providências</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4919/projeto_de_lei_53_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4919/projeto_de_lei_53_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado Vila Jardins e estabelece suas condições</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4920/projeto_de_lei_54_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4920/projeto_de_lei_54_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da lei municipal nº 3145, de 21 de agosto de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>Alcides Robson da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4944/projeto_de_lei_55_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4944/projeto_de_lei_55_de_2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública no Bairro Pito - Travessa Vicente Paulo da Silva</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4942/projeto_de_lei_56_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4942/projeto_de_lei_56_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2.451, de 24 de novembro de 2011, e dá outras providências</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4945/projeto_de_lei_57_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4945/projeto_de_lei_57_de_2024.pdf</t>
   </si>
   <si>
     <t>Institui a Planta Genérica de Valores em metros quadrados (m²) para cálculo do Valor Venal dos terrenos do bairro Residencial Bom Sucesso 3 de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4946/projeto_de_lei_58_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4946/projeto_de_lei_58_de_2024.pdf</t>
   </si>
   <si>
     <t>Revoga a lei número 1965, de 19 de setembro de 2002, e dispõe sobre a criação do Conselho Municipal de Habitação e Interesse Social (CMHIS)</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/projeto_de_lei_complementar_numero_01_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/projeto_de_lei_complementar_numero_01_de_2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 2.578, de 10 de setembro de 2013 e a Lei Complementar n° 19/2022, e das outras providências".</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/projeto_de_lei_complementar_02_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/projeto_de_lei_complementar_02_de_2024.pdf</t>
   </si>
   <si>
     <t>Define o parcelamento do solo urbano e rural do Município de Guanhãess-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/projeto_de_lei_complementar_03_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/projeto_de_lei_complementar_03_de_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Guanhães e fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência, de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4916/projeto_de_lei_complementar_numero_04_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4916/projeto_de_lei_complementar_numero_04_de_2024.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 5° da Lei Complementar n° 2.591, de 03 de dezembro de 2013"</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4938/projeto_de_lei_complementar_numero_05_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4938/projeto_de_lei_complementar_numero_05_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação do artigo 3º da Lei Complementar Municipal número 2313, de 23 de abril de 2020</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>SPLC</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4877/projeto_de_lei_complementar_-_substitutivo_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4877/projeto_de_lei_complementar_-_substitutivo_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Define o parcelamento do solo urbano e rural do município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4643/projeto_de_resolucao_numero_01_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4643/projeto_de_resolucao_numero_01_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolver veículos para o Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4662/projeto_de_resolucao_numero_02_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4662/projeto_de_resolucao_numero_02_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação do artigo 153 do Regimento Interno da Câmara Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>Autoriza a devolução de bens alocados na Câmara Municipal de Guanhães ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Nilsinho de Sapucaia, Alessandro Matias (Leco), Bárbara Carvalho, Osmar Gomes Fidelis, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4943/proposta_de_emenda_a_lei_organica_numero_04_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4943/proposta_de_emenda_a_lei_organica_numero_04_de_2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 9º e o § 10º do art. 161 da Lei Orgânica do Município de Guanhães, que estabelece as emendas de iniciativa de bancada</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/veto_ao_projeto_de_lei_34_de_2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/veto_ao_projeto_de_lei_34_de_2024.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei 34/2024</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Bárbara Carvalho, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/emenda_no_01_ao_projeto_de_lei_20-2024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/emenda_no_01_ao_projeto_de_lei_20-2024.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao projeto de lei 20/2024</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado</t>
   </si>
   <si>
     <t>Julgamento da Prestação de Contas do Executivo Municipal referente ao exercício de 2017 (PARECER DO TCE-MG) - Votação da Minuta do Decreto Legislativo n° 01/2024, com parecer pela aprovação das Contas referentes ao exercício 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -3863,67 +3863,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4592/indicacao_01_24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4593/ind_02_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4594/ind03_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4595/ind04_24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4596/ind05_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4597/ind06_24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4598/ind07_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4599/ind08_24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4600/ind09_24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4601/ind10_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4602/ind11_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4605/ind12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4606/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4607/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4608/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4609/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4610/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4611/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4612/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4613/ind20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4614/ind21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4615/ind22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4616/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4617/ind24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4618/ind25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4619/ind26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4620/ind27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4621/ind28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4622/ind29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4623/ind30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4624/ind31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4625/ind32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4626/ind33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4627/ind34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4628/ind35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4630/ind36_24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4631/ind37_24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4645/ind382024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4646/ind392024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4647/ind402024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4651/indicacao_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4652/indicacao_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4653/indicacao_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4654/indicacao_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4655/indicacao_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4665/indicacao_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4656/indicacao_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4657/indicacao_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4658/indicacao_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4659/indicacao_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4675/indicacao_51_de_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4676/indicacao_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4677/indicacao_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4678/indicacao_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4692/indicacao_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4685/indicacao_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4686/indicacao_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4687/indicacao_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4688/indicacao_59_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4689/indicacao_60_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4690/indicacao_61_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4691/indicacao_62_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4738/ind_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4739/ind_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/ind_68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_69_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_70_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_71_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_72_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/indicacao_73_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/indicacao_74_de_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4771/ind752024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4772/ind762024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4773/ind772024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4774/ind782024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao792024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4776/ind802024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4777/ind812024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4793/indicacao_82_de_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_83_de_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4795/indicacao_84_de_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4796/indicacao_85_de_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4780/ind862024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4782/ind872024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4783/ind882024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4791/ind892024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4800/scan2024-05-27_133537.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4801/ind_912024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4802/ind922024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4803/ind932024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4809/ind942024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4810/ind952024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4811/ind962024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4812/ind972024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4813/ind982024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/indicacao992024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/ind1002024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/ind1012024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/ind101220224.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4844/ind1032024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4845/ind10142024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4865/ind1052024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/ind1062024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/ind1072024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/ind1082024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/ind1092024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/ind1102024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/ind1112024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4864/ind1122024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4866/ind113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4867/ind1142024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4868/ind1152026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4869/ind1162024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4870/ind1172024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4892/indicacao_118_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_119_de_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4894/indicacao_120_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4895/indicacao_121_de_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4896/indicacao_122_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_123_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4881/indicacao_124_de_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4882/indicacao_125_de_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_126_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_127_de_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4899/indicacao_128_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4909/indicacao_129_de_20241.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4910/indicacao_130_de_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/indicacao_131_de_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4912/indicacao_132_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4913/indicacao_133_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4921/indicacao_138_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4922/indicacao_139_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4923/indicacao_140_de_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4924/indicacao_141_de_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4925/indicacao_142_de_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4926/indicacao_143_de_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4927/indicacao_144_de_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_145_de_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_146_de_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4930/indicacao_147_de_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4931/indicacao_148_de_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_149_de_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4933/indicacao_150_de_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_151_de_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4935/indicacao_152_de_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_153_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4937/indicacao_154_de_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4666/indicacao_38_-_a_de_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4667/indicacao_39_-_a.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4632/req01_24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4633/req02_24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4634/req0324.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4635/req04_24.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4636/req05241.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4637/req0624.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4638/req0724.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4648/requerimento_08_numero_de_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4649/requerimento_numero_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4650/requerimento_numero_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4668/requerimento_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4670/requerimento_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4671/requerimento_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4672/requerimento_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4673/requerimento_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4674/requerimento_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4681/requerimento_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4682/requerimento_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4683/requerimento_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4684/requerimento_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/req_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/req23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/req25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/requerimento_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4778/req272024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4792/requerimento_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4779/req292024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4786/req302024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4787/req312024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4788/req322024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4789/req332024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4790/req342024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4846/req352024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4660/mocao_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4693/mocao_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4696/mocao_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4697/mocao_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4698/mocao_06_de_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4699/mocao_07_de_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/mocao8.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/mocao11.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/mocao12.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/mocao_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/mocao142024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/mocao152024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/mocao162024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/mocao172024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/mocao182024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/mocao192024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/mocao202024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4784/mocao212024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4785/mocao222024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4804/mocao232024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4805/mocao242024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4806/mocao252024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4807/mocao262024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/mocao2720241.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/mocao282024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/mocao292024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/mocao302024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4842/mocao312024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/mocao322024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/mocao332024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/mocao342024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/mocao352024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/mocao362024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4838/mocao372024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4839/mocao382024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4814/mocao392024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/mocao402024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/mocao412024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/mocao422024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/mocao4320204.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/mocao4420204.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/mocao452024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/mocao462024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/mocao472024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4840/mocao482024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4841/mocao492024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/mocao502024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao512024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocaqo522024ok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4914/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4939/mocao_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4940/mocao_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4941/mocao_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4629/mocaorepudio01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/mocao12.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4639/convocacao0124.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/convocacao1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4770/convocacao2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4808/convocacao4.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4588/projeto_de_lei_numero_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4589/projeto_de_lei_numero_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4590/projeto_de_lei_numero_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4603/projeto_de_lei_numero_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4604/projeto_de_lei_numero_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4641/projeto_de_lei_numero_06_de_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4644/camscanner_09-02-2024_20.19.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4661/projeto_de_lei_numero_08_de_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4663/projeto_de_lei_numero_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4664/projeto_de_lei_numero_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4680/projeto_de_lei_numero_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4732/projeto_de_lei_numero_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4733/projeto_de_lei_numero_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4734/projeto_de_lei_numero_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4735/projeto_de_lei_numero_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/projeto_de_lei_numero_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/projeto_de_lei_numero_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/projeto_de_lei_numero_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/projeto_de_lei_numero_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/projeto_de_lei_numero_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4781/projeto_de_lei_numero_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4797/projeto_de_lei_numero_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4798/projeto_de_lei_23_de_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4799/projeto_de_lei_numero_24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/projeto_de_lei_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/projeto_de_lei_no_26-2024_-_altera_nome_do_bairro_nova_expansao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/projeto_de_lei_acrescenta_dispositivo_a_lei_3.213_de_05_de_jun-2-6.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4871/projeto_de_lei_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4872/projeto_de_lei_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4873/projeto_de_lei_30_de_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4874/projeto_de_lei_31_de_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4875/projeto_de_lei_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4898/projeto_de_lei_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4878/projeto_de_lei_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4879/projeto_de_lei_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4880/projeto_de_lei_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4885/projeto_de_lei_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4886/projeto_de_lei_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4887/projeto_de_lei_numero_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/projeto_de_lei_numero_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/projeto_de_lei_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4890/projeto_de_lei_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4891/projeto_de_lei_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4900/projeto_de_lei_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/projeto_de_lei_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4903/projeto_de_lei_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4904/projeto_de_lei_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4905/projeto_de_lei_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4915/projeto_de_lei_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4917/projeto_de_lei_51_de_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4918/projeto_de_lei_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4919/projeto_de_lei_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4920/projeto_de_lei_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4944/projeto_de_lei_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4942/projeto_de_lei_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4945/projeto_de_lei_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4946/projeto_de_lei_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/projeto_de_lei_complementar_numero_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/projeto_de_lei_complementar_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/projeto_de_lei_complementar_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4916/projeto_de_lei_complementar_numero_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4938/projeto_de_lei_complementar_numero_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4877/projeto_de_lei_complementar_-_substitutivo_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4643/projeto_de_resolucao_numero_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4662/projeto_de_resolucao_numero_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4943/proposta_de_emenda_a_lei_organica_numero_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/veto_ao_projeto_de_lei_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/emenda_no_01_ao_projeto_de_lei_20-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4592/indicacao_01_24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4593/ind_02_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4594/ind03_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4595/ind04_24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4596/ind05_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4597/ind06_24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4598/ind07_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4599/ind08_24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4600/ind09_24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4601/ind10_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4602/ind11_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4605/ind12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4606/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4607/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4608/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4609/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4610/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4611/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4612/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4613/ind20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4614/ind21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4615/ind22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4616/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4617/ind24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4618/ind25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4619/ind26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4620/ind27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4621/ind28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4622/ind29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4623/ind30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4624/ind31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4625/ind32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4626/ind33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4627/ind34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4628/ind35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4630/ind36_24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4631/ind37_24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4645/ind382024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4646/ind392024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4647/ind402024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4651/indicacao_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4652/indicacao_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4653/indicacao_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4654/indicacao_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4655/indicacao_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4665/indicacao_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4656/indicacao_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4657/indicacao_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4658/indicacao_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4659/indicacao_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4675/indicacao_51_de_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4676/indicacao_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4677/indicacao_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4678/indicacao_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4692/indicacao_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4685/indicacao_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4686/indicacao_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4687/indicacao_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4688/indicacao_59_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4689/indicacao_60_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4690/indicacao_61_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4691/indicacao_62_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4738/ind_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4739/ind_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/ind_68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_69_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_70_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_71_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_72_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/indicacao_73_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/indicacao_74_de_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4771/ind752024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4772/ind762024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4773/ind772024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4774/ind782024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao792024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4776/ind802024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4777/ind812024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4793/indicacao_82_de_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_83_de_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4795/indicacao_84_de_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4796/indicacao_85_de_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4780/ind862024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4782/ind872024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4783/ind882024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4791/ind892024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4800/scan2024-05-27_133537.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4801/ind_912024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4802/ind922024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4803/ind932024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4809/ind942024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4810/ind952024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4811/ind962024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4812/ind972024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4813/ind982024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/indicacao992024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/ind1002024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/ind1012024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/ind101220224.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4844/ind1032024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4845/ind10142024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4865/ind1052024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/ind1062024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/ind1072024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/ind1082024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/ind1092024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/ind1102024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/ind1112024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4864/ind1122024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4866/ind113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4867/ind1142024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4868/ind1152026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4869/ind1162024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4870/ind1172024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4892/indicacao_118_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_119_de_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4894/indicacao_120_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4895/indicacao_121_de_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4896/indicacao_122_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_123_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4881/indicacao_124_de_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4882/indicacao_125_de_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_126_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_127_de_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4899/indicacao_128_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4909/indicacao_129_de_20241.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4910/indicacao_130_de_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/indicacao_131_de_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4912/indicacao_132_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4913/indicacao_133_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4921/indicacao_138_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4922/indicacao_139_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4923/indicacao_140_de_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4924/indicacao_141_de_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4925/indicacao_142_de_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4926/indicacao_143_de_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4927/indicacao_144_de_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_145_de_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_146_de_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4930/indicacao_147_de_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4931/indicacao_148_de_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_149_de_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4933/indicacao_150_de_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_151_de_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4935/indicacao_152_de_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_153_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4937/indicacao_154_de_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4666/indicacao_38_-_a_de_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4667/indicacao_39_-_a.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4632/req01_24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4633/req02_24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4634/req0324.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4635/req04_24.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4636/req05241.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4637/req0624.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4638/req0724.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4648/requerimento_08_numero_de_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4649/requerimento_numero_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4650/requerimento_numero_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4668/requerimento_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4670/requerimento_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4671/requerimento_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4672/requerimento_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4673/requerimento_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4674/requerimento_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4681/requerimento_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4682/requerimento_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4683/requerimento_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4684/requerimento_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/req_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/req23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/req25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/requerimento_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4778/req272024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4792/requerimento_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4779/req292024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4786/req302024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4787/req312024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4788/req322024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4789/req332024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4790/req342024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4846/req352024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4660/mocao_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4693/mocao_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4696/mocao_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4697/mocao_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4698/mocao_06_de_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4699/mocao_07_de_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/mocao8.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/mocao11.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/mocao12.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/mocao_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/mocao142024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/mocao152024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/mocao162024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/mocao172024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/mocao182024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/mocao192024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/mocao202024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4784/mocao212024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4785/mocao222024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4804/mocao232024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4805/mocao242024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4806/mocao252024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4807/mocao262024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/mocao2720241.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/mocao282024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/mocao292024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/mocao302024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4842/mocao312024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/mocao322024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/mocao332024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/mocao342024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/mocao352024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/mocao362024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4838/mocao372024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4839/mocao382024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4814/mocao392024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/mocao402024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/mocao412024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/mocao422024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/mocao4320204.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/mocao4420204.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/mocao452024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/mocao462024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/mocao472024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4840/mocao482024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4841/mocao492024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/mocao502024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao512024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocaqo522024ok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4914/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4939/mocao_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4940/mocao_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4941/mocao_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4629/mocaorepudio01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/mocao12.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4639/convocacao0124.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/convocacao1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4770/convocacao2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4808/convocacao4.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4588/projeto_de_lei_numero_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4589/projeto_de_lei_numero_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4590/projeto_de_lei_numero_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4603/projeto_de_lei_numero_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4604/projeto_de_lei_numero_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4641/projeto_de_lei_numero_06_de_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4644/camscanner_09-02-2024_20.19.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4661/projeto_de_lei_numero_08_de_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4663/projeto_de_lei_numero_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4664/projeto_de_lei_numero_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4680/projeto_de_lei_numero_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4732/projeto_de_lei_numero_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4733/projeto_de_lei_numero_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4734/projeto_de_lei_numero_14_de_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4735/projeto_de_lei_numero_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/projeto_de_lei_numero_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/projeto_de_lei_numero_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/projeto_de_lei_numero_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/projeto_de_lei_numero_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/projeto_de_lei_numero_20_de_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4781/projeto_de_lei_numero_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4797/projeto_de_lei_numero_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4798/projeto_de_lei_23_de_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4799/projeto_de_lei_numero_24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/projeto_de_lei_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/projeto_de_lei_no_26-2024_-_altera_nome_do_bairro_nova_expansao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/projeto_de_lei_acrescenta_dispositivo_a_lei_3.213_de_05_de_jun-2-6.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4871/projeto_de_lei_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4872/projeto_de_lei_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4873/projeto_de_lei_30_de_2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4874/projeto_de_lei_31_de_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4875/projeto_de_lei_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4898/projeto_de_lei_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4878/projeto_de_lei_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4879/projeto_de_lei_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4880/projeto_de_lei_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4885/projeto_de_lei_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4886/projeto_de_lei_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4887/projeto_de_lei_numero_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/projeto_de_lei_numero_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/projeto_de_lei_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4890/projeto_de_lei_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4891/projeto_de_lei_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4900/projeto_de_lei_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/projeto_de_lei_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4903/projeto_de_lei_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4904/projeto_de_lei_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4905/projeto_de_lei_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4915/projeto_de_lei_50_de_2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4917/projeto_de_lei_51_de_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4918/projeto_de_lei_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4919/projeto_de_lei_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4920/projeto_de_lei_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4944/projeto_de_lei_55_de_2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4942/projeto_de_lei_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4945/projeto_de_lei_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4946/projeto_de_lei_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/projeto_de_lei_complementar_numero_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/projeto_de_lei_complementar_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/projeto_de_lei_complementar_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4916/projeto_de_lei_complementar_numero_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4938/projeto_de_lei_complementar_numero_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4877/projeto_de_lei_complementar_-_substitutivo_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4643/projeto_de_resolucao_numero_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4662/projeto_de_resolucao_numero_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4943/proposta_de_emenda_a_lei_organica_numero_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/veto_ao_projeto_de_lei_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/emenda_no_01_ao_projeto_de_lei_20-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H318"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>