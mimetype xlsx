--- v0 (2026-02-15)
+++ v1 (2026-05-09)
@@ -54,4868 +54,4868 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/indicacao-1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/indicacao-1.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal que sejam feitas melhorias/ampliação da ponte e limpesa no córrego da entrada do chacreamento (do pitiu), sentido ao Sítio do Geraldo de Almeida.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco), Claudiney Ferreira dos Santos, Evandro Lott Moreira, Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao-2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao-2.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita, que o Concurso 001/2019 tenha como prioridade de entrância nos quadros da Secretaria de Educação de Guanhães, seguindo o artigo 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao-3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao-3.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que o calendário escolar da Rede Municipal de Ensino de Guanhães não ultrapasse o número de 4(quatro) sábados letivos e que sua elaboração seja antecedida de discussão junto aos profissionais de educação do Município.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao-4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao-4.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado o envio de materiais necessários às escolas da rede municipal de ensino de Guanhães, para a confecção de painéis pedagógicos, tais como: alfabeto e mini cartaz para as salas de aulas das referidas escolas. Indica ainda, que sejam escalados servidores com habilidade e criatividade para confeccionar os painéis.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao-5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao-5.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja dado o reajuste imediato aos profissionais da educação de 14,94% conforme a portaria interministerial n° 6 do MEC/ME, Lei Federal 11738/2008 e em consonância com a Lei Municipal Complementar n°16artigo 2'. Indico ainda, que tal reajuste seja antecedido de impacto financeiro de acordo com a Lei Federal de "Responsabilidade Fiscal", lembrando que o TCE/MG já determinou que o aumento anual do magistério pode ultrapassar o limite prudencial e total da mesma Lei sem causar transtornos a aprovação das contas dos municípios no mesmo Tribunal.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Claudiney Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao-6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao-6.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita com o Secretário Municipal de Obras e Infraestrutura Urbana, que seja feito o recapeamento asfáltico na Rua Pio Ferreira, perto do comércio Casa de Abelha e na entrada do Bairro Madeira, situado na saída para Sabinópolis.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao-7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao-7.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita com o Secretário Municipal de Obras e Infraestrutura Urbana e com o Secretário Municipal de Apoio aos Distritos e Comunidades, que seja realizado levantamentos de todas as pontes, mata-burros e pontos críticos nas Zonas Rurais que necessitam de reparos. Indico ainda que seja feito cascalhamento nas mesmas e nos perímetros Urbanos.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Claudiney Ferreira dos Santos, Alessandro Matias (Leco), Evandro Lott Moreira, Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/indicacao-8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/indicacao-8.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado por 2 (duas) vezes na semana, sendo todo domingo por volta das 18h e na sexta-feira, no mesmo horário, ônibus escolar para transportar os Estudantes do Instituto Federal de Minas Gerais, campus São João Evangelista, durante o período letivo escolar do ano de 2023. Informo que as despesas de hora extra do motorista será responsabilidade dos pais ou responsáveis dos alunos.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/indicacao-9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/indicacao-9.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora, que notifique a Empresa Construtora Andrade rocha, para que esta tome posse dos lotes caucionados do residencial CANAÃ a fim de que sejam concluídas as obras de infraestrutura naquele Bairro, conforme disposto na Lei Municipal N°2378 de 19 de maio de 2010.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/indicacao_10_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/indicacao_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a demarcação de faixa de pedestre na Avenida Governador Milton Campos, nas proximidades do Estádio Eliazito de Sena e Academia Unifit</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/indicacao_11_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/indicacao_11_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja criado o Conselho Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_12_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_12_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construído um novo parque infantil na Praça Guiomar Horta Araújo Caldeira (Dona Nenzinha), situada no Bairro Colina Verde.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_13_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_13_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita com o Secretário de Transporte, que seja feito um estudo no trânsito próximo à escola Estadual Senador Francisco Nunes Coelho, a fim de que sejam buscadas soluções para os problemas de tráfego de veículos no local.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nilsinho de Sapucaia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/u65197g1x121998_02102023_153212_001220.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/u65197g1x121998_02102023_153212_001220.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que providencie a extensão de rede de energia elétrica no Córrego Sargeira, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/u65197g1x121998_02132023_130729_001245.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/u65197g1x121998_02132023_130729_001245.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido anterior indica à Senhora Prefeita, que seja realizado com urgência o patrolamento na Rua 4, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/u65197g1x121998_03032023_124605_001280.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/u65197g1x121998_03032023_124605_001280.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita para instalar câmeras no PSF e nas vias de acesso do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/u65197g1x121998_03032023_155903_001282.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/u65197g1x121998_03032023_155903_001282.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza na Rua Alcindo Pereira.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/u65197g1x121998_03032023_160712_001283.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/u65197g1x121998_03032023_160712_001283.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza no Cristo.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/u65197g1x121998_03062023_133006_001298.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/u65197g1x121998_03062023_133006_001298.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a sinalização de trânsito, tais como: pinturas, remarcações de faixa de pedestre, lombadas, sinalização horizontal e vertical e sinalização de pare na cidade.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/u65197g1x121998_03062023_133037_001299.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/u65197g1x121998_03062023_133037_001299.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feito patrolamento do asfalto que liga a cabeceira do João Minas e também da estrada da Cachoeira das Pombas até o_x000D_
 Raimundo Maia.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/u65197g1x121998_03062023_133207_001300.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/u65197g1x121998_03062023_133207_001300.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feito operação tapa-buracos, nas Ruas Jovino de Barros e Cassimiro de Andrade.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/u65197g1x121998_03062023_133306_001301.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/u65197g1x121998_03062023_133306_001301.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja tampando um enorme buraco, na Rua Barão do Rio Branco, próximo à Catedral.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/u65197g1x121998_03302023_105022_001344.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/u65197g1x121998_03302023_105022_001344.pdf</t>
   </si>
   <si>
     <t>Sugere à senhora prefeita que adote o projeto para prestação de serviços de DiscJókey, conforme proposto pelos senhores Sérgio de Almeida e Adoniram Herculano Alves da Silva.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/u65197g1x121998_03302023_112624_001349.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/u65197g1x121998_03302023_112624_001349.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Pedro Davi, próximo ao número 36, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/u65197g1x121998_03302023_112646_001350.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/u65197g1x121998_03302023_112646_001350.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Santa Efigênia, próximo aos números 11, 199 e 249, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/u65197g1x121998_03302023_112720_001351.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/u65197g1x121998_03302023_112720_001351.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a colocação de 2 (dois) quebra- molas na baixada do Zezi Maia, próximo à estrada do Córrego Sulcavão e próximo ao Cemitério do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/u65197g1x121998_03302023_112746_001352.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/u65197g1x121998_03302023_112746_001352.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Ourival Pinheiro, próximo ao número 51, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/u65197g1x121998_03302023_134716_001368.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/u65197g1x121998_03302023_134716_001368.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua Joaquim Bernardino, próximo ao número 53, situado no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/u65197g1x121998_03302023_112910_001355.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/u65197g1x121998_03302023_112910_001355.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a colocação de quebra-molas na Rua São Francisco, próximo aos números 285, 385 e 417, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/u65197g1x121998_03302023_114445_001364.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/u65197g1x121998_03302023_114445_001364.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feita operação tapa-buracos nos Bairros Bom Sucesso 1 e 2.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/u65197g1x121998_03302023_114504_001365.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/u65197g1x121998_03302023_114504_001365.pdf</t>
   </si>
   <si>
     <t>Reiterado pedidos feitos anteriormente, indica à Senhora Prefeita que seja reconstruído com urgência o muro do cemitério do Distrito de Taquaral de Guanhães.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/u65197g1x121998_03302023_114524_001366.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/u65197g1x121998_03302023_114524_001366.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita limpeza e capina dos acostamentos da estrada que liga Guanhães ao Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/u65197g1x121998_03302023_114543_001367.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/u65197g1x121998_03302023_114543_001367.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito o patrolamento da estrada da Barreira de cima.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/u65197g1x121998_03312023_132253_001369.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/u65197g1x121998_03312023_132253_001369.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que sejam realizadas em caráter de urgência, obras de infraestrutura na rua Ari de Almeida, situada no Bairro Vicente Guabiroba.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/u65197g1x121998_03312023_133129_001370.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/u65197g1x121998_03312023_133129_001370.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que realize uma cerimônia de abertura oficial da Etapa Municipal de Jogos Escolares de Minas Gerais (JEMG), que irá ser realizado no início do mês de abril em Guanhães.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/u65197g1x121998_03312023_133207_001373.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/u65197g1x121998_03312023_133207_001373.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado projeto de pavimentação em trecho na Rua sete de setembro, localizada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/u65197g1x121998_03312023_133310_001375.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/u65197g1x121998_03312023_133310_001375.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/u65197g1x121998_03312023_133413_001376.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/u65197g1x121998_03312023_133413_001376.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Village.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/u65197g1x121998_03312023_133503_001379.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/u65197g1x121998_03312023_133503_001379.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos no Bairro Jardins.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/u65197g1x121998_03312023_133543_001380.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/u65197g1x121998_03312023_133543_001380.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/u65197g1x121998_03312023_133614_001382.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/u65197g1x121998_03312023_133614_001382.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado projeto de pavimentação em trecho na Rua 4, localizada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/u65197g1x121998_04142023_133513_001450.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/u65197g1x121998_04142023_133513_001450.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a pavimentação em trecho na Rua 6, situada no Bairro Milô.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/u65197g1x121998_04142023_133747_001451.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/u65197g1x121998_04142023_133747_001451.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita em caráter de urgência operação tapa- buracos no bairro Colina Verde 2.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Bárbara Carvalho, André Luiz da Silva, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/u65197g1x121998_04142023_133832_001452.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/u65197g1x121998_04142023_133832_001452.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja oficiada a Secretária Municipal de Educação, para que proceda com estudos de viabilidade técnica, funcional e financeira em disponibilizar segurança ostensiva nas portas de todas as Escolas Municipais, inclusive aquelas situadas na zona rural, principalmente no CMEI (Creche), bem como proceda com a instalação de cercas elétricas e concertinas e dentro da razoabilidade, visando proporcionar maior segurança a todos os usuários e, em especial, as nossas crianças, ao corpo docente e de todos aqueles que frequentam e prestam serviços em nossos educandários.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/u65197g1x121998_04142023_133907_001453.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/u65197g1x121998_04142023_133907_001453.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita poda de árvore denominada como sapucaia, situada na Igreja São Francisco de Assis, no Distrito de Sapucaia de_x000D_
 Guanhães.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/u65197g1x121998_04142023_134313_001454.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/u65197g1x121998_04142023_134313_001454.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a instalação de lixeiras nas seguintes ruas: Rua Maria de Lurdes Oliveira Matos, Rua São Francisco, Rua Matozinhos Matos, Rua São José, Rua Trajano Pinheiro, Rua Joaquim Bernardino, Rua Sebastião Bernardino do Carmo, Rua Ourival Pinheiro, Rua Padre Davi, Rua São Geraldo, Rua Geraldo Rosa (Sageralda) e Rua Santa Efigênia, situadas no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/u65197g1x121998_05022023_121733_001476.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/u65197g1x121998_05022023_121733_001476.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado patrolamento e cascalhamento no Córrego dos Amorins, onde dá acesso à fazenda do Senhor Riva.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/u65197g1x121998_05022023_121759_001477.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/u65197g1x121998_05022023_121759_001477.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que prossiga com as obras de reforma do prédio onde será instalada a unidade do Correio. Ressalta-se que o citado imóvel se localiza na Rua Ourival Pinheiro, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/u65197g1x121998_05022023_121022_001469.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/u65197g1x121998_05022023_121022_001469.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção de 2 (duas) pontes, situadas no Córrego Sucavão.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/u65197g1x121998_05022023_121234_001471.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/u65197g1x121998_05022023_121234_001471.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção de 4 (quatro) mata- burros, no córrego São Francisco, situados no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/u65197g1x121998_05022023_121556_001474.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/u65197g1x121998_05022023_121556_001474.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita capina e limpeza nos Bairros Bom Sucesso 1 e 2.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/u65197g1x121998_05022023_121648_001475.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/u65197g1x121998_05022023_121648_001475.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/u65197g1x121998_05112023_144905_002764.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/u65197g1x121998_05112023_144905_002764.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a troca da tampa do bueiro, situado na Rua 3, próximo ao número 216, no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/u65197g1x121998_05112023_144924_002765.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/u65197g1x121998_05112023_144924_002765.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que a farmácia da Prefeitura funcione 24 horas por dia.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/u65197g1x121998_05122023_111508_002767.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/u65197g1x121998_05122023_111508_002767.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja dada sequência na operação tapa-buracos no Distrito de Corretinho, ressaltando que a operação foi realizada somente no trecho compreendido entre a Igreja Católica e o local aonde vai ser construída a nova Escola Municipal do citado Distrito.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/u65197g1x121998_06012023_144124_002802.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/u65197g1x121998_06012023_144124_002802.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que realize com urgência a fiscalização das ruas e calçadas do município, as quais estão sendo utilizadas indevidamente com materiais de construção, churrasqueiras, mesas de bar, balões de propaganda, dentre outros.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/u65197g1x121998_06012023_144245_002807.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/u65197g1x121998_06012023_144245_002807.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita capina e operação tapa-buracos em todo o Bairro Bom Sucesso, inclusive nas Ruas 2 e 4.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/u65197g1x121998_06012023_144306_002806.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/u65197g1x121998_06012023_144306_002806.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção na estrada Santa Cruz, com início no cruzamento do Barbosa.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/u65197g1x121998_06022023_131302_002818.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/u65197g1x121998_06022023_131302_002818.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Colina Verde 1.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/u65197g1x121998_06022023_132847_002822.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/u65197g1x121998_06022023_132847_002822.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação datada como 22 de novembro de 2021 e ofício datado como 17 de fevereiro de 2022. Indica à Senhora Prefeita junto com o setor responsável em caráter de urgência, que seja providenciada a construção de redutores de velocidade com atenção especial nas proximidades das Escolas do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/u65197g1x121998_06162023_155445_002858.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/u65197g1x121998_06162023_155445_002858.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a poda das árvores da pracinha do Bairro Alvorada, bem como, as árvores do Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/u65197g1x121998_06162023_134948_002850.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/u65197g1x121998_06162023_134948_002850.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica com a colocação de 2 (dois) postes, na Rua Joaquim Bernardino, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/u65197g1x121998_06162023_135014_002851.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/u65197g1x121998_06162023_135014_002851.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Sebastiana Bernardina do Carmo, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/u65197g1x121998_06162023_135033_002852.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/u65197g1x121998_06162023_135033_002852.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Sá Geralda Rosa, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/u65197g1x121998_06162023_135057_002853.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/u65197g1x121998_06162023_135057_002853.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Maria de Lurdes Oliveira Matos, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/u65197g1x121998_06162023_135116_002854.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/u65197g1x121998_06162023_135116_002854.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua São Geraldo, atrás do campo de futebol, situado no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/u65197g1x121998_06162023_135142_002855.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/u65197g1x121998_06162023_135142_002855.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Matosinho Matos, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/u65197g1x121998_06162023_135205_002856.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/u65197g1x121998_06162023_135205_002856.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a extensão de energia elétrica na Rua Padre Davi, situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4371/u65197g1x121998_06192023_130308_002861.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4371/u65197g1x121998_06192023_130308_002861.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita extensão de rede elétrica na Rua 6, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/u65197g1x121998_06192023_130409_002862.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/u65197g1x121998_06192023_130409_002862.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feita a retirada da água empoçada em frente à Escola CMEI Maria do Socorro Pires Martins, situada no Bairro Vermelho.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/u65197g1x121998_06192023_130438_002863.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/u65197g1x121998_06192023_130438_002863.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feita operação tapa-buracos nas Ruas do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/u65197g1x121998_07272023_150739_002876.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/u65197g1x121998_07272023_150739_002876.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciada capina e poda de árvore na Rua Josefina G. Pimenta, situada atrás da Escola Estadual Odilon Behrens.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/u65197g1x121998_07272023_150906_002877.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/u65197g1x121998_07272023_150906_002877.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja realizado estudos de viabilidade técnica para instalação de redutor de velocidade na forma de uma lombada (quebra-molas), na Rua 3, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/u65197g1x121998_08012023_132438_002878.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/u65197g1x121998_08012023_132438_002878.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja feita a colocação de quebra-molas na Avenida James Jacob (Avenida principal), situada no Bairro Colina Verde 2, próximo da curva da Avenida.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/u65197g1x121998_08012023_133333_002879.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/u65197g1x121998_08012023_133333_002879.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja feita pintura e colocação de placas e faixa de pedestre nas Ruas: Padre Café, Rua G e Rua Dr Lopes (Rua do PSF central).</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/u65197g1x121998_08012023_145300_002880.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/u65197g1x121998_08012023_145300_002880.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que verifique a obra da praça da rodoviária e a viabilidade de melhorar a segurança do local.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/u65197g1x121998_08012023_145424_002881.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/u65197g1x121998_08012023_145424_002881.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a implantação de faixa elevada na BR120 situada próximo à entrada da Escola Estadual Fazenda São Sebastião.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/u65197g1x121998_08012023_145646_002883.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/u65197g1x121998_08012023_145646_002883.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao setor responsável que analise a possibilidade quanto à construção de redutor de velocidade ou instalação de radar eletrônico na BR120, situada próximo à Escola, Igreja e Comércios.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/u65197g1x121998_08032023_135519_002890.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/u65197g1x121998_08032023_135519_002890.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feita a reabertura da Escola Municipal Dr Luiz de Brito, situada no Distrito Cruzeiro do Aricanga. Indico ainda que seja feito levantamento com a possibilidade de atividades escolares, creche ou CRAS no citado local.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/u65197g1x121998_08102023_100850_002924.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/u65197g1x121998_08102023_100850_002924.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita, junto ao setor responsável, que seja feita a colocação de placas de sinalização de proibido parar e estacionar na Avenida Governador Milton Campos, próximo ao Restaurante do Joaõzinho, Supermercado Albino e no final do bairro Vermelho, próximo a RL Transporte.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/u65197g1x121998_08032023_144143_002898.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/u65197g1x121998_08032023_144143_002898.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado estudo de viabilidade técnica para a instalação de redutor de velocidade na forma de uma lombada (quebra-molas), na esquina entre a Rua Alberto Caldeira e na subida da Travessa João Pereira Neto.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4398/u65197g1x121998_08032023_144745_002900.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4398/u65197g1x121998_08032023_144745_002900.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a drenagem na saída do Distrito Cruzeiro do Aricanga, sentido ao Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/u65197g1x121998_08032023_144919_002901.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/u65197g1x121998_08032023_144919_002901.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a limpeza do ribeirão da Praça da Cachoeira (rodoviária)</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/u65197g1x121998_08032023_144222_002899.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/u65197g1x121998_08032023_144222_002899.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos na Rua José Pascoal.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/u65197g1x121998_08102023_100938_002926.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/u65197g1x121998_08102023_100938_002926.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja colocada placas de sinalização de pare nos cruzamentos no qual dá preferência aos motoristas que estão subindo ou descendo.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/u65197g1x121998_08102023_101006_002927.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/u65197g1x121998_08102023_101006_002927.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feita a restauração das faixas de pedestres e parada obrigatória em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/u65197g1x121998_08072023_125817_002906.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/u65197g1x121998_08072023_125817_002906.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feito patrolamento no Corrente, situado na zona rural que liga Campo Tinaquinho ao asfalto de Virginópolis. Indico ainda que seja feito cascalhamento no morro próximo à fazenda Hírio Pimenta, situada no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/u65197g1x121998_08072023_125858_002907.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/u65197g1x121998_08072023_125858_002907.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feito patrolamento no córrego dos Pedros, próximo à estrada principal Chaves, situada na zona rural do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/u65197g1x121998_08072023_130008_002908.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/u65197g1x121998_08072023_130008_002908.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feito com urgência carneiras no Cemitério de Guanhães.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/u65197g1x121998_08072023_130236_002909.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/u65197g1x121998_08072023_130236_002909.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja feito patrolamento na estrada do Corrente por cima do bar do Sheba, próximo à Fazenda do Adriano, filho do Nem Gato, situada na zona rural do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/u65197g1x121998_08112023_151234_002939.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/u65197g1x121998_08112023_151234_002939.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a instalação de dois redutores de velocidade (quebra-molas), na Rua Alaide Lott Caldeira, próximo à Rua do Ceará, situada no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/u65197g1x121998_08112023_150904_002937.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/u65197g1x121998_08112023_150904_002937.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita poda das raízes da árvore situada na Rua Alencar Prado, número 81, Bairro Amazonas.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/u65197g1x121998_09062023_131120_002985.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/u65197g1x121998_09062023_131120_002985.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao setor de Vigilância Sanitária, que sejam tomadas providências a respeito do aumento significativo de pombos em toda cidade, inclusive no Bairro Mangueiras, próximo as torres da Cemig.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/u65197g1x121998_08282023_153726_002943.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/u65197g1x121998_08282023_153726_002943.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao Secretário Municipal de Apoio aos Distritos e Comunidade, que seja feita a manutenção na estrada dos Amorins, situada no Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/u65197g1x121998_08282023_153813_002944.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/u65197g1x121998_08282023_153813_002944.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao Secretário Municipal de Apoio aos Distritos e Comunidade, que seja feita a retirada do excesso de pedras que ficou nos morros da estrada que liga Córrego dos Pinheiros a Cachimbo.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/u65197g1x121998_08282023_155838_002950.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/u65197g1x121998_08282023_155838_002950.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito com urgência recapeamento asfáltico na Rua Euridece Coelho Medina, situada no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/u65197g1x121998_08282023_161823_002952.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/u65197g1x121998_08282023_161823_002952.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos na Rua dos Jatobás, situada no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/u65197g1x121998_09012023_125543_002960.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/u65197g1x121998_09012023_125543_002960.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita operação tapa-buraco no bairro Bela Vista.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/u65197g1x121998_09012023_131908_002966.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/u65197g1x121998_09012023_131908_002966.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita poda de árvore na Rua Fernando Batista Coelho, próximo ao número 45, situado no Bairro Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/u65197g1x121998_09012023_130257_002964.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/u65197g1x121998_09012023_130257_002964.pdf</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/u65197g1x121998_09152023_132224_002992.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/u65197g1x121998_09152023_132224_002992.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de meio-fio e colocação de sarjetas e bueiros na Rua Nossa Senhora de Fátima, situada no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/u65197g1x121998_09152023_132558_002993.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/u65197g1x121998_09152023_132558_002993.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao setor responsável, que sejam tomadas providências no sentindo de que sejam recolhidos os diversos animais de grande porte que costumam vagar pelas ruas do município.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/u65197g1x121998_09152023_132833_003011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/u65197g1x121998_09152023_132833_003011.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que notifique a empresa ou que o município realize o reparo do serviço de pavimentação feito com o piso intertravado na Rua 9, esquina com a Rua 5, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/u65197g1x121998_09152023_132928_003012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/u65197g1x121998_09152023_132928_003012.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a demarcação de meio fio no Beco Deus e Fiel, localizado no Bairro Vermelho, situado na BR 120. Indico ainda que seja realizado projeto de extensão de rede de energia elétrica após concluída a citada demarcação.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/u65197g1x121998_09152023_133058_003013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/u65197g1x121998_09152023_133058_003013.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que o profissional de Psicologia faça atendimento nos PSF´S dos distritos e povoados pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/u65197g1x121998_09152023_133122_003014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/u65197g1x121998_09152023_133122_003014.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção na estrada dos Pereira , do início até a divisa com a cidade de Virginópolis.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/u65197g1x121998_09152023_133241_003016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/u65197g1x121998_09152023_133241_003016.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção na estrada dos Amorins e que seja feito alargamento da estrada próximo à curva.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/u65197g1x121998_09152023_133346_003019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/u65197g1x121998_09152023_133346_003019.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção na estrada do Córrego do Cachimbo, situado no Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/u65197g1x121998_09152023_134052_003021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/u65197g1x121998_09152023_134052_003021.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção na estrada do Córrego dos Pinheiros, situado no Distrito de Taquaral.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/u65197g1x121998_09152023_134140_003024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/u65197g1x121998_09152023_134140_003024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto com a Secretaria de Educação, que no próximo vestibular da UEMG, a prova seja aplicada na nossa cidade, Guanhães.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/u65197g1x121998_09182023_135035_003033.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/u65197g1x121998_09182023_135035_003033.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos e que seja realizada melhorias de infraestrutura na Rua Joaquim Caldeira, situada atrás do_x000D_
 Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Bárbara Carvalho, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_112_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_112_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que sejam instalados pontos de arrecadação de alimentos nos distritos, que serão trocados por ingressos para as festividades dos 148 anos de Guanhães.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4471/u65197g1x121998_09272023_160017_003046.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4471/u65197g1x121998_09272023_160017_003046.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja implantado CRAS itinerante nas áreas rurais.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/u65197g1x121998_09272023_160157_003047.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/u65197g1x121998_09272023_160157_003047.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buraco na Rua das Acácias, situada no Bairro Horto.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/u65197g1x121998_09272023_160318_003048.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/u65197g1x121998_09272023_160318_003048.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada capina e limpeza na Rua do Cruzeiro e na Cruz, no alto do Cruzeiro.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4474/u65197g1x121998_09272023_161829_003053.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4474/u65197g1x121998_09272023_161829_003053.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos na Rua Maestro Nabuco, situada no Bairro Village.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/u65197g1x121998_09272023_160453_003050.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/u65197g1x121998_09272023_160453_003050.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada com urgência limpeza dos bueiros dá Avenida Governador Milton Campos, bem como a limpeza do Ribeirão Vermelho.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/u65197g1x121998_09272023_160513_003051.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/u65197g1x121998_09272023_160513_003051.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada a notificação aos proprietários dos imóveis situados no Bairro Colina Verde 2, para que providencie a limpeza dos terrenos onde se situam esses locais, conforme a Lei Municipal 2.871 de julho de 2019.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/u65197g1x121998_09282023_135417_003054.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/u65197g1x121998_09282023_135417_003054.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, junto a secretaria de Obras e Infraestrutura Urbana, que dê continuidade a operação tapa-buracos na Avenida Maria Antonieta de Morais, situado no bairro João Miranda. Indico que seja feita na referida Avenida, delimitação com a construção de meio-fio e sejam construídas canaletas.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/u65197g1x121998_09282023_135720_003055.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/u65197g1x121998_09282023_135720_003055.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construída faixa de pedestre elevada na Rua Pio Ferreira, próximo ao Depósito Nova Era, onde ônibus escolares realizam embarque e desembarque de alunos.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/u65197g1x121998_09282023_140511_003057.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/u65197g1x121998_09282023_140511_003057.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que sejam feitos o que se segue no bairro Nova União._x000D_
 _x000D_
  Que seja feita rotatória após a moto pista._x000D_
  Que sejam construídos bueiros ao final de todas as ruas íngremes._x000D_
  Que seja feita operação tapa-buracos em todo o Bairro._x000D_
  Que seja feita revitalização asfáltica nas Ruas Hermes Claudionor Nunes_x000D_
 e Zulmira Braga e sejam construídos bueiros em ambas._x000D_
  Que seja dada atenção às ruas onde falta calçamento.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/scan2023-10-02_154635.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/scan2023-10-02_154635.pdf</t>
   </si>
   <si>
     <t>Indica à Senhor Prefeita que proceda com limpeza e capina na Praça José Belizário</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/scan2023-10-02_155038.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/scan2023-10-02_155038.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto a Secretária Municipal de Saúde que seja realizado o estudo a respeito da viabilidade do funcionamento dos PSF's 24 horas.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/scan2023-10-02_155935.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/scan2023-10-02_155935.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto ao setor de obras e infraestrutura urbana que seja tomada providências com relação à construção de dois bueiros e que seja realizada limpeza das saídas das manilhas até o córrego local da Praça Dom Filipe, situada no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/scan2023-10-02_160322.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/scan2023-10-02_160322.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção ou reforma da ponte da Comunidade do Chaves, situada na Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/scan2023-10-02_161318.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/scan2023-10-02_161318.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção ou reforma da ponte do Córrego Quitiliano, situado na Zona Rural no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/scan2023-10-02_162249.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/scan2023-10-02_162249.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja colocada grade de proteção na ponte que corta o Ribeirão Vermelho, situado na Rua Padre Geraldo, localizado no Bairro Milô.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/scan2023-10-02_162541.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/scan2023-10-02_162541.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos e que seja providenciada a colocação de sinalização de placa de quebra-molas na MG259, na saída para Virginópolis.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/scan2023-10-11_160702.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/scan2023-10-11_160702.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita , que seja feita operação tapa-buracos na Rua dos Lírios, situada no bairro Jardins 2.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/scan2023-10-11_160927.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/scan2023-10-11_160927.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita, que seja feita capina e limpeza na Rua das Gameleiras, situada no bairro Horto.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/scan2023-10-11_161041.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/scan2023-10-11_161041.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feita poda de árvore na Rua Jorge Teixeira, situada no bairro Santa Tereza, próximo ao número 202.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/133.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/133.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que os alimentos arrecadados em troca dos ingressos para as festividades do 148 Aniversário de Guanhães, sejam doados para o Hospital Imaculada Conceição, a Creche Lar dos Pequeninos, ao Lar São Vicente de Paulo e à APAE.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/134.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/134.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que sejam instalados em pontos estratégicos lixeiras na Cidade e nos Distritos.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/135.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/135.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção da estrada do Condado, Zona Rural, situada no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/136.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/136.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita decoração natalina nos Distritos.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/137.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/137.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja dada continuidade às obras de pavimentação asfáltica na Rua Paraguai, situada no Bairro Nações.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/138.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/138.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada limpeza na Praça Benedito Pereira, entre a Escola Estadual Odilon Behrens e o Tiro de Guerra 04-012.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/139.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/139.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que a Comunidade do Belo Monte seja contemplada com cestas básicas (alimentos arrecadados nas trocas de ingressos do aniversário da cidade)</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/140.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/140.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção nos morros principais que dão acesso à Comunidade Belo Monte, passando por Farias.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/141.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/141.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do Regimento Interno desta Casa, a presente Indicação. Informo à Senhora Prefeita que alguns Pastores e membros das Igrejas ficaram insatisfeitos com a escolha do dia para a realização do Show do Cristão, realizado no último dia de festa do 148ª aniversário da cidade, tendo em vista que nos domingos são realizados cultos das famílias nas Igrejas. Assim, sugiro que eventual Show do Cristão seja realizado em outro dia, que seja exclusivo para melhor atendimento do interesse da coletividade.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/ind_142.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/ind_142.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto com a Secretária de Obras e Infraestrutura, que seja feita a instalação de um bueiro na Rua Gabriel Lott, próximo ao número 602 na subida para o Instituto Presbiteriano Gammon.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/ind_143.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/ind_143.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita junto com a Secretária de Obras e Infraestrutura, que seja feita a troca do poste de iluminação na Rua Zumira Pires, próximo ao número 661, situado no Bairro Nova União.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/ind_144.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/ind_144.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja estudada com urgência a viabilidade de pavimentação da via que liga o loteamento Acrópole à Rua Pio Ferreira.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/ind_145.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/ind_145.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a notificação aos proprietários dos imóveis situados no Bairro Jardins 2, para que providencie a limpeza dos terrenos onde se situa esses locais, conforme a Lei Municipal 2.871 de julho de 2019.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/ind_1461.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/ind_1461.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buraco na Rua Clarismundo Augusto Pinto Coelho, situada no Bairro Village</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4540/ind_147.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4540/ind_147.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação de número 13 de fevereiro de 2023, indica à Senhora Prefeita, que seja realizado com urgência patrolamento na Rua 4, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/ind_148.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/ind_148.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a limpeza do ribeirão da Praça da Cachoeira (rodoviária).</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/indica_149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/indica_149.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja realizada limpeza na Avenida Alberto Caldeira, próximo ao número 337.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mauro Caneco, Alessandro Matias (Leco), Claudiney Ferreira dos Santos, Evandro Lott Moreira, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento-1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento-1.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que informe a esta Casa se a Prefeitura será responsável por dar destinação das árvores que estão sendo removidas dos batalhões da PM e do Corpo de Bombeiros. Em caso positivo, requeiro que informe o que será feito com a madeira removida.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento-3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento-3.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento de N°92/2022, que seja requerido da Senhora Prefeita, o valor detalhado dos projetos de cada obra que a empresa PROJETA realizou no âmbito da administração pública no munícipio de Guanhães. O referido requerimento foi respondido parcialmente através do Ofício de N° 386/2022, nele constando apenas o valor de cada obra e não constava os projetos que a foram feitos pela mesma.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento-4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento-4.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que tome providências no sentido de prover água encanada, energia elétrica e saneamento básico aos moradores que residem na porção final do bairro Aod Pereira. A situação na referida localidade e crítica e desumana.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento-5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento-5.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do contrato de prestação de serviços da máquina que está no aterro sanitário. Requeiro que seja enviado também, quantas horas semanais a mesma fez e sua parte diária.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento-6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento-6.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa relatório contendo os gastos detalhados de todas as maquinas pesadas que prestam serviços para a Prefeitura Municipal de Guanhães, de janeiro a dezembro de 2022.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento-7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento-7.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa relatório detalhado de quantos Servidores Públicos ocupam cargo de coveiro no município de Guanhães. Requeiro ainda, que seja especificado quantos são efetivos e quantos são contratados.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento-8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento-8.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa cópia das portarias que designam Professores da rede municipal de Guanhães, cópia do instrumento de homologação do concurso, relatório contendo o percentual de gastos com a folha de pagamento dos Professores efetivos em relação à lei de Responsabilidade Fiscal atual.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento-9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento-9.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, o envio a esta Casa de relação de todos os cargos vagos da Secretaria de Educação e principalmente dos de professores, detalhando também, os que foram contratados para cobrir licença saúde, férias premiu ou para suprir vacância em decorrência de adaptação profissional.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento-10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento-10.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja enviado a esta Casa cópia do atual laudo técnico de Condições Ambientais do Trabalho (LTCAT) no município de Guanhães. Requeiro ainda, que sejam explicados os motivos pelos quais a insalubridade dos profissionais que trabalham com a limpeza urbana foi reduzida de 40% para 20%.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento-11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento-11.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relatório de prestação de serviços da máquina retroescavadeira cedida pela empresa LOCATUDO que atuou no Bairro Nações. Requeiro ainda que seja enviado também, quantas horas semanais a mesma fez no ano de 2022, até a presente data.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/requerimento-12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/requerimento-12.pdf</t>
   </si>
   <si>
     <t>Venho através deste, considerando emenda ao orçamento de n°84/2022, de minha autoria, que aumentou a dotação orçamentaria destinada à Secretaria de Esporte, em especial, ao que tange as premiações para os campeonatos esportivos, que providencie a premiação para os campeonatos municipais do ano de 2023, considerando para tanto a previsão do início do campeonato de futebol da 1° (primeira) e 2° (segunda) divisão.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/requerimento_13_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/requerimento_13_de_2023.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que o saldo remanescente dos recursos aportados no município e oriundos de reparações de desastres ambientais sejam destinados para construção de rede pluvial ao Distrito de Correntinho.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/requerimento_14_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/requerimento_14_de_2023.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que informe a esta Casa se há repasses destinados aos cuidados com os animais que não seja para combate a Zoonoses. Em caso positivo qual a finalidade.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/u65197g1x121998_02102023_153450_001221.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/u65197g1x121998_02102023_153450_001221.pdf</t>
   </si>
   <si>
     <t>Requer que remeta ao Legislativo Municipal Projeto de Lei sobre Programa Especial de Regularização Tributária (PERT), para a concessão de descontos dos juros e multas sobre débitos tributários, bem como autorização de parcelamento. A medida propiciará ao contribuinte melhores condições para adimplir os débitos junto ao Executivo Municipal, acarretando aumento na arrecadação , que é vantajoso para municipalidade.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/u65197g1x121998_03032023_160737_001284.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/u65197g1x121998_03032023_160737_001284.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita, cópia dos relatórios contendo nome, endereço e data de entrega de cestas básicas, durante o mês janeiro e fevereiro do ano de 2023, realizada pela Assistência Social do Município.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/u65197g1x121998_03032023_162129_001287.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/u65197g1x121998_03032023_162129_001287.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita, cópia dos relatórios/notificações emitidas pela Defesa Civil, durante o mês de janeiro e fevereiro de 2023.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Alessandro Matias (Leco), Claudiney Ferreira dos Santos, Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/u65197g1x121998_03032023_162447_001289.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/u65197g1x121998_03032023_162447_001289.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relatório de diárias pagas ao servidor Giancarlo Inêz de Souza, que contenha no mesmo, data das viagens,_x000D_
 horários de saídas e chegadas e veículo utilizado no período de 01/01/2022 à 31/10/2022.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/u65197g1x121998_03032023_162555_001290.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/u65197g1x121998_03032023_162555_001290.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia de todos os empenhos e documentos referente ao processo de pagamento de combustíveis no período_x000D_
 de 01/01/2022 à 31/10/2022.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/u65197g1x121998_03032023_162618_001291.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/u65197g1x121998_03032023_162618_001291.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relatório de manutenção dos veículos (compra de peças e mão de obra), e que contenha também no_x000D_
 mesmo, as cotações com os orçamentos aprovados e os orçamentos não aprovador no período de 01/01/2021 à 31/10/2022.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/u65197g1x121998_03032023_162642_001292.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/u65197g1x121998_03032023_162642_001292.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja construída uma passagem elevada em frente as escolas: Escola Estadual Altivo Coelho, Escola_x000D_
 Municipal Pio Nunes Coelho e Escola Estadual Senador Francisco Nunes Coelho.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/u65197g1x121998_03032023_162701_001293.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/u65197g1x121998_03032023_162701_001293.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja feita limpeza no córrego do Bairro Nossa Senhora Aparecida/Matadouro.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/u65197g1x121998_03032023_162720_001294.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/u65197g1x121998_03032023_162720_001294.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que providencie a extensão de rede de energia elétrica no final do Bairro Pito.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/u65197g1x121998_03032023_162745_001295.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/u65197g1x121998_03032023_162745_001295.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que providencie a colocação de braços de iluminação pública nas praças do Bairros Alvorada e Aod Pereira.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/u65197g1x121998_03172023_140642_001313.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/u65197g1x121998_03172023_140642_001313.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que informe a esta Casa a respeito da existência de obras que foram licitadas, porém, encontram-se_x000D_
 interrompidas. Em caso positivo, que seja enviado o relatório das mesmas, o seu valor, o número dos processos licitatórios e o motivo pelo qual não estão prosseguindo.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/u65197g1x121998_03172023_140713_001314.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/u65197g1x121998_03172023_140713_001314.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que sejam prestadas informações relativas aos aluguéis de veículos e máquinas para o município de_x000D_
 Guanhães. Que seja informado como é calculado o tempo de uso das mesmas, e se só é computado o tempo que os equipamentos estão em uso, ou se_x000D_
 durante a operação também e computado os períodos de pausa.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/u65197g1x121998_03172023_140754_001315.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/u65197g1x121998_03172023_140754_001315.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que as Creches da RedeMunicipal de Ensino de Guanhães, passem a funcionar das 7:00 às 17:00_x000D_
 horas, com tolerância de 30 minutos. Requeiro ainda que seja feita conferência nas matrículas das mesmas, a fim de que se verifique se está sendo cumprindo o zoneamento, conforme determina a Lei de número 9394, de 20 de dezembro de 1996, de Diretrizes e Bases da Educação Nacional.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/u65197g1x121998_03202023_125726_001316.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/u65197g1x121998_03202023_125726_001316.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocada para apreciação do Plenário a criação da comissão especial de Saúde.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/u65197g1x121998_03202023_125844_001317.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/u65197g1x121998_03202023_125844_001317.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado para apreciação a criação da Comissão Especial de Educação.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/u65197g1x121998_03202023_125924_001318.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/u65197g1x121998_03202023_125924_001318.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita informações relativas aos recursos oriundos da Emenda Parlamentar enviado pela deputada Rosângela Reis, para aquisição de ambulância. Que seja ainda informado à esta Casa se o veículo já foi adquirido e em caso negativo, que informe os motivos pelos quais a compra ainda não foi realizada e a previsão da mesma.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/u65197g1x121998_03202023_130041_001319.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/u65197g1x121998_03202023_130041_001319.pdf</t>
   </si>
   <si>
     <t>Que seja requerido informações relativas ao Residencial Canaã, bem como, se os proprietários do loteamento já foram notificados, se o município está se preparando para assumir a responsabilidade do mesmo e a previsão para a referida demanda.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/u65197g1x121998_03202023_130216_001322.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/u65197g1x121998_03202023_130216_001322.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações técnicas detalhadas do valor do projeto da pavimentação das Ruas 3,4 e 5, situadas no Bairro João Miranda, tendo em vista que esses valores são importantes para a busca de recursos Federais e Estaduais, para que seja feita a canalização da_x000D_
 comunidade. Ressalto ainda que os Deputados Federais e Estaduais tem prazo estimado para concluir suas indicações, e o prazo dos mesmos está acabando, sendo assim, solicito urgência nas referidas informações.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/u65197g1x121998_03202023_130446_001323.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/u65197g1x121998_03202023_130446_001323.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações a respeito do cumprimento das metas físicas e financeiras, estabelecidas no (PPA) Plano_x000D_
 Plurianual do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/u65197g1x121998_03202023_130911_001324.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/u65197g1x121998_03202023_130911_001324.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que volte a pagar as progressões dos Servidores Efetivos de carreira, como os (quinquênios e_x000D_
 biênios) tendo em vista o entendimento do Tribunal de Contas da União, o qual manifestou favorável conforme a nota do TCU que segue anexo.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/u65197g1x121998_03202023_134458_001333.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/u65197g1x121998_03202023_134458_001333.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja enviada a esta Casa cópia do cronograma referente ao patrolamento e melhorias no Bairro João_x000D_
 Miranda e Canaã nas ruas em que o mesmo ainda não fora realizado.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>Rodrigo Bretas, André Luiz da Silva, Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/u65197g1x121998_04052023_132740_001449.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/u65197g1x121998_04052023_132740_001449.pdf</t>
   </si>
   <si>
     <t>Viemos através deste requerer da senhora Prefeita informações sobre o quantitativo de casos do ano de 2022 com demonstrativo mensal , bem como os terceiros primeiros meses deste ano, para fins de comparativo dos casos de dengue, zika vírus e chikungunhya. Requeremos ainda relatório com as ações adotadas para o combate ao mosquito transmissor.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/u65197g1x121998_03302023_112955_001358.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/u65197g1x121998_03302023_112955_001358.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que providencie a extensão de rede de iluminação pública no Bairro Nações.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/u65197g1x121998_03302023_113015_001359.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/u65197g1x121998_03302023_113015_001359.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que providencie a colocação de quebra-molas em frente ao portão da quadra do Bairro Alvorada.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/u65197g1x121998_03312023_133806_001383.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/u65197g1x121998_03312023_133806_001383.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Senhoria, explicação do porque o projeto de minha autoria, denominado “ Espaço da Gente”, lei n° 3072 de 30 de agosto de_x000D_
 20022, não foi implementado.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/u65197g1x121998_03312023_133832_001384.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/u65197g1x121998_03312023_133832_001384.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja reavaliada a situação para que o PERT 2023, seja realizado já que se trata de medida de extrema necessidade para o contribuinte_x000D_
 regularizar sua vida fiscal e financeira, sendo que contribui também com a redução de inadimplência.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/u65197g1x121998_03312023_133921_001387.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/u65197g1x121998_03312023_133921_001387.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita, que sejam enviadas cópias de todos os ofícios remetidos durante o ano de 2022, pela Secretaria Municipal de Esporte_x000D_
 e Lazer. Requeiro ainda cópia dos valores recebidos e pontuação do ICMS durante o ano de 2021, 2022 até a presente data, emitidos pela Secretaria_x000D_
 Municipal de Esporte e Lazer.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/u65197g1x121998_03312023_133941_001388.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/u65197g1x121998_03312023_133941_001388.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita, informações relativas à emissão de alvaráde localização e funcionamento, bem como das informações abaixo:_x000D_
  _x000D_
  Documentos comprobatórios da data de protocolo e conclusão das solicitações de emissão de alvará de localização e funcionamento, bem como do cadastramento para emissão de notas ficais de Micro Empreendedor Individual (MEIs), Empresários Individuais, Sociedade Limitadas e Sociedades Anônimas nos meses de janeiro, fevereiro e março de 2023._x000D_
 _x000D_
  Decretos ou outros atos normativos emitidos pelo Executivo que regulamentam a emissão de alvarás e seus prazos de validade.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/u65197g1x121998_04032023_144115_001409.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/u65197g1x121998_04032023_144115_001409.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja informado a esta Casa o número de matrículas nas Escolas que compõem a Rede Municipal de_x000D_
 Ensino de Guanhães, no ano de 2022 até a presente data.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/u65197g1x121998_04032023_143326_001401.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/u65197g1x121998_04032023_143326_001401.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, que sejam enviadas as seguintes informações: _x000D_
 Cópia integral do processo licitatório que culminou com a contratação da Empresa Consorcio Pitágoras Projetos._x000D_
 Cópia de todos os boletins de mediação feitos pela referida empresa, com os respectivos pagamentos efetuados._x000D_
 Cópia de todos as notas de empenhos relativas aos pagamentos da empresa, cuja a relação segue anexa.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/u65197g1x121998_04032023_144154_001411.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/u65197g1x121998_04032023_144154_001411.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja construída ponte na localidade situada na Rua Euclides Coelho Medina, localizada no Distrito de_x000D_
 Correntinho. Este se faz tendo em vista que no citado local, houve a promessa por parte do Poder Executivo de se construir uma ponte, porém, foram_x000D_
 colocadas apenas algumas manilhas, o que não resolveu o problema. No dia 28 de novembro de 2022, fortes chuvas caíram ocasionando enchente que atingiu a casa dos moradores Antônio Eustáquio, Antônio Lisboa, Ademar Perpétuo Evangelista, e Dona Rozaria. No dia 05 de dezembro de 2022, o Secretário de Distrito Beneir, a Defesa Civil e o Vice- Prefeito estiveram no local e prometeram construir a referida ponte, porém como já fora dito, apenas foram colocadas as manilhas. Dessa forma pedimos urgência para que se resolva a presente demanda.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/u65197g1x121998_04032023_160121_001420.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/u65197g1x121998_04032023_160121_001420.pdf</t>
   </si>
   <si>
     <t>Viemos através deste requerer à senhora prefeita que preste esclarecimentos a esta Casa referente ao planejamentos das obras de infraestrutura da Rua 9, no bairro Santa Tereza, Requeremos ainda informações a respeito da tramitação do processo licitatório para contratação da empresa que fará as obras, o prazo para a execução da mesma e se a empresa contratada honrará os compromissos firmados no contrato, cuja cópia segue em anexo.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/u65197g1x121998_04142023_142738_001455.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/u65197g1x121998_04142023_142738_001455.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, conforme a Lei n° 2871 de 02 de julho de 219, “que autoriza a Prefeitura Municipal de Guanhães_x000D_
 a proceder com a limpeza em terrenos baldios particulares e dá outras providências”. Requeiro que seja enviada a esta Casa relatórios das_x000D_
 notificações que foram realizadas neste ano de 2023, local, datas e proprietários.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/u65197g1x121998_04142023_142755_001456.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/u65197g1x121998_04142023_142755_001456.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações sobre quais medidas já foram tomadas para regularizar a concessão de serviços_x000D_
 funerários no Município de Guanhães, conforme determina a Lei Municipal 3010, de 04 de novembro de 2021. Insta salientar que na época da tramitação_x000D_
 da proposição que originou a referida lei, foi requerida tramitação em regime de urgência por parte do Poder Executivo, porém, até o momento não há notícias de quaisquer trâmites adotados pela Prefeitura a fim de que se cumpra o que está disposto na referida lei.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/u65197g1x121998_05022023_121816_001478.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/u65197g1x121998_05022023_121816_001478.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que determine ao setor competente que tome providências para que seja dedetizado o Cemitério de_x000D_
 Guanhães, tendo em vista que no local citado, tem se notado grande infestação de escorpiões que tem invadido as casas dos moradores nas proximidades.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/u65197g1x121998_05022023_121838_001479.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/u65197g1x121998_05022023_121838_001479.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, que seja enviada a esta Casa relação contendo as seguintes informações:_x000D_
  O número de praças públicas que existem na cidade._x000D_
  O nome de cada uma._x000D_
  Em qual bairro se situa._x000D_
  Se existe algum projeto de revitalização de praças no município e em caso positivo, quais praças serão contempladas.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/u65197g1x121998_05022023_121856_001480.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/u65197g1x121998_05022023_121856_001480.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja designada Audiência Pública, no dia 26 de maio, para que seja discutida a contratação temporária de Servidores_x000D_
 no âmbito do município de Guanhães. Para compor a mesa de debates será imprescindível a presença dá Secretaria de RH do município de Guanhães,_x000D_
 Secretaria de Governo, Presidente do Sindicato dos Servidores Públicos do município de Guanhães e representantes do Ministério Público de Minas_x000D_
 Gerais, razão pela qual requeiro que todos estes sejam convidados a comparecer a mesma.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/u65197g1x121998_05112023_144816_002762.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/u65197g1x121998_05112023_144816_002762.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, relatório contendo detalhadamente as diárias concedidas à Prefeita, ao Vice-Prefeito e aos_x000D_
 Secretários Municipais, de janeiro de 2023 até a presente data. No relatório deverá conter o valor e a finalidade para qual as mesmas foram concedidas.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/u65197g1x121998_05112023_144842_002763.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/u65197g1x121998_05112023_144842_002763.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa cópia das notas fiscais e das notas de empenho relativas à manutenção do_x000D_
 veículo patrol do município, nos períodos de outubro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/u65197g1x121998_05122023_154921_002768.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/u65197g1x121998_05122023_154921_002768.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer à Senhora Prefeita junto ao setor competente da Casa de Conselhos e Secretaria de Assistência Social, que seja_x000D_
 encaminhada a esta Casa o mais breve possível, informações detalhadas de quantos Conselhos Municipais estão ativos, sua composição e quais são_x000D_
 deliberativos.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/u65197g1x121998_06012023_150730_002807.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/u65197g1x121998_06012023_150730_002807.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja designada Audiência Pública, para que seja discutida a retirada do atendimento da Cemig em Guanhães e a_x000D_
 possibilidade da permanência de agência de atendimento. Para compor a mesa de debates será imprescindível a presença dos representantes do Sindieletro, Cemig, e Deputado Estadual Marquinhos Lemos, razão pela qual requeiro que todos estes sejam convidados a comparecer à mesma.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/u65197g1x121998_06012023_150749_002808.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/u65197g1x121998_06012023_150749_002808.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita com à Secretaria Municipal de Educação, a relação detalhada de professores contratados e_x000D_
 efetivos do município de Guanhães. Requeiro ainda que seja informado quais professores estão cumprindo carga horaria em dobro.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/u65197g1x121998_06012023_150839_002811.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/u65197g1x121998_06012023_150839_002811.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer do Senhor Presidente do SAEE Guanhães, que seja enviada a esta Casa cópias de notas fiscais e empenhos_x000D_
 referentes à cerimônia de comemoração dos 40 anos do SAAE Guanhães, que aconteceu nos dias 13 e 16 de maio. Solicito ainda, cópia do procedimento que foi adotado para a contratação do buffet para as citadas comemorações.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/u65197g1x121998_06012023_150910_002812.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/u65197g1x121998_06012023_150910_002812.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja designada Audiência Pública, para que seja discutido assuntos do Guanhães PREV Municipal. Para compor_x000D_
 a mesa de debates será imprescindível a presença dá Secretária de Governo, Presidente do Sindicato dos Servidores Públicos do município de Guanhães e Presidente do Guanhães PREV, razão pela qual requeiro que todos estes sejam convidados a comparecer a mesma.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/u65197g1x121998_06022023_114950_002816.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/u65197g1x121998_06022023_114950_002816.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja enviada a esta Casa cópias de todas as notas fiscais e empenhos referentes ao carnaval de_x000D_
 2023. Solicito ainda, cópia do processo licitatório feito para realização do mesmo e valor que foi gasto.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/u65197g1x121998_06012023_150959_002814.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/u65197g1x121998_06012023_150959_002814.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja designada Audiência Pública, para que seja discutido assuntos atinentes à proposta de autoria do Poder_x000D_
 Executivo, que tem como objeto a autorização para o município de Guanhães “ingressar no Consórcio Público Instituição de Cooperação Intermunicipal do Médio Paraopeba - ICISMEP”. Para compor a mesa de debates será imprescindível a presença dá Secretaria de Saúde, Secretaria de Governo, representante do consórcio de Saúde, o representante do Ministério Público e Presidente do Sindicato dos Servidores Públicos do município de Guanhães.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/u65197g1x121998_06012023_151035_002815.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/u65197g1x121998_06012023_151035_002815.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita com o setor responsável, que seja providenciada a demarcação de faixa de pedestre na Avenida_x000D_
 Governador Milton Campos, próximo à Casa Lotérica, situada em frente ao bar do Joãozinho. No referido local não há condições seguras para realizar_x000D_
 travessia, visto que providenciando a referida demarcação de faixa irá proporcionar maior facilidade e segurança para a passagem dos pedestres.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/u65197g1x121998_06022023_132914_002823.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/u65197g1x121998_06022023_132914_002823.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita juto com o setor responsável, informações a sobre a reforma do PSF do Distrito de Correntinho._x000D_
 Pois, em um post publicado pela Prefeita Municipal de Guanhães no dia 08 de novembro de 2020, a mesma cita a seguinte fala “em breve a reforma será_x000D_
 iniciada” e até a presente data a referida não obteve um início.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/u65197g1x121998_06162023_134833_002848.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/u65197g1x121998_06162023_134833_002848.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer que seja feita reforma no quebra-molas localizado na Avenida Governador Milton Campos, próximo a Itambé e ao_x000D_
 número 1055.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/u65197g1x121998_06162023_162729_002859.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/u65197g1x121998_06162023_162729_002859.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações a respeito de processo licitatório em andamento para a aquisição lixeiras públicas_x000D_
 no município de Guanhães, caso não haja, requeiro que seja informado se há previsão de abertura de processo para aquisição das mesmas.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/u65197g1x121998_07272023_150345_002874.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/u65197g1x121998_07272023_150345_002874.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa, informações atualizadas a respeito do número de servidores contratados pelo_x000D_
 Poder Executivo Municipal de janeiro até a presente data. No relatório deverá conter o quantitativo de servidores.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/u65197g1x121998_07272023_150452_002876.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/u65197g1x121998_07272023_150452_002876.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita, junto ao setor responsável, que proceda com a iluminação do campo de futebol nominado "Campo Esperança", situado no bairro Pito. A iluminação do mesmo proporcionará a prática esportiva naquele local, especialmente no período noturno.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/u65197g1x121998_08012023_155151_002887.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/u65197g1x121998_08012023_155151_002887.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer a Vossa Senhoria, que envie a esta Casa relatório contendo informações referente a valor de manutenção dos jardins_x000D_
 das praças: JK, Getúlio de Carvalho, Néria Coelho Guimarães e do jardim situado no prédio da Prefeitura Municipal de Guanhães, nos anos de 2021,_x000D_
 2022 e 2023 atualizado.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/u65197g1x121998_08012023_155213_002888.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/u65197g1x121998_08012023_155213_002888.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer a Vossa Senhoria, que envie a esta Casa relatório contendo informações referente a valor de manutenção do jardim no_x000D_
 canteiro central situado na Avenida Governador Milton Campos, nos anos de 2021,2022 e 2023 atualizados.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/u65197g1x121998_08032023_140709_002895.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/u65197g1x121998_08032023_140709_002895.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita, que envie a esta Casa relatório contendo as seguintes informações:_x000D_
 Quantitativo de ambulâncias no município de Guanhães e quantas estão atualmente funcionando._x000D_
 Número de ambulâncias que foram contratadas este ano, data e empresa.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/u65197g1x121998_08032023_140727_002896.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/u65197g1x121998_08032023_140727_002896.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer a Vossa Senhoria, que envie a esta Casa relatório contendo valor de transferência de paciente que o município paga_x000D_
 para as cidades de Diamantina, Belo Horizonte e outras cidades desde que o contrato foi celebrado com a Life.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/u65197g1x121998_08032023_140739_002897.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/u65197g1x121998_08032023_140739_002897.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer a Vossa Senhoria, que informe o motivo pelo qual as obras das Ruas 1 e 2, situadas no Bairro João Miranda estão paradas._x000D_
 Requeiro ainda informações do prazo que a empresa contratada estabeleceu para ser feita a entrega da referida obra nas citadas ruas.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/u65197g1x121998_08072023_130941_002910.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/u65197g1x121998_08072023_130941_002910.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita junto ao setor responsável, informações de quantos alunos com deficiência de natureza_x000D_
 física, intelectual, mental ou sensorial estão matriculados na rede regular de ensino; destes, quantos estão sendo acompanhados por profissionais de apoio e quantos casos estão sob análise para verificar se o aluno tem direito ao profissional de apoio.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4412/u65197g1x121998_08072023_131201_002911.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4412/u65197g1x121998_08072023_131201_002911.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações de quantas covas tem disponível no Cemitério de Guanhães.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/u65197g1x121998_08102023_100605_002918.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/u65197g1x121998_08102023_100605_002918.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer à Senhora Prefeita, que seja enviado a esta Casa resposta a indicação de número 61 de 2023 e aos requerimentos de_x000D_
 números 01, 04,05,22 e 61 de 2023. Tendo em vista que as demandas contidas neles até a presente data não tiveram resposta e somente foram_x000D_
 encaminhadas ao setor competente, conforme pode se constatar através de cópias anexas.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/u65197g1x121998_09012023_130328_002965.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/u65197g1x121998_09012023_130328_002965.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja enviado a esta Casa relatório das partes diárias do carro da Defesa Civil de Placa QXW2B75, dos_x000D_
 últimos dois anos até a presente data.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>Rodrigo Bretas, André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/u65197g1x121998_09012023_150015_002969.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/u65197g1x121998_09012023_150015_002969.pdf</t>
   </si>
   <si>
     <t>Viemos através deste requerer a Vossa Excelência, que seja feito com urgência recapeamento e adequação pluvial na Rua Luiz Gonzaga de Araújo_x000D_
 ou Luiz Caturrão.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/u65197g1x121998_09042023_130311_002970.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/u65197g1x121998_09042023_130311_002970.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Fazenda e Planejamento, que envie a esta Casa relatório de todos os repasses feitos para Guanhães por_x000D_
 parte da União, detalhadamente, dos períodos de janeiro a agosto de 2022 e o mesmo período para 2023. Tal solicitação se faz tendo em vista as inúmeras manifestações de Prefeitos por todo Brasil, relacionando à queda na arrecadação e por ser trata de um assunto de extrema importância.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/u65197g1x121998_09152023_134541_003025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/u65197g1x121998_09152023_134541_003025.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações de quais providências estão sendo tomadas com relação aos animais de grande porte_x000D_
 em via pública, bem como se os donos estão sendo penalizados.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>Alcides Robson da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/u65197g1x121998_09152023_135313_003026.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/u65197g1x121998_09152023_135313_003026.pdf</t>
   </si>
   <si>
     <t>Envie ofício ao Presidente do Senado Federal, Rodrigo Pacheco, com o envio de moção de apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo_x000D_
 e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal._x000D_
 _x000D_
 A Frente Parlamentar contra o aborto, juntamente com o vereador abaixo assinado, no uso de suas atribuições legais, e na forma regimental, requerem à Mesa Diretora o envio de expediente aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados para acolher esta moção_x000D_
 como manifestação de vontade da maioria absoluta do Povo do do Município de Guanhães, mediante deliberação de seus representantes legitimamente eleitos, no intuito de impedir a usurpação da competência primária do Poder Legislativo.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/u65197g1x121998_09152023_135432_003029.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/u65197g1x121998_09152023_135432_003029.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer que seja realizada reforma nos vestiários do campo de futebol do Bairro Alvorada e que seja feito reparos na tela de proteção do citado campo.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/u65197g1x121998_09182023_135505_003037.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/u65197g1x121998_09182023_135505_003037.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações a respeito da criação e do funcionamento do Canil Municipal, conforme determina_x000D_
 a Lei n° 2.865, de março de 2019.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/u65197g1x121998_09272023_160532_003052.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/u65197g1x121998_09272023_160532_003052.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja designada Audiência Pública, para que seja discutido assuntos do Loteamento Residencial Canaã. Para_x000D_
 compor a mesa de debates será imprescindível a presença do responsável pelo loteamento, Senhor Luciano Camargo e o responsável pelo financiamento, gerente da Caixa Econômica Federal, razão pela qual requeiro que todos estes sejam convidados a comparecer a mesma.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/u65197g1x121998_10022023_125356_003067.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/u65197g1x121998_10022023_125356_003067.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita junto à Secretária Municipal de Transporte e Trânsito, cópia da regulamentação municipal das placas_x000D_
 instaladas na Avenida Governador Milton Campos, próximo ao número 3570. Requeiro ainda que seja reavaliada a citada regulamentação, pois as lojas_x000D_
 situadas próximo ao citado local dependem diariamente da via para fazer cargas e descargas e com a fixação das placas não tem como utilizar o local._x000D_
 Conto com o apoio, entendimento e contribuição em relação aos comerciantes. Segue anexas as fotografias do local.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/u65197g1x121998_09282023_140857_003064.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/u65197g1x121998_09282023_140857_003064.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita, requeiro a V. Exa, após ouvido o plenário, que seja solicitado o que se segue:_x000D_
 a poda de árvore localizada na Avenida Ciro Nunes, próximo ao número 170, em caráter de urgência, tendo em vista a proximidades das chuvas;_x000D_
 Considerando a informação obtida junto ao Secretário de Infraestrutura Urbana, dando conta de que, está secretaria não possui recursos humanos_x000D_
 para realização da demanda; Considerando ainda, o ofício de número 53 de 2023 da Secretaria Municipal de Meio Ambiente, em resposta ao requerimento e ofício desta presidência, informando que a Secretaria  irá executar a poda da referida árvore conforme cronograma e diretrizes condicionais;_x000D_
 Requeiro que seja feito aditivo contratual junto à empresa contratada para a poda e corte de árvores ou em caso de inviabilidade orçamentária que seja feita suplementação na referida dotação, permitindo que o prestador de serviço retome a atividade de poda e cortes de árvore, evitando assim, maiores problemas.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/u65197g1x121998_10022023_125543_003070.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/u65197g1x121998_10022023_125543_003070.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da Senhora Prefeita, informações do saldo que tem no caixa único do município, com e sem os empenhos.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/86.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/86.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações sobre a reforma do PSF do Distrito de Correntinho, pois, no mês de novembro de 2020, foi_x000D_
 informado que a verba já havia sido aprovada e até a presente data a citada reforma não foi concluída, tendo em vista que o citado PSF se encontra em_x000D_
 péssimo estado de conservação para atender os munícipes.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/87.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/87.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja informado a esta Casa como vão ser distribuídos os alimentos arrecadados na festividade do 148ª_x000D_
 aniversário de Guanhães e a sua quantidade.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/req_88.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/req_88.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer à Senhora Prefeita, que sejam realizados estudos a respeito da viabilidade de que se institua no Município de Guanhães_x000D_
 o piso salarial dos Garis, bem como jornada de 6 (seis) horas diárias e 36 (trinta e seis) horas semanais. Insta salientar que foi aprovado no Senado_x000D_
 Federal o Projeto de Lei número 3253 de 2019 que visa regulamentar a profissão. Atualmente a proposta encontra-se em tramitação na Câmara dos_x000D_
 Deputados.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/req_89.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/req_89.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer à Senhora Prefeita, informações a respeito do processo seletivo de número 05 de 2023, que foi realizado para a_x000D_
 contratação de motoristas, com lista dos aprovados, listagem dos candidatos convocados, colocação dos mesmos e se os motoristas chamados já tomaram posse, bem como qual foi o critério de escolha e pontuação para a classificação. Requeiro ainda cópia da documentação apresentada pelos_x000D_
 motoristas classificados.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/req_90.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/req_90.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer que seja feita operação tapa-buracos no Bairro Aod Pereira. Essa se faz tendo em vista que os buracos existentes no_x000D_
 local estão danificando os veículos e dificultando o tráfego pela via e aumentando o risco de acidentes devido ao estado deteriorado da mesma,_x000D_
 causando transtornos para os moradores que transitam pelo local diariamente.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/req_91.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/req_91.pdf</t>
   </si>
   <si>
     <t>Venho através deste reiterar pedido feito datado de 11 de setembro de 2023, que seja realizada reforma nos vestiários do campo de futebol do Bairro_x000D_
 Alvorada e que seja feito reparos na tela de proteção do citado campo. Tendo em vista que as obras de reforma se iniciaram e até a presente data a mesma permanece inacabada.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/req_92.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/req_92.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer relatório contendo informações de quantas ambulâncias estão paradas e parte diária dos carros da saúde no mês de_x000D_
 novembro de 2023. Requeiro ainda informações de quem é responsável pelos veículos da Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/re_93.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/re_93.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a esta Casa cópia do contrato de locação do imóvel situado na Avenida Governador Milton Campos,_x000D_
 número 2132.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/req_94.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/req_94.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que justifique os diagnósticos dos veículos e caminhões que estão estragados, bem como orçamento com valores, quantidade de peças e custos de mão de obra para consertar os mesmos.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/req_95.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/req_95.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, as seguintes justificativas:_x000D_
  Motivo de ter cessado a coleta diária regular de lixo na cidade de_x000D_
 Guanhães._x000D_
  Qual regulamentação foi adotada quanto ao uso de EPI para_x000D_
 Servidores que trabalham na coleta e manuseamento do lixo em_x000D_
 Guanhães._x000D_
 Requeiro ainda cópia dos gastos com a contratação de caminhões e hora_x000D_
 máquina, contendo o valor de horas máquinas e quantidade de diárias ou horas de_x000D_
 uso dos veículos utilizados durante o ano na coleta de lixo.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/req_96.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/req_96.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relação dos funcionários que dirigem os carros do município sem ter sido concursado ou contratado para o_x000D_
 cargo de motoristas e qual justificativa para o fato.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/req_97.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/req_97.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja enviado a esta Casa cópia do contrato, bem como todos os gastos com horas máquinas e diárias de caminhão, com valor de hora por unidade e o valor global gastos especificando máquina e as horas uma por uma, com cópia da parte diária e a ordem de serviço de cada máquina, especificando mensal com cópia das notas fiscais, quantidade de caminhões incluindo o trator de esteira do lixão utilizado durante todo ano pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/req_98.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/req_98.pdf</t>
   </si>
   <si>
     <t>Requer que seja designada Audiência Pública para que seja discutido assuntos referentes ao trânsito de Guanhães, bem como a colocação de placas de sinalização.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/req_99.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/req_99.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita:_x000D_
  Cópia da lista dos motoristas do município_x000D_
  Cópia da parte diária de todos os carros, máquinas, caminhões,_x000D_
 ônibus e vans das Secretarias de Obras, Saúde, Educação, Assistência_x000D_
 Social, Esporte e Agricultura.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/req_100.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/req_100.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que proceda com a desapropriação do imóvel onde funcionava o Ferro Velho do Edinho, ao lado da_x000D_
 Ponte Paulino Coelho. Este se faz tendo em vista que o citado local tem alta incidências de enchentes.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/u65197g1x121998_04052023_132309_001447.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/u65197g1x121998_04052023_132309_001447.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer à Senhora Prefeita, que o transporte do Profissional de Educação Física para o Distrito de Correntinho, que ocorre todas as terças-feiras, seja também disponibilizado todas às quintas-feiras, perfazendo o total de 2 (duas) vezes por semana, tendo em vista que as aulas de educação física é fundamental para a população do citado Distrito.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Maria José Lott Moreira.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/mocao_02_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/mocao_02_de_2023.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Fabrício Carvalho Sette, ocorrido no dia 21 de janeiro de 2023.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/u65197g1x121998_03032023_123857_001276.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/u65197g1x121998_03032023_123857_001276.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Michele Aparecida de Jesus pela conquista do cargo de Controladora Interna do SAAE Guanhães.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/mocao_04_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/mocao_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao casal Suely Aparecida de Melo e Sebastião Macário do Carmo pelos relevantes serviços que prestam à comunidade.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>André Luiz da Silva, Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/u65197g1x121998_04142023_144200_001457.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/u65197g1x121998_04142023_144200_001457.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Advogada Dra Kamilla Brito, pelo conhecimento compartilhado durante o Lançamento do Parlamento Jovem 2023- Guanhães, ocorrido no dia 05 de abril.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/u65197g1x121998_04142023_144248_001458.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/u65197g1x121998_04142023_144248_001458.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Psicóloga e Empreendedora Gabriele Miranda, pelo conhecimento compartilhado durante a oficina do Parlamento Jovem 2023- Guanhães, ocorrido no dia 12 de abril.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/u65197g1x121998_05022023_141404_001481.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/u65197g1x121998_05022023_141404_001481.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Futebol Turma do Golaço, que participou da 6ª edição da Copa Idelfonso de Futebol ocorrida no Distrito de São João Evangelista. O time estreante na competição levou o troféu de bicampeão pra casa.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/u65197g1x121998_05112023_144510_002758.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/u65197g1x121998_05112023_144510_002758.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao SAAE Guanhães, pelos seus 40 anos de história no município de Guanhães.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/u65197g1x121998_05112023_144541_002759.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/u65197g1x121998_05112023_144541_002759.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Arthur Eugênio Fratini, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/u65197g1x121998_05112023_144757_002761.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/u65197g1x121998_05112023_144757_002761.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Futsal Eletro Motores, campeão do troféu Guanhães de Futsal de 2023.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/u65197g1x121998_06012023_140957_002791.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/u65197g1x121998_06012023_140957_002791.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria das Dores Costa Teixeira, conhecida como “Dora da bananinha”, pela persistência e garra de uma mulher batalhadora, que com a venda das bananinhas fritas criou sua família.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/u65197g1x121998_06012023_141031_002792.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/u65197g1x121998_06012023_141031_002792.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Itaildo Luiz Vilela (Educador Físico), pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/u65197g1x121998_06012023_141058_002793.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/u65197g1x121998_06012023_141058_002793.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Camila Figueiredo Jacome Catão, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/u65197g1x121998_06012023_141127_002794.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/u65197g1x121998_06012023_141127_002794.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria Alix Damas Gonçalves, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/u65197g1x121998_06012023_141154_002795.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/u65197g1x121998_06012023_141154_002795.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Enilza Santos Miranda, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/u65197g1x121998_06012023_141213_002796.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/u65197g1x121998_06012023_141213_002796.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Coordenador da Cenibra Regional, Luiz Sérgio Pereira Curti, pelo evento “Circuito Cenibra”, que aconteceu no dia 28 de maio de 2023.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/u65197g1x121998_06012023_141234_002797.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/u65197g1x121998_06012023_141234_002797.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Arnaldo Gomes Fidelis, o maior idealizador de corrida rústica de Guanhães, de prática de exercício de rua e Presidente da “ArnaldoRunning”</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/u65197g1x121998_06012023_141259_002798.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/u65197g1x121998_06012023_141259_002798.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Gisele Carvalho Filho, vencedora do “Circuito Cenibra”, que aconteceu no dia 28 de maio de 2023.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/u65197g1x121998_06012023_141322_002799.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/u65197g1x121998_06012023_141322_002799.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Milson Dener Pereira Guimarães, participante do “Circuito Cenibra” que aconteceu no dia 28 de maio de 2023, que conquistou o 2° (segundo) lugar no mesmo.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/u65197g1x121998_06022023_131332_002819.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/u65197g1x121998_06022023_131332_002819.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Ivanilda Ribeiro da Equipe Águia, participante do “Circuito Cenibra” que aconteceu no dia 28 de maio de 2023, que conquistou o 4° (quarto) lugar no mesmo.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/u65197g1x121998_06022023_131436_002820.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/u65197g1x121998_06022023_131436_002820.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a José Leôncio Tomás, pelo excelente serviço prestado à nossa cidade</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/u65197g1x121998_06022023_131516_002821.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/u65197g1x121998_06022023_131516_002821.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time de Futsal feminino módulo 1 e 2, pela participação do JEMG (Jogos Escolares de Minas Gerais) no município de São João_x000D_
 Evangelista.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Bárbara Carvalho, Maria Anídia de Paula, Nilsinho de Sapucaia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/u65197g1x121998_06132023_122952_002830.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/u65197g1x121998_06132023_122952_002830.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao time de handebol feminino módulo 1, integrado por alunas do Instituto Presbiteriano Gammon, classificadas em 1º lugar no JEMG e por levar Guanhães para a etapa regional.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/u65197g1x121998_06142023_131537_002836.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/u65197g1x121998_06142023_131537_002836.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao time de handebol feminino módulo 2, integrado por alunas do Instituto Presbiteriano Gammon, classificadas em 2 lugar no JEMG e por terem representado Guanhães na etapa microrregional.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/u65197g1x121998_06142023_131607_002837.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/u65197g1x121998_06142023_131607_002837.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao time de basquete masculino módulo 2, integrado por alunos da Escola Estadual Odilon Behrens, classificado em 2 lugar, no JEMG e por terem representado Guanhães na etapa microrregional.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/u65197g1x121998_06132023_123209_002831.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/u65197g1x121998_06132023_123209_002831.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao time Havai Futebol Clube, Campeão Municipal de 1º Divisão.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/u65197g1x121998_06142023_131810_002838.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/u65197g1x121998_06142023_131810_002838.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Sarah Celeste Silva Nogueira, participante do Circuito Cenibra, que aconteceu no dia 28 de maio de 2023, que conquistou o segundo lugar no pódio feminino.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/u65197g1x121998_06132023_123232_002832.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/u65197g1x121998_06132023_123232_002832.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Time Barra Mansa Futebol Clube, Campeão Municipal de 2ª Divisão.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/u65197g1x121998_06132023_123258_002833.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/u65197g1x121998_06132023_123258_002833.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao time Eletro Motores Futebol Clube, campeão do Torneio Guanhães de Futsal.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/u65197g1x121998_06132023_124547_002834.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/u65197g1x121998_06132023_124547_002834.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a equipe de transmissão da Rádio Cidade, pela realização da cobertura dos jogos.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/u65197g1x121998_06132023_124620_002835.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/u65197g1x121998_06132023_124620_002835.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a  equipe de transmissão da TV Guanhães , pela realização da cobertura dos jogos.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/u65197g1x121998_06142023_132233_002839.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/u65197g1x121998_06142023_132233_002839.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Camila Figueiredo Jácome pela contribuição prestada à saúde de Guanhães.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/u65197g1x121998_06142023_154516_002840.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/u65197g1x121998_06142023_154516_002840.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos Ex- Provedores do Hospital Regional Imaculada Conceição, Claudius Oscar Pimenta Dias, Eustáquio Salvador do Nascimento, Fernando dos Santos, Guido de Carvalho Junior, Alciole de Castro Catão, pela contribuição e dedicação à saúde de Guanhães.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/u65197g1x121998_06142023_154536_002841.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/u65197g1x121998_06142023_154536_002841.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Diretoria do HIC/ Associação de Caridade Nossa Senhora do Carmo, Albina Maria Martins, Tiago Coelho Nascimento, Antônio Domingos Filho, Geraldo Dehon Nunes Pinto, Arleus Souza Costa, Marcondes Coelho de Carvalho e Dr. Jarles Guilherme Batista, pela contribuição e dedicação à saúde de Guanhães.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/u65197g1x121998_06142023_154711_002842.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/u65197g1x121998_06142023_154711_002842.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Diretor do Hospital Regional Imaculada Conceição, Tales José Ribeiro de Carvalho, pela contribuição e dedicação à saúde de Guanhães.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/u65197g1x121998_06142023_154828_002843.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/u65197g1x121998_06142023_154828_002843.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Provedora do HIC/ Associação de Caridade Nossa Senhora do Carmo, Albina Maria Martins, pela importância função, empenho, eficiência e pelo trabalho digno que tem feito no HIC e na Associação de Caridade Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/u65197g1x121998_06142023_154853_002844.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/u65197g1x121998_06142023_154853_002844.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Conselho Fiscal e Suplente do HIC/ Associação Nossa Senhora do Carmo._x000D_
  Conselho Fiscal: Eustáquio Salvador do Nascimento,_x000D_
 Rodrigo Nunes Coelho, Ranyere José Gonçalves._x000D_
  Suplentes: Antônio Augusto Gonçalves, Demétrio de_x000D_
 Souza Miranda e Tadeu Coelho Nascimento._x000D_
 Pela contribuição e dedicação à saúde de Guanhães.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/u65197g1x121998_06162023_134625_002847.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/u65197g1x121998_06162023_134625_002847.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Mariza Martins Coelho, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/u65197g1x121998_06162023_162904_002860.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/u65197g1x121998_06162023_162904_002860.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Flavio Rocha Puff, pela conquista da Diretoria Geral do IFMG – Campus São João Evangelista.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/u65197g1x121998_08012023_150107_002885.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/u65197g1x121998_08012023_150107_002885.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a APAE Guanhães, pelos seus 30 anos de dedicação integral a todas as pessoas portadoras de necessidades especiais que buscam apoio nessa instituição. O trabalho realizado pela APAE Guanhães ao longo dos anos nos traz grande satisfação e orgulho. É uma honra compartilhar os 30 anos dessa entidade.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/u65197g1x121998_08012023_150036_002884.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/u65197g1x121998_08012023_150036_002884.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Aldeir Marques Rocha, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Alessandro Matias (Leco), Claudiney Ferreira dos Santos, Evandro Lott Moreira, Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/u65197g1x121998_08032023_135857_002893.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/u65197g1x121998_08032023_135857_002893.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Geraldo Ferreira, ocorrido no dia 22 de junho de 2023. Solicitamos ainda que seja dado conhecimento desta ao seu filho Getson Ferreira Silva e aos seus Familiares.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/u65197g1x121998_08032023_140644_002894.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/u65197g1x121998_08032023_140644_002894.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Deputada Federal Ana Paula Siqueira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/u65197g1x121998_08112023_150141_002928.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/u65197g1x121998_08112023_150141_002928.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Pitterson Marcus de Paula Reis, pelo excelente serviço prestado ao esporte de Guanhães.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/u65197g1x121998_08112023_150159_002929.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/u65197g1x121998_08112023_150159_002929.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Eudes Fernandes Caldeira, pelo excelente serviço prestado ao esporte de Guanhães.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/u65197g1x121998_08112023_150242_002930.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/u65197g1x121998_08112023_150242_002930.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Vardelle Rui Alves Ferreira, pelo excelente serviço prestado ao esporte de Guanhães.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/u65197g1x121998_08112023_150314_002931.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/u65197g1x121998_08112023_150314_002931.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Albert Alves Fonseca, pelo excelente serviço prestado ao esporte de Guanhães.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/u65197g1x121998_08112023_150334_002932.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/u65197g1x121998_08112023_150334_002932.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Gildo Cesar Pires, pelo excelente serviço prestado ao esporte de Guanhães.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/u65197g1x121998_08112023_150413_002935.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/u65197g1x121998_08112023_150413_002935.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Josmar Lage Rocha, pelo excelente à nossa Cidade.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/u65197g1x121998_08112023_150435_002936.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/u65197g1x121998_08112023_150435_002936.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Gilmar Padilha Sette, pelo excelente serviço prestado ao esporte de Guanhães.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/u65197g1x121998_08282023_153901_002945.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/u65197g1x121998_08282023_153901_002945.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Juíza de Rodeio Naclecia Classiane Maia, pelo seu excelente trabalho realizado como Juíza de Rodeio no Distrito de Taquaral, no_x000D_
 Rancho três morros e em toda a Região.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/u65197g1x121998_09282023_141502_003065.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/u65197g1x121998_09282023_141502_003065.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a EMATER MG, pelos seus 75 anos de existência da empresa, completados no dia 27 de setembro de 2023.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/u65197g1x121998_09282023_141838_003066.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/u65197g1x121998_09282023_141838_003066.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Tiro de Guerra de Guanhães, pelos seus 25 anos de comprometimento com os valores de Civismo, Cidadania e Defesa da Pátria. É uma honra compartilhar os 25 anos dessa entidade.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/scan2023-10-02_162859.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/scan2023-10-02_162859.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Genésio Rodrigue Andrade, pelo excelente trabalho prestado ao Município.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/scan2023-10-02_163103.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/scan2023-10-02_163103.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Time Selecionadas Guanhanense, pelas competições do ano de 2023, em especial ao 2° lugar do Torneio Regional de Futsal feminino de Guanhães e pelo 1° lugar do 12° Campeonato da Vila Mangueira em Materlândia.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/scan2023-10-02_163158.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/scan2023-10-02_163158.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Raimundo Zeferino de Pinho Carvalho pelos relevantes serviços, prestados à nossa cidade.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/mocao_59_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/mocao_59_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Marcos Wagner Nardy Aguiar, pelo excelente trabalho prestado nesses 15 anos para o Município.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/scan2023-10-16_144309.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/scan2023-10-16_144309.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Kelly Guerra Martins, pela nomeação para o cargo de Superintendente Regional de Ensino.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/61.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/61.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Gerente Graziele Gomes da Cruz, pelos excelentes serviços prestados à frente da Eletrozema de Guanhães, juntamente com a sua equipe motivada proporcionando economia, fomentando a movimentação do mercado e gerando emprego para a Cidade.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/62.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/62.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Professora líder Francisca Edna Amanda Silva Rodrigues, ao Professor responsável Onofre Filho de Carvalho e aos alunos Dayvid Pietro Ferreira Chave, João Victor Pinheiro Moura, Rayane Carvalho Faustino, Lívia Gabriella Barbosa Almeida, Maria Gabrielle Carvalho Silva e Nicolly Fernanda de Carvalho, estudantes da Escola Estadual Tenente José Coelho da Rocha, situada no Distrito de Correntinho, que foram selecionados para participar de um projeto nominado como “Jornada de Foguetes”, conquistando o 2ºlugar.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/mocao_63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/mocao_63.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Rosilene Moreira da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/mocao_64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/mocao_64.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Adilson Domingos dos Santos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/mocao_65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/mocao_65.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Antônio do Parto Ferreira de Souza, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/mocao_66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/mocao_66.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO a Fundação Renova, pelos seus 5 anos de atuação na nossa cidade, promovendo o reflorestamento e manejo sustentável na nossa Região.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/moccao_67.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/moccao_67.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Secretário de Obras e Infraestrutura Genésio Rodrigues Andrade, pelos excelentes serviços prestados a frente da Secretaria de Obras e Infraestrutura desde que assumiu a pasta do município.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/mocao_68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/mocao_68.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Associação de Moradores do Bairro Nossa Senhora Aparecida, pelos excelentes serviços prestados pelos seus respectivos diretores em prol da comunidade.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/u65197g1x121998_05152023_145619_002769.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/u65197g1x121998_05152023_145619_002769.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, propõe à Mesa, ouvido o Plenário, que esta Moção de Repúdio seja dirigida à Dóris Campos Coelho – Prefeita do Município de Guanhães.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/mocao_de_repudio.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio seja dirigida à José Geraldo Coelho Ventura- Presidente do Serviço Autônomo de Água e Esgoto de Guanhães- SAAE. Essa se faz tendo em vista a tentativa de censura, intimidação e a violação da imunidade parlamenta, ao realizar denúncia no Legislativo Municipal objetivando cassação do mandato eletivo.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>CNV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/convocacao_numero_01_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/convocacao_numero_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja convocada a Secretária Municipal de Saúde, Senhora Rejane Ferreira Guimarães, para prestar informações a respeito dos PSF'S da cidade, cirurgias, exames, sede nova e gastos da secretaria na 2ª (segunda) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 13 de Fevereiro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/u65197g1x121998_02102023_153732_001222.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/u65197g1x121998_02102023_153732_001222.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada a Secretária Municipal de Administração e RH, senhora Waléria Felipe Costa Coelho, na terceira Reunião Ordinária de 2023, que acontecerá no dia 06 de março, às 19h, na Câmara Municipal de Guanhães, para prestar esclarecimentos a respeito do pagamento de professores.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/u65197g1x121998_02132023_155658_001252.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/u65197g1x121998_02132023_155658_001252.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o Secretário Municipal de Esporte e Lazer, Senhor Edésio Duarte Quintão Júnior, na 4ª (quarta) Reunião Ordinária de 2023, que acontecerá no dia 20 de março, às 19:00 horas, na Câmara Municipal de Guanhães, para prestar esclarecimento a respeito do Ginásio Poliesportivo, Caldeirão e os campos de futebol dos bairros que estão sem manutenção. O Secretário deverá ainda na ocasião, prestar informações a respeito de quantos servidores há na pasta, quais as funções desempenhadas, servidores responsáveis pelo Caldeirão e se há servidores em desvio de função, deverá explicar também, se os servidores batem ponto e em caso positivo, quem é o responsável por controlar a frequência dos mesmos.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/u65197g1x121998_03032023_124157_001277.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/u65197g1x121998_03032023_124157_001277.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o Presidente do SAAE Guanhães, José Geraldo Coelho Ventura, na 5ª Reunião Ordinária de 2023, que acontecerá no dia 03 de abril, às 19h, na Câmara Municipal para prestar esclarecimentos a respeito dos investimentos nos últimos dois anos, devendo também prestar informações relacionadas a alteração da cobrança tarifária 2022.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/u65197g1x121998_05112023_152709_002766.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/u65197g1x121998_05112023_152709_002766.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocada a Secretária Municipal de Saúde, Senhora Rejane Ferreira Guimarães, para prestar esclarecimentos a respeito dos PSF, repasses para o_x000D_
 Hospital Imaculada Conceição e aluguel da sede da Secretaria de Saúde, na 9ª (nona) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 05 de junho de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/u65197g1x121998_06162023_141316_002857.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/u65197g1x121998_06162023_141316_002857.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Cultura e Turismo, Senhor Flávio Roberto dos Reis para prestar informações a respeito do calendário de festividade,_x000D_
 aniversario de Guanhães e projetos culturais para a cidade, na 11ª (décima primeira) Reunião Ordinária de 2023 da Câmara Municipal de Guanhães, que_x000D_
 acontecerá no dia 07 de agosto de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/u65197g1x121998_08022023_134354_002889.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/u65197g1x121998_08022023_134354_002889.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Obras e Infraestrutura, Senhor Genésio Rodrigues Andrade, para levantamento de planilha e projetos das Ruas 3,4 e 5 do Bairro João Miranda, estará sujeito também a perguntas referente a pasta de obras do município de Guanhães, na 12ª (décima segunda) Reunião_x000D_
 Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 21 de agosto de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/u65197g1x121998_09012023_132542_002967.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/u65197g1x121998_09012023_132542_002967.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Cultura e Turismo, Senhor Flávio Roberto dos Reis para prestar informações a respeito dos trâmites do aniversário da cidade, na 14ª (décima quarta) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 18 de setembro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/u65197g1x121998_09012023_132813_002968.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/u65197g1x121998_09012023_132813_002968.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Esporte e Lazer, Senhor Flávio Augusto Machado para prestar informações relativas ao esporte, lazer e programa_x000D_
 esportivo, na 15ª (décima quinta) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 2 de outubro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/u65197g1x121998_09152023_150909_003030.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/u65197g1x121998_09152023_150909_003030.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Transporte e Trânsito, Senhor Aldevan Silva Ferreira, para prestar informações a respeito de assuntos atinentes à_x000D_
 pasta do trânsito e transportes da cidade, na 16ª (decima sexta) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 16 de_x000D_
 outubro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/u65197g1x121998_09182023_135243_003036.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/u65197g1x121998_09182023_135243_003036.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja convocado o Secretário Municipal de Apoio aos Distritos e Comunidades, Senhor Beneir Alves de Oliveira, para prestar informações a respeito de assuntos atinentes à pasta dos distritos, na 17ª (décima sétima) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 06 de novembro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/convocacao_12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/convocacao_12.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário Municipal de Esporte e Lazer, Senhor Flávio Augusto Machado, para prestar informações a respeito dos horários de funcionamento do campo de futebol e da quadra do Ginásio Poliesportivo, bem como informações referentes ao ônibus da pasta, na 19ª (décima nona) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 04 de dezembro de 2023, às 19 horas.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/projeto_de_lei_numero_01_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/projeto_de_lei_numero_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Reestrutura a organização da Unidade Gestora Única do Regime Próprio de Previdência do Município de Guanhães - MG e dá outras providências</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/projeto_de_lei_numero_02_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/projeto_de_lei_numero_02_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Auxílio Alimentação aos servidores ativos do Guanhães PREV e dá outras providências.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/projeto_de_lei_numero_03_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/projeto_de_lei_numero_03_de_2023.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n. 3.115, de 26 de dezembro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/projeto_de_lei_numero_04_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/projeto_de_lei_numero_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Escola Legal e dá outras providências.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/projeto_de_lei_numero_05_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/projeto_de_lei_numero_05_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Diário Oficial da Câmara Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/projeto_de_lei_numero_06_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/projeto_de_lei_numero_06_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado "Plan Garden Dr. Natan" e estabelece suas condições.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/projeto_de_lei_numero_07_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/projeto_de_lei_numero_07_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de o Município de Guanhães disponibilizar ambulância ou outro veículo para população dos Distritos e dá outras providências.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/projeto_de_lei_numero_08_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/projeto_de_lei_numero_08_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual nas remunerações dos servidores públicos do Poder Executivo, nos subsídios dos agentes políticos do Poder Executivo e nas_x000D_
 remunerações dos servidores públicos da Autarquia Municipal SAAE, e dá outras providências".</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/projeto_de_lei_numero_09_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/projeto_de_lei_numero_09_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual nas remunerações dos Conselheiros Tutelares do Município de Guanhães, e dá outras providências".</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_numero_10__de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_numero_10__de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder premiações a participantes de eventos esportivos, culturais, artísticos, científicos, acadêmicos e outros, e dá outras providências</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto_de_lei_numero_11_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto_de_lei_numero_11_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n°. 2.868, de 05 de abril de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/projeto_de_lei_numero_12_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/projeto_de_lei_numero_12_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas de LED (diodo emissor de luz) na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no Município de Guanhães/MG.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/projeto_de_lei_numero_13_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/projeto_de_lei_numero_13_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correta destinação do lixo do comércio do ramo alimentício como bares, restaurantes, lanchonetes, pizzarias, dentre outros e dá outras providências.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_lei_numero_14_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_lei_numero_14_de_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Especial no Orçamento de 2023, bem como promove a inclusão das alterações nos programas e ações do PPA 2022/2025 e dá outras providências".</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_lei_numero_15_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_lei_numero_15_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Prêmio Maria Antonieta Morais Miranda" no Município de Guanhães/MG e dá outras providencias.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projeto_de_lei_numero_16_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projeto_de_lei_numero_16_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição da perda inflacionária da remuneração dos agentes políticos e servidores públicos da Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/projeto_de_lei_numero_17_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/projeto_de_lei_numero_17_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui o prêmio "Aluno Destaque do Ano", a ser concedido aos melhores alunos dos ensinos Fundamental e Médio de cada ano letivo no município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/projeto_de_lei_numero_18_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/projeto_de_lei_numero_18_de_2023.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a ASSOCIAÇÃO RENASCER - ASSORE - GUANHÃES/MG</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/projeto_de_lei_numero_19_de_03_de_marco_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/projeto_de_lei_numero_19_de_03_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do vale alimentação dos servidores públicos da Câmara Municipal de Guanhães</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/projeto_de_lei_numero_20_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/projeto_de_lei_numero_20_de_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a alínea H, do artigo 10, da Lei Municipal nº 2554, de 25 de junho de 2013</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/projeto_de_lei_numero_21_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/projeto_de_lei_numero_21_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui a corrida rústica no município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/projeto_de_lei_numero_22_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/projeto_de_lei_numero_22_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Vias Públicas do Bairro Jardins - Rua Flor de Lótus, Rua Amarilis e Rua Alecrim Dourado</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei_numero_23_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei_numero_23_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos e Festas do MunicÍpio a semana do ciclismo denominada Pedala Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/projeto_de_lei_numero_24_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/projeto_de_lei_numero_24_de_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_numero_25_de_abril_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_numero_25_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Cria o boletim escolar eletrônico nas escolas da Rede Pública Municipal de Ensino e na Rede Particular de Ensino no Município de Guanhães.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/projeto_de_lei_26_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/projeto_de_lei_26_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Prédio Público - CMEI Vovó Nair</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/projeto_de_lei_numero_27_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/projeto_de_lei_numero_27_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n°. 2.928 de 14 de maio de 2020, que Regulamenta o funcionamento do Conselho Municipal de Esportes - CME, dispõe sobre o Fundo Municipal de Esportes - FME e dá outras providências e dá outras providências</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_lei_numero_28_de_22_de_maio_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_lei_numero_28_de_22_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães-MG a ingressar no Consórcio Público Instituição de Cooperação Intermunicipal do Médio Paraopeba - ICISMEP e dá outras providencias</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/projeto_de_lei_numero_29_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/projeto_de_lei_numero_29_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação a monumento público - Fonte Dr. Leônio Tomás</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/projeto_de_lei_numero_30_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/projeto_de_lei_numero_30_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — RUA ANTÕNIO BORGES DE CARVALHO.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/projeto_de_lei_numero_31_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/projeto_de_lei_numero_31_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Praça Pública — JOÃO PEDRO JUSTINO.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/projeto_de_lei_numero_32_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/projeto_de_lei_numero_32_de_2023.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a ASSOCIAÇÃO DOS VOLUNTÁRIOS DO HOSPITAL IMACULADA CONCEIÇÃO - AVHIC</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/projeto_de_lei_numero_33_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/projeto_de_lei_numero_33_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre gratificação a ser paga aos profissionais da Secretaria Municipal de Saúde que exerçam atividades durante ações de vacinação humana ou animal no Município de Guanhães.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/projeto_de_lei_numero_34_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/projeto_de_lei_numero_34_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Local Público — Rotatória NÍSIO NUNES BARROSO.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/projeto_de_lei_numero_35_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/projeto_de_lei_numero_35_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — RUA AGNALDO MENEZES LEÃO.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/projeto_de_lei_numero_36_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/projeto_de_lei_numero_36_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — RUA MARIA DO CARMO VASCONCELOS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/projeto_de_lei_numero_37_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/projeto_de_lei_numero_37_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Guanhães-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/projeto_de_lei_numero_38_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/projeto_de_lei_numero_38_de_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Promoção da Igualdade Racial e dá outra providências</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/projeto_de_lei_39_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/projeto_de_lei_39_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação do piso salarial nacional do enfermeiro, técnico de enfermagem, auxiliares de enfermagem e parteiras a que se refere a lei federal nº 14434, de agosto de 2022, emenda constitucional 127, de 22 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/projeto_de_lei_numero_40_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/projeto_de_lei_numero_40_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de espaço reservado em shows, apresentações artísticas e culturais, teatros, eventos esportivos e similares para deficientes físicos no município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Alessandro Matias (Leco), Claudiney Ferreira dos Santos, Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/projeto_de_lei_41_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/projeto_de_lei_41_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de cobrança de ingresso em eventos festivos ou campeonatos esportivos promovidos ou subvencionados pelo Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/projeto_de_lei_numero_42_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/projeto_de_lei_numero_42_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública municipal de saúde no âmbito do município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/projeto_de_lei_numero_43_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/projeto_de_lei_numero_43_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Colina Verde II — RUA MARIA BRAGA DE ANDRADE.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/projeto_de_lei_numero_44_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/projeto_de_lei_numero_44_de_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Guanhães/MG para o exercício financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/projeto_de_lei_45_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/projeto_de_lei_45_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei Municipal 3.144, de 03 de julho de 2023 que, "Dispõe sobre as diretrizes para a elaboração da Lei orçamentária de_x000D_
 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/projeto_de_lei_numero_46_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/projeto_de_lei_numero_46_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Via Pública no Bairro Colina Verde II - Rua Sebastião Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/projeto_de_lei_47_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/projeto_de_lei_47_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública no Bairro Colina Verde II - Rua José Roberto Aguiar.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/projeto_de_lei_numero_48_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/projeto_de_lei_numero_48_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da lei 3118, de 27 de dezembro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/projeto_de_lei_49_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/projeto_de_lei_49_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Prefeito João Miranda — RUA XISTO ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor GENÉSIO RODRIGUES ANDRADE".</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/projeto_de_lei_numero_51_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/projeto_de_lei_numero_51_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadã Honorária do Município de Guanhães à Senhora MARIA ALIX DAMAS GONÇALVES"</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/projeto_de_lei_numero_52_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/projeto_de_lei_numero_52_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor MARCONDES COELHO DE CARVALHO"</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/projeto_de_lei_numero_53_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/projeto_de_lei_numero_53_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora VANEIDE SOARES DE SOUZA"</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4549/projeto_de_lei_numero_54_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4549/projeto_de_lei_numero_54_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor JOSÉ MOACIR RAMOS"</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/projeto_de_lei_numero_55_de_202.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/projeto_de_lei_numero_55_de_202.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Honorário do Município de Guanhães ao Senhor LUIZ CARLOS DE MIRANDA FARIA"</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/projeto_de_lei_numero_56_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/projeto_de_lei_numero_56_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora ELISA ANDRADA E SILVA"</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4552/projeto_de_lei_numero_57_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4552/projeto_de_lei_numero_57_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadã Honorária do Município de Guanhães à Senhora LETICIA NUNES COSTA"</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/projeto_de_lei_numero_58_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/projeto_de_lei_numero_58_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor ROGÉRIO ANDRÉ PEÇANHA DA SILVA"</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/projeto_de_lei_numero_59_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/projeto_de_lei_numero_59_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor MIRLEY DOS SANTOS ALMEIDA"</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/projeto_de_lei_numero_60_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/projeto_de_lei_numero_60_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora ALICE MARIA GOMES CATANHEDE FERREIRA"</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/projeto_de_lei_numero_61_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/projeto_de_lei_numero_61_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora GRAZIELE GOMES DA CRUZ"</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/projeto_de_lei_numero_62_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/projeto_de_lei_numero_62_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor VALDINEY GERALDO DOS SANTOS"</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/projeto_de_lei_numero_63_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/projeto_de_lei_numero_63_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora NHAYARA ALVES DE OLIVEIRA"</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/projeto_de_lei_numero_64_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/projeto_de_lei_numero_64_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora SANDRA DE FÁTIMA RIBEIRO"</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_lei_numero_65_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_lei_numero_65_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora APARECIDA MARTA DE OLIVEIRA E SILVA"</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/projeto_de_lei_numero_66_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/projeto_de_lei_numero_66_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor CASSIANO OLIVEIRA SILVA"</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/projeto_de_lei_numero_67_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/projeto_de_lei_numero_67_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor CARLOS ROBERTO LOPES"</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/projeto_de_lei_numero_68_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/projeto_de_lei_numero_68_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor DIONES GARCIA DE OLIVEIRA"</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/projeto_de_lei_numero_69_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/projeto_de_lei_numero_69_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor SALES INÁCIO DE CARVALHO"</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/projeto_de_lei_numero_70_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/projeto_de_lei_numero_70_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadão Honorário do Município de Guanhães ao Senhor RONILSON VIEIRA SOARES"</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/projeto_de_lei_numero_71_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/projeto_de_lei_numero_71_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor SIDNEY RENIS BENTO DA SILVA"</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/projeto_de_lei_numero_72_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/projeto_de_lei_numero_72_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadã Honorária do Município de Guanhães à Senhora SAMIRA CUNHA GONÇALVES ANDRADE"</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/projeto_de_lei_numero_73_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/projeto_de_lei_numero_73_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor FRANCISCO MOREIRA DA SILVA"</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/projeto_de_lei_numero_74_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/projeto_de_lei_numero_74_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora RUBIA LOPES ANDRADE"</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_lei_numero_75_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_lei_numero_75_de_2023.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor VALDINEI ALVES DE FREITAS"</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4571/projeto_de_lei_numero_76_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4571/projeto_de_lei_numero_76_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Colina Verde 11 — RUA DAS ROSAS.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4572/projeto_de_lei_numero_77_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4572/projeto_de_lei_numero_77_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Colina Verde II — RUA GERALDO PIRES.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/projeto_de_lei_numero_78_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/projeto_de_lei_numero_78_de_2023.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Colina Verde II — RUA DERMEVAL DE OLIVEIRA COSTA.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>André Luiz da Silva, Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/projeto_de_lei_numero_79_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/projeto_de_lei_numero_79_de_2023.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a ASSOCIAÇÃO ATO DE AMOR".</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/projeto_de_lei_numero_80_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/projeto_de_lei_numero_80_de_2023.pdf</t>
   </si>
   <si>
     <t>Proíbe as concessionárias de serviço público a interromper o fornecimento de água no âmbito do Município de Guanhães, nos casos em que especifica.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_numero_81_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_numero_81_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui a campanha Dezembro "Verde"- Não ao abandono de Animais no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/projeto_de_lei_82_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/projeto_de_lei_82_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de ajuda de custo denominada "Bolsa Atirador Guanhanense" destinada aos atiradores durante o período de instrução no Tiro de Guerra 04-012 e dá outras providências.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/projeto_de_lei_numero_83_de_20231.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/projeto_de_lei_numero_83_de_20231.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública no Bairro Alto da Colina—RUA GERALDO CATARINA GODINHO.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/projeto_de_lei_complementar_numero_01_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/projeto_de_lei_complementar_numero_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 2.590 de 03 de dezembro de 2013 e Lei Complementar n°2.591 de 03 de dezembro de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/projeto_de_lei_complementar_numero_02_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/projeto_de_lei_complementar_numero_02_de_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei Complementar n. 2.236, de 13 de julho de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_complementar_numero_03_de_20231.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_complementar_numero_03_de_20231.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei complementar número 1, de 20 de janeiro de 2020, para reestruturar o Cargo de Assessor de Comunicação e dá outras providências.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/projeto_de_lei_complementar_numero_03_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/projeto_de_lei_complementar_numero_03_de_2023.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Complementar n° 2.578, de 10 de setembro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plc_05_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plc_05_de_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar n° 24 de maio de 2023, altera dispositivos da Lei Complementar e 1, de 20 de janeiro de 2020, para reestruturar o Cargo de Assessor de Comunicação e dá outras providências.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/projeto_de_lei_complementar_numero_06_de_31_de_maio_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/projeto_de_lei_complementar_numero_06_de_31_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Reestrutura do Cargo de Chefe do Setor de Recursos Humanos e dá outras providências.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/projeto_de_lei_complementar_07_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/projeto_de_lei_complementar_07_de_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo de Chefe de Licitações, Compras, Contratos e Almoxarifado e dá outras providências.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/projeto_de_lei_complementar_08_de_02_de_junho_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/projeto_de_lei_complementar_08_de_02_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de fechamento da Avenida Ciro Nunes e dá outras providências.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/projeto_de_lei_complementar_numero_09_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/projeto_de_lei_complementar_numero_09_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei número 015, de 22 de outubro de 2021, que Institui o Regime de Previdência Complementar no âmbito do Município de Guanhães/MG; Fixa o Limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o artigo 40 da Constituição  Federal; Autoriza a adesão a Plano de Benefícios de Previdência Complementar e dá outras providências.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/projeto_de_lei_complementar_10_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/projeto_de_lei_complementar_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2069 de 30 de março de 2004, a Lei Complementar nº 2578, de 10 de setembro de 2013, a Lei Complementar nº 25/2023 de 05 de abril de 2023, e a lei Municipal nº 2591 de 03 de dezembro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/projeto_de_lei_complementar_numero_11_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/projeto_de_lei_complementar_numero_11_de_2023.pdf</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/projeto_de_lei_complementar_12_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/projeto_de_lei_complementar_12_de_2023.pdf</t>
   </si>
   <si>
     <t>Retifica o parágrafo 3º do artigo 12 da Lei Complementar número 27 de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/projeto_de_lei_complementar_82_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/projeto_de_lei_complementar_82_de_2023.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Complementar n° 2.219, de 29 de dezembro de 2006 - CÓDIGO TRIBUTÁRIO MUNICIPAL, em razão das modificações da Lei Complementar Federal n.° 116, de 31 de julho de 2003 e Lei Complementar Federal n.° 157, de 29 de dezembro de 2016, e dá outras providências".</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>PLC substitutivo ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4679/plc_susbsitutivo_ao_projeto_de_lei_33_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4679/plc_susbsitutivo_ao_projeto_de_lei_33_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre gratificação a ser paga aos profissionais da Secretaria Municipal de Saúde que exerçam atividades durante ações de vacinação humana ou_x000D_
 animal no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/projeto_de_resolucao_numero_01_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/projeto_de_resolucao_numero_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta as disposições da Lei Federal n° 14.133, de 1° de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, aplicáveis no âmbito do Poder Legislativo do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/projeto_de_resolucao_numero_02_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/projeto_de_resolucao_numero_02_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta as competências e as regras da Equipe de Agentes Públicos do Setor de Compras da Câmara Municipal de Guanhães, nos termos do artigo 8°, § 3', da Lei Federal n° 14.133, de 01 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/projeto_de_resolucao_numero_03_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/projeto_de_resolucao_numero_03_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o fornecimento de lanches/refeições em atividades do Parlamento Jovem perante a Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/projeto_de_resolucao_numero_04_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/projeto_de_resolucao_numero_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores de diárias da Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/projeto_de_resolucao_numero_05_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/projeto_de_resolucao_numero_05_de_2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Banco de Ideias Legislativas no âmbito do Poder Legislativo do Município de Guanhães, e dá outras providências."</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>Dispõe sobre a função de Controlador Interno da Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/projeto_de_resolucao_07_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/projeto_de_resolucao_07_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento de ajuda de custos em atividades do Parlamento Jovem perante a Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/projeto_de_resolucao_numero_08_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/projeto_de_resolucao_numero_08_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de horas extras em reuniões noturnas e intervalo interjornada e dá outras providências.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/projeto_de_resolucao_numero_09_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/projeto_de_resolucao_numero_09_de_2023.pdf</t>
   </si>
   <si>
     <t>Cria as funções de Agente de Contratação, de Comissão de Contratação, de pregoeiro, de Equipe de Apoio e de Fiscal de Contrato e concede gratificações.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>SPR</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/substitutivo_ao_projeto_de_resolucao_numero_01_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/substitutivo_ao_projeto_de_resolucao_numero_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta as disposições da Lei Federal n° 14.133, de 1° de  abril de 2021, que dispõe sobre Licitações e Contratos  Administrativos, aplicáveis no âmbito do Poder Legislativo do  Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/proposta_de_emenda_a_lei_organica_no_02_de_28_de_marco_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/proposta_de_emenda_a_lei_organica_no_02_de_28_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso XVII ao artigo 62, inclui o artigo 96-A e revoga o inciso XVI do artigo 97 da Lei Orgânica do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/camscanner_15-09-2023_17.10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/camscanner_15-09-2023_17.10.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º e o § 4º do art. 161 da lei orgânica do município de Guanhães, que estabelece o orçamento impositivo ao Projeto de Lei Orçamentária Anual - LOA</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/veto_parcial_ao_projeto_de_lei_de_lei_numero_10_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/veto_parcial_ao_projeto_de_lei_de_lei_numero_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 10/2023</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/razoes_de_veto_ao_pl_82_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/razoes_de_veto_ao_pl_82_de_2023.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei ordinária 82/2023</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>VPLC</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/veto_ao_pl_22_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/veto_ao_pl_22_de_2023.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 22/2023 que "Altera dispositivo da Lei n° 2.590 de 03 de dezembro de 2013 e Lei Complementar n° 2.591 de 03 de dezembro de 2013 e dá outras providências".</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_001_pl_03_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_001_pl_03_de_2023.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 1º do Projeto de lei número 03/2023</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/emenda_001_pl_10_de_20231.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/emenda_001_pl_10_de_20231.pdf</t>
   </si>
   <si>
     <t>Modifica-se os incisos I, II, III e IV do artigo 10 do Projeto de Lei n° 10/2023</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/emenda_ao_pl_24_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/emenda_ao_pl_24_de_2023.pdf</t>
   </si>
   <si>
     <t>Modifica os artigos 35, 43, 46, 47, 48, acrescenta o § 6º ao artigo 53 e acrescenta os artigos 54 e 55 ao projeto de lei número 24/2023</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/emenda_001_pl_28_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/emenda_001_pl_28_de_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3° ao artigo 1° do Projeto de Lei n° 28/2023</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Alessandro Matias (Leco), André Luiz da Silva, Bárbara Carvalho, Claudiney Ferreira dos Santos, Maria Anídia de Paula, Mauro Caneco, Osmar Gomes Fidelis, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/emenda_001_pl_33_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/emenda_001_pl_33_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a alínea b, do inciso II do artigo 136 da lei 2248 de 2007</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/substitutivo_ao_projeto_de_lei_numero_01_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/substitutivo_ao_projeto_de_lei_numero_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Reestrutura a organização da unidade gestora única do Regime Próprio de Previdência do Município de Guanhães - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/substitutivo_ao_pl_03_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/substitutivo_ao_pl_03_de_2023.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Complementar n° 2.578, de 10 de setembro de 2013, modificado pela Lei Complementar n° 019 de 05 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/substitutivo_ao_projeto_de_lei_numero_17_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/substitutivo_ao_projeto_de_lei_numero_17_de_2023.pdf</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>EMDC</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/emenda_001_pl_10_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/emenda_001_pl_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Ficam suprimido o art. 2° e o Anexo II do Projeto de Lei Complementar n° 10/2023 e dá nova numeração aos artigos subsequentes ao art. 2° do Projeto de Lei Complementar n° 10/2023.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/emenda_02_ao_plc_10_de_2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/emenda_02_ao_plc_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo sétimo ao artigo 1° do Projeto de Lei Complementar n° 10/2023:</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>EPR1</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/emenda_001_ao_projeto_de_resolucao_numero_04-2023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/emenda_001_ao_projeto_de_resolucao_numero_04-2023.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 2° do Projeto de Resolução n° 04/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5222,67 +5222,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/indicacao-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/indicacao-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/indicacao-9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/indicacao_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/indicacao_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/u65197g1x121998_02102023_153212_001220.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/u65197g1x121998_02132023_130729_001245.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/u65197g1x121998_03032023_124605_001280.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/u65197g1x121998_03032023_155903_001282.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/u65197g1x121998_03032023_160712_001283.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/u65197g1x121998_03062023_133006_001298.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/u65197g1x121998_03062023_133037_001299.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/u65197g1x121998_03062023_133207_001300.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/u65197g1x121998_03062023_133306_001301.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/u65197g1x121998_03302023_105022_001344.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/u65197g1x121998_03302023_112624_001349.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/u65197g1x121998_03302023_112646_001350.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/u65197g1x121998_03302023_112720_001351.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/u65197g1x121998_03302023_112746_001352.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/u65197g1x121998_03302023_134716_001368.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/u65197g1x121998_03302023_112910_001355.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/u65197g1x121998_03302023_114445_001364.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/u65197g1x121998_03302023_114504_001365.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/u65197g1x121998_03302023_114524_001366.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/u65197g1x121998_03302023_114543_001367.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/u65197g1x121998_03312023_132253_001369.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/u65197g1x121998_03312023_133129_001370.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/u65197g1x121998_03312023_133207_001373.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/u65197g1x121998_03312023_133310_001375.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/u65197g1x121998_03312023_133413_001376.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/u65197g1x121998_03312023_133503_001379.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/u65197g1x121998_03312023_133543_001380.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/u65197g1x121998_03312023_133614_001382.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/u65197g1x121998_04142023_133513_001450.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/u65197g1x121998_04142023_133747_001451.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/u65197g1x121998_04142023_133832_001452.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/u65197g1x121998_04142023_133907_001453.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/u65197g1x121998_04142023_134313_001454.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/u65197g1x121998_05022023_121733_001476.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/u65197g1x121998_05022023_121759_001477.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/u65197g1x121998_05022023_121022_001469.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/u65197g1x121998_05022023_121234_001471.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/u65197g1x121998_05022023_121556_001474.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/u65197g1x121998_05022023_121648_001475.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/u65197g1x121998_05112023_144905_002764.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/u65197g1x121998_05112023_144924_002765.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/u65197g1x121998_05122023_111508_002767.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/u65197g1x121998_06012023_144124_002802.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/u65197g1x121998_06012023_144245_002807.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/u65197g1x121998_06012023_144306_002806.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/u65197g1x121998_06022023_131302_002818.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/u65197g1x121998_06022023_132847_002822.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/u65197g1x121998_06162023_155445_002858.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/u65197g1x121998_06162023_134948_002850.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/u65197g1x121998_06162023_135014_002851.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/u65197g1x121998_06162023_135033_002852.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/u65197g1x121998_06162023_135057_002853.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/u65197g1x121998_06162023_135116_002854.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/u65197g1x121998_06162023_135142_002855.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/u65197g1x121998_06162023_135205_002856.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4371/u65197g1x121998_06192023_130308_002861.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/u65197g1x121998_06192023_130409_002862.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/u65197g1x121998_06192023_130438_002863.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/u65197g1x121998_07272023_150739_002876.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/u65197g1x121998_07272023_150906_002877.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/u65197g1x121998_08012023_132438_002878.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/u65197g1x121998_08012023_133333_002879.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/u65197g1x121998_08012023_145300_002880.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/u65197g1x121998_08012023_145424_002881.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/u65197g1x121998_08012023_145646_002883.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/u65197g1x121998_08032023_135519_002890.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/u65197g1x121998_08102023_100850_002924.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/u65197g1x121998_08032023_144143_002898.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4398/u65197g1x121998_08032023_144745_002900.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/u65197g1x121998_08032023_144919_002901.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/u65197g1x121998_08032023_144222_002899.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/u65197g1x121998_08102023_100938_002926.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/u65197g1x121998_08102023_101006_002927.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/u65197g1x121998_08072023_125817_002906.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/u65197g1x121998_08072023_125858_002907.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/u65197g1x121998_08072023_130008_002908.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/u65197g1x121998_08072023_130236_002909.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/u65197g1x121998_08112023_151234_002939.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/u65197g1x121998_08112023_150904_002937.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/u65197g1x121998_09062023_131120_002985.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/u65197g1x121998_08282023_153726_002943.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/u65197g1x121998_08282023_153813_002944.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/u65197g1x121998_08282023_155838_002950.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/u65197g1x121998_08282023_161823_002952.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/u65197g1x121998_09012023_125543_002960.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/u65197g1x121998_09012023_131908_002966.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/u65197g1x121998_09012023_130257_002964.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/u65197g1x121998_09152023_132224_002992.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/u65197g1x121998_09152023_132558_002993.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/u65197g1x121998_09152023_132833_003011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/u65197g1x121998_09152023_132928_003012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/u65197g1x121998_09152023_133058_003013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/u65197g1x121998_09152023_133122_003014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/u65197g1x121998_09152023_133241_003016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/u65197g1x121998_09152023_133346_003019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/u65197g1x121998_09152023_134052_003021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/u65197g1x121998_09152023_134140_003024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/u65197g1x121998_09182023_135035_003033.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_112_de_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4471/u65197g1x121998_09272023_160017_003046.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/u65197g1x121998_09272023_160157_003047.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/u65197g1x121998_09272023_160318_003048.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4474/u65197g1x121998_09272023_161829_003053.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/u65197g1x121998_09272023_160453_003050.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/u65197g1x121998_09272023_160513_003051.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/u65197g1x121998_09282023_135417_003054.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/u65197g1x121998_09282023_135720_003055.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/u65197g1x121998_09282023_140511_003057.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/scan2023-10-02_154635.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/scan2023-10-02_155038.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/scan2023-10-02_155935.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/scan2023-10-02_160322.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/scan2023-10-02_161318.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/scan2023-10-02_162249.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/scan2023-10-02_162541.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/scan2023-10-11_160702.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/scan2023-10-11_160927.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/scan2023-10-11_161041.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/ind_142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/ind_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/ind_144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/ind_145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/ind_1461.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4540/ind_147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/ind_148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/indica_149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento-1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento-3.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento-4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento-5.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento-7.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento-8.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento-9.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento-10.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/requerimento_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/requerimento_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/u65197g1x121998_02102023_153450_001221.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/u65197g1x121998_03032023_160737_001284.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/u65197g1x121998_03032023_162129_001287.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/u65197g1x121998_03032023_162447_001289.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/u65197g1x121998_03032023_162555_001290.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/u65197g1x121998_03032023_162618_001291.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/u65197g1x121998_03032023_162642_001292.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/u65197g1x121998_03032023_162701_001293.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/u65197g1x121998_03032023_162720_001294.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/u65197g1x121998_03032023_162745_001295.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/u65197g1x121998_03172023_140642_001313.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/u65197g1x121998_03172023_140713_001314.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/u65197g1x121998_03172023_140754_001315.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/u65197g1x121998_03202023_125726_001316.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/u65197g1x121998_03202023_125844_001317.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/u65197g1x121998_03202023_125924_001318.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/u65197g1x121998_03202023_130041_001319.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/u65197g1x121998_03202023_130216_001322.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/u65197g1x121998_03202023_130446_001323.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/u65197g1x121998_03202023_130911_001324.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/u65197g1x121998_03202023_134458_001333.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/u65197g1x121998_04052023_132740_001449.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/u65197g1x121998_03302023_112955_001358.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/u65197g1x121998_03302023_113015_001359.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/u65197g1x121998_03312023_133806_001383.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/u65197g1x121998_03312023_133832_001384.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/u65197g1x121998_03312023_133921_001387.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/u65197g1x121998_03312023_133941_001388.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/u65197g1x121998_04032023_144115_001409.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/u65197g1x121998_04032023_143326_001401.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/u65197g1x121998_04032023_144154_001411.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/u65197g1x121998_04032023_160121_001420.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/u65197g1x121998_04142023_142738_001455.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/u65197g1x121998_04142023_142755_001456.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/u65197g1x121998_05022023_121816_001478.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/u65197g1x121998_05022023_121838_001479.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/u65197g1x121998_05022023_121856_001480.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/u65197g1x121998_05112023_144816_002762.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/u65197g1x121998_05112023_144842_002763.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/u65197g1x121998_05122023_154921_002768.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/u65197g1x121998_06012023_150730_002807.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/u65197g1x121998_06012023_150749_002808.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/u65197g1x121998_06012023_150839_002811.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/u65197g1x121998_06012023_150910_002812.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/u65197g1x121998_06022023_114950_002816.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/u65197g1x121998_06012023_150959_002814.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/u65197g1x121998_06012023_151035_002815.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/u65197g1x121998_06022023_132914_002823.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/u65197g1x121998_06162023_134833_002848.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/u65197g1x121998_06162023_162729_002859.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/u65197g1x121998_07272023_150345_002874.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/u65197g1x121998_07272023_150452_002876.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/u65197g1x121998_08012023_155151_002887.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/u65197g1x121998_08012023_155213_002888.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/u65197g1x121998_08032023_140709_002895.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/u65197g1x121998_08032023_140727_002896.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/u65197g1x121998_08032023_140739_002897.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/u65197g1x121998_08072023_130941_002910.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4412/u65197g1x121998_08072023_131201_002911.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/u65197g1x121998_08102023_100605_002918.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/u65197g1x121998_09012023_130328_002965.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/u65197g1x121998_09012023_150015_002969.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/u65197g1x121998_09042023_130311_002970.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/u65197g1x121998_09152023_134541_003025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/u65197g1x121998_09152023_135313_003026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/u65197g1x121998_09152023_135432_003029.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/u65197g1x121998_09182023_135505_003037.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/u65197g1x121998_09272023_160532_003052.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/u65197g1x121998_10022023_125356_003067.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/u65197g1x121998_09282023_140857_003064.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/u65197g1x121998_10022023_125543_003070.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/86.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/87.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/req_88.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/req_89.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/req_90.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/req_91.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/req_92.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/re_93.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/req_94.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/req_95.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/req_96.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/req_97.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/req_98.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/req_99.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/req_100.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/u65197g1x121998_04052023_132309_001447.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/mocao_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/u65197g1x121998_03032023_123857_001276.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/mocao_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/u65197g1x121998_04142023_144200_001457.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/u65197g1x121998_04142023_144248_001458.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/u65197g1x121998_05022023_141404_001481.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/u65197g1x121998_05112023_144510_002758.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/u65197g1x121998_05112023_144541_002759.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/u65197g1x121998_05112023_144757_002761.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/u65197g1x121998_06012023_140957_002791.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/u65197g1x121998_06012023_141031_002792.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/u65197g1x121998_06012023_141058_002793.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/u65197g1x121998_06012023_141127_002794.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/u65197g1x121998_06012023_141154_002795.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/u65197g1x121998_06012023_141213_002796.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/u65197g1x121998_06012023_141234_002797.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/u65197g1x121998_06012023_141259_002798.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/u65197g1x121998_06012023_141322_002799.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/u65197g1x121998_06022023_131332_002819.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/u65197g1x121998_06022023_131436_002820.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/u65197g1x121998_06022023_131516_002821.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/u65197g1x121998_06132023_122952_002830.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/u65197g1x121998_06142023_131537_002836.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/u65197g1x121998_06142023_131607_002837.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/u65197g1x121998_06132023_123209_002831.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/u65197g1x121998_06142023_131810_002838.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/u65197g1x121998_06132023_123232_002832.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/u65197g1x121998_06132023_123258_002833.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/u65197g1x121998_06132023_124547_002834.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/u65197g1x121998_06132023_124620_002835.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/u65197g1x121998_06142023_132233_002839.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/u65197g1x121998_06142023_154516_002840.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/u65197g1x121998_06142023_154536_002841.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/u65197g1x121998_06142023_154711_002842.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/u65197g1x121998_06142023_154828_002843.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/u65197g1x121998_06142023_154853_002844.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/u65197g1x121998_06162023_134625_002847.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/u65197g1x121998_06162023_162904_002860.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/u65197g1x121998_08012023_150107_002885.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/u65197g1x121998_08012023_150036_002884.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/u65197g1x121998_08032023_135857_002893.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/u65197g1x121998_08032023_140644_002894.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/u65197g1x121998_08112023_150141_002928.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/u65197g1x121998_08112023_150159_002929.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/u65197g1x121998_08112023_150242_002930.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/u65197g1x121998_08112023_150314_002931.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/u65197g1x121998_08112023_150334_002932.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/u65197g1x121998_08112023_150413_002935.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/u65197g1x121998_08112023_150435_002936.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/u65197g1x121998_08282023_153901_002945.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/u65197g1x121998_09282023_141502_003065.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/u65197g1x121998_09282023_141838_003066.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/scan2023-10-02_162859.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/scan2023-10-02_163103.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/scan2023-10-02_163158.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/mocao_59_de_2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/scan2023-10-16_144309.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/61.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/62.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/mocao_63.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/mocao_64.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/mocao_65.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/mocao_66.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/moccao_67.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/u65197g1x121998_05152023_145619_002769.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/convocacao_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/u65197g1x121998_02102023_153732_001222.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/u65197g1x121998_02132023_155658_001252.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/u65197g1x121998_03032023_124157_001277.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/u65197g1x121998_05112023_152709_002766.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/u65197g1x121998_06162023_141316_002857.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/u65197g1x121998_08022023_134354_002889.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/u65197g1x121998_09012023_132542_002967.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/u65197g1x121998_09012023_132813_002968.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/u65197g1x121998_09152023_150909_003030.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/u65197g1x121998_09182023_135243_003036.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/convocacao_12.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/projeto_de_lei_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/projeto_de_lei_numero_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/projeto_de_lei_numero_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/projeto_de_lei_numero_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/projeto_de_lei_numero_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/projeto_de_lei_numero_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/projeto_de_lei_numero_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/projeto_de_lei_numero_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/projeto_de_lei_numero_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_numero_10__de_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto_de_lei_numero_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/projeto_de_lei_numero_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/projeto_de_lei_numero_13_de_2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_lei_numero_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_lei_numero_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projeto_de_lei_numero_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/projeto_de_lei_numero_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/projeto_de_lei_numero_18_de_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/projeto_de_lei_numero_19_de_03_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/projeto_de_lei_numero_20_de_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/projeto_de_lei_numero_21_de_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/projeto_de_lei_numero_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei_numero_23_de_2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/projeto_de_lei_numero_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_numero_25_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/projeto_de_lei_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/projeto_de_lei_numero_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_lei_numero_28_de_22_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/projeto_de_lei_numero_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/projeto_de_lei_numero_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/projeto_de_lei_numero_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/projeto_de_lei_numero_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/projeto_de_lei_numero_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/projeto_de_lei_numero_34_de_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/projeto_de_lei_numero_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/projeto_de_lei_numero_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/projeto_de_lei_numero_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/projeto_de_lei_numero_38_de_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/projeto_de_lei_39_de_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/projeto_de_lei_numero_40_de_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/projeto_de_lei_41_de_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/projeto_de_lei_numero_42_de_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/projeto_de_lei_numero_43_de_2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/projeto_de_lei_numero_44_de_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/projeto_de_lei_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/projeto_de_lei_numero_46_de_2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/projeto_de_lei_47_de_2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/projeto_de_lei_numero_48_de_2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/projeto_de_lei_49_de_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/projeto_de_lei_numero_51_de_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/projeto_de_lei_numero_52_de_2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/projeto_de_lei_numero_53_de_2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4549/projeto_de_lei_numero_54_de_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/projeto_de_lei_numero_55_de_202.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/projeto_de_lei_numero_56_de_2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4552/projeto_de_lei_numero_57_de_2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/projeto_de_lei_numero_58_de_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/projeto_de_lei_numero_59_de_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/projeto_de_lei_numero_60_de_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/projeto_de_lei_numero_61_de_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/projeto_de_lei_numero_62_de_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/projeto_de_lei_numero_63_de_2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/projeto_de_lei_numero_64_de_2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_lei_numero_65_de_2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/projeto_de_lei_numero_66_de_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/projeto_de_lei_numero_67_de_2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/projeto_de_lei_numero_68_de_2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/projeto_de_lei_numero_69_de_2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/projeto_de_lei_numero_70_de_2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/projeto_de_lei_numero_71_de_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/projeto_de_lei_numero_72_de_2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/projeto_de_lei_numero_73_de_2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/projeto_de_lei_numero_74_de_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_lei_numero_75_de_2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4571/projeto_de_lei_numero_76_de_2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4572/projeto_de_lei_numero_77_de_2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/projeto_de_lei_numero_78_de_2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/projeto_de_lei_numero_79_de_2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/projeto_de_lei_numero_80_de_2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_numero_81_de_2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/projeto_de_lei_82_de_2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/projeto_de_lei_numero_83_de_20231.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/projeto_de_lei_complementar_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/projeto_de_lei_complementar_numero_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_complementar_numero_03_de_20231.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/projeto_de_lei_complementar_numero_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plc_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/projeto_de_lei_complementar_numero_06_de_31_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/projeto_de_lei_complementar_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/projeto_de_lei_complementar_08_de_02_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/projeto_de_lei_complementar_numero_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/projeto_de_lei_complementar_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/projeto_de_lei_complementar_numero_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/projeto_de_lei_complementar_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/projeto_de_lei_complementar_82_de_2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4679/plc_susbsitutivo_ao_projeto_de_lei_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/projeto_de_resolucao_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/projeto_de_resolucao_numero_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/projeto_de_resolucao_numero_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/projeto_de_resolucao_numero_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/projeto_de_resolucao_numero_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/projeto_de_resolucao_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/projeto_de_resolucao_numero_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/projeto_de_resolucao_numero_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/substitutivo_ao_projeto_de_resolucao_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/proposta_de_emenda_a_lei_organica_no_02_de_28_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/camscanner_15-09-2023_17.10.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/veto_parcial_ao_projeto_de_lei_de_lei_numero_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/razoes_de_veto_ao_pl_82_de_2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/veto_ao_pl_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_001_pl_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/emenda_001_pl_10_de_20231.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/emenda_ao_pl_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/emenda_001_pl_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/emenda_001_pl_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/substitutivo_ao_projeto_de_lei_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/substitutivo_ao_pl_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/substitutivo_ao_projeto_de_lei_numero_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/emenda_001_pl_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/emenda_02_ao_plc_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/emenda_001_ao_projeto_de_resolucao_numero_04-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/indicacao-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/indicacao-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/indicacao-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/indicacao-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/indicacao-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/indicacao-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/indicacao-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/indicacao-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/indicacao-9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4173/indicacao_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/indicacao_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/indicacao_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/u65197g1x121998_02102023_153212_001220.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/u65197g1x121998_02132023_130729_001245.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/u65197g1x121998_03032023_124605_001280.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/u65197g1x121998_03032023_155903_001282.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/u65197g1x121998_03032023_160712_001283.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/u65197g1x121998_03062023_133006_001298.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/u65197g1x121998_03062023_133037_001299.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/u65197g1x121998_03062023_133207_001300.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/u65197g1x121998_03062023_133306_001301.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/u65197g1x121998_03302023_105022_001344.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/u65197g1x121998_03302023_112624_001349.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/u65197g1x121998_03302023_112646_001350.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/u65197g1x121998_03302023_112720_001351.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/u65197g1x121998_03302023_112746_001352.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/u65197g1x121998_03302023_134716_001368.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/u65197g1x121998_03302023_112910_001355.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/u65197g1x121998_03302023_114445_001364.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/u65197g1x121998_03302023_114504_001365.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/u65197g1x121998_03302023_114524_001366.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/u65197g1x121998_03302023_114543_001367.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/u65197g1x121998_03312023_132253_001369.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/u65197g1x121998_03312023_133129_001370.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/u65197g1x121998_03312023_133207_001373.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/u65197g1x121998_03312023_133310_001375.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4251/u65197g1x121998_03312023_133413_001376.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/u65197g1x121998_03312023_133503_001379.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/u65197g1x121998_03312023_133543_001380.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/u65197g1x121998_03312023_133614_001382.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/u65197g1x121998_04142023_133513_001450.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/u65197g1x121998_04142023_133747_001451.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/u65197g1x121998_04142023_133832_001452.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/u65197g1x121998_04142023_133907_001453.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/u65197g1x121998_04142023_134313_001454.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/u65197g1x121998_05022023_121733_001476.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/u65197g1x121998_05022023_121759_001477.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/u65197g1x121998_05022023_121022_001469.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/u65197g1x121998_05022023_121234_001471.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/u65197g1x121998_05022023_121556_001474.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4288/u65197g1x121998_05022023_121648_001475.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/u65197g1x121998_05112023_144905_002764.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/u65197g1x121998_05112023_144924_002765.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4300/u65197g1x121998_05122023_111508_002767.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4317/u65197g1x121998_06012023_144124_002802.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4318/u65197g1x121998_06012023_144245_002807.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4319/u65197g1x121998_06012023_144306_002806.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4329/u65197g1x121998_06022023_131302_002818.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4338/u65197g1x121998_06022023_132847_002822.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4359/u65197g1x121998_06162023_155445_002858.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4360/u65197g1x121998_06162023_134948_002850.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4361/u65197g1x121998_06162023_135014_002851.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4362/u65197g1x121998_06162023_135033_002852.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4363/u65197g1x121998_06162023_135057_002853.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4364/u65197g1x121998_06162023_135116_002854.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4365/u65197g1x121998_06162023_135142_002855.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4366/u65197g1x121998_06162023_135205_002856.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4371/u65197g1x121998_06192023_130308_002861.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4372/u65197g1x121998_06192023_130409_002862.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4373/u65197g1x121998_06192023_130438_002863.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4374/u65197g1x121998_07272023_150739_002876.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4375/u65197g1x121998_07272023_150906_002877.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4380/u65197g1x121998_08012023_132438_002878.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4381/u65197g1x121998_08012023_133333_002879.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4382/u65197g1x121998_08012023_145300_002880.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4383/u65197g1x121998_08012023_145424_002881.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4384/u65197g1x121998_08012023_145646_002883.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4395/u65197g1x121998_08032023_135519_002890.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4396/u65197g1x121998_08102023_100850_002924.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4397/u65197g1x121998_08032023_144143_002898.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4398/u65197g1x121998_08032023_144745_002900.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4399/u65197g1x121998_08032023_144919_002901.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4400/u65197g1x121998_08032023_144222_002899.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4405/u65197g1x121998_08102023_100938_002926.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4406/u65197g1x121998_08102023_101006_002927.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4407/u65197g1x121998_08072023_125817_002906.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4408/u65197g1x121998_08072023_125858_002907.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4409/u65197g1x121998_08072023_130008_002908.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4410/u65197g1x121998_08072023_130236_002909.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4415/u65197g1x121998_08112023_151234_002939.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4416/u65197g1x121998_08112023_150904_002937.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4428/u65197g1x121998_09062023_131120_002985.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4429/u65197g1x121998_08282023_153726_002943.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4430/u65197g1x121998_08282023_153813_002944.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4433/u65197g1x121998_08282023_155838_002950.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4432/u65197g1x121998_08282023_161823_002952.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4434/u65197g1x121998_09012023_125543_002960.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4435/u65197g1x121998_09012023_131908_002966.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4436/u65197g1x121998_09012023_130257_002964.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4447/u65197g1x121998_09152023_132224_002992.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/u65197g1x121998_09152023_132558_002993.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/u65197g1x121998_09152023_132833_003011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/u65197g1x121998_09152023_132928_003012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/u65197g1x121998_09152023_133058_003013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/u65197g1x121998_09152023_133122_003014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/u65197g1x121998_09152023_133241_003016.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4456/u65197g1x121998_09152023_133346_003019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4457/u65197g1x121998_09152023_134052_003021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4458/u65197g1x121998_09152023_134140_003024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4465/u65197g1x121998_09182023_135035_003033.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_112_de_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4471/u65197g1x121998_09272023_160017_003046.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4472/u65197g1x121998_09272023_160157_003047.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4473/u65197g1x121998_09272023_160318_003048.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4474/u65197g1x121998_09272023_161829_003053.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4475/u65197g1x121998_09272023_160453_003050.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4476/u65197g1x121998_09272023_160513_003051.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4478/u65197g1x121998_09282023_135417_003054.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4479/u65197g1x121998_09282023_135720_003055.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4480/u65197g1x121998_09282023_140511_003057.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4487/scan2023-10-02_154635.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4488/scan2023-10-02_155038.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4489/scan2023-10-02_155935.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4490/scan2023-10-02_160322.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4491/scan2023-10-02_161318.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4492/scan2023-10-02_162249.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4493/scan2023-10-02_162541.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4499/scan2023-10-11_160702.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4500/scan2023-10-11_160927.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4501/scan2023-10-11_161041.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4505/133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4506/134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4507/135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4508/136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4509/137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4510/138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4515/139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4516/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4517/141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4533/ind_142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4534/ind_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4535/ind_144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4536/ind_145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4539/ind_1461.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4540/ind_147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4541/ind_148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4579/indica_149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/requerimento-1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/requerimento-3.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento-4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento-5.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento-7.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento-8.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento-9.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento-10.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/requerimento_13_de_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/requerimento_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/u65197g1x121998_02102023_153450_001221.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/u65197g1x121998_03032023_160737_001284.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/u65197g1x121998_03032023_162129_001287.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/u65197g1x121998_03032023_162447_001289.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/u65197g1x121998_03032023_162555_001290.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4199/u65197g1x121998_03032023_162618_001291.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/u65197g1x121998_03032023_162642_001292.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/u65197g1x121998_03032023_162701_001293.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/u65197g1x121998_03032023_162720_001294.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/u65197g1x121998_03032023_162745_001295.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/u65197g1x121998_03172023_140642_001313.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/u65197g1x121998_03172023_140713_001314.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/u65197g1x121998_03172023_140754_001315.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/u65197g1x121998_03202023_125726_001316.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/u65197g1x121998_03202023_125844_001317.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/u65197g1x121998_03202023_125924_001318.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/u65197g1x121998_03202023_130041_001319.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/u65197g1x121998_03202023_130216_001322.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/u65197g1x121998_03202023_130446_001323.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/u65197g1x121998_03202023_130911_001324.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/u65197g1x121998_03202023_134458_001333.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/u65197g1x121998_04052023_132740_001449.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/u65197g1x121998_03302023_112955_001358.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/u65197g1x121998_03302023_113015_001359.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/u65197g1x121998_03312023_133806_001383.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/u65197g1x121998_03312023_133832_001384.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/u65197g1x121998_03312023_133921_001387.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/u65197g1x121998_03312023_133941_001388.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/u65197g1x121998_04032023_144115_001409.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/u65197g1x121998_04032023_143326_001401.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/u65197g1x121998_04032023_144154_001411.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/u65197g1x121998_04032023_160121_001420.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/u65197g1x121998_04142023_142738_001455.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/u65197g1x121998_04142023_142755_001456.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/u65197g1x121998_05022023_121816_001478.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/u65197g1x121998_05022023_121838_001479.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/u65197g1x121998_05022023_121856_001480.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/u65197g1x121998_05112023_144816_002762.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/u65197g1x121998_05112023_144842_002763.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4302/u65197g1x121998_05122023_154921_002768.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4320/u65197g1x121998_06012023_150730_002807.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4321/u65197g1x121998_06012023_150749_002808.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4322/u65197g1x121998_06012023_150839_002811.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4323/u65197g1x121998_06012023_150910_002812.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4324/u65197g1x121998_06022023_114950_002816.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4325/u65197g1x121998_06012023_150959_002814.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4326/u65197g1x121998_06012023_151035_002815.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4339/u65197g1x121998_06022023_132914_002823.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4358/u65197g1x121998_06162023_134833_002848.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4370/u65197g1x121998_06162023_162729_002859.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4377/u65197g1x121998_07272023_150345_002874.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4376/u65197g1x121998_07272023_150452_002876.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4385/u65197g1x121998_08012023_155151_002887.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4386/u65197g1x121998_08012023_155213_002888.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4390/u65197g1x121998_08032023_140709_002895.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4391/u65197g1x121998_08032023_140727_002896.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4392/u65197g1x121998_08032023_140739_002897.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4411/u65197g1x121998_08072023_130941_002910.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4412/u65197g1x121998_08072023_131201_002911.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4414/u65197g1x121998_08102023_100605_002918.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4437/u65197g1x121998_09012023_130328_002965.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4440/u65197g1x121998_09012023_150015_002969.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4443/u65197g1x121998_09042023_130311_002970.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4459/u65197g1x121998_09152023_134541_003025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4460/u65197g1x121998_09152023_135313_003026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4461/u65197g1x121998_09152023_135432_003029.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4467/u65197g1x121998_09182023_135505_003037.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4477/u65197g1x121998_09272023_160532_003052.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4484/u65197g1x121998_10022023_125356_003067.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4481/u65197g1x121998_09282023_140857_003064.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4485/u65197g1x121998_10022023_125543_003070.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4511/86.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4512/87.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4525/req_88.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4526/req_89.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4528/req_90.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4529/req_91.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4530/req_92.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4542/re_93.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4580/req_94.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4581/req_95.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4582/req_96.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4583/req_97.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4584/req_98.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4585/req_99.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4587/req_100.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/u65197g1x121998_04052023_132309_001447.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/mocao_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/u65197g1x121998_03032023_123857_001276.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/mocao_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/u65197g1x121998_04142023_144200_001457.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/u65197g1x121998_04142023_144248_001458.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/u65197g1x121998_05022023_141404_001481.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/u65197g1x121998_05112023_144510_002758.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4297/u65197g1x121998_05112023_144541_002759.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/u65197g1x121998_05112023_144757_002761.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4308/u65197g1x121998_06012023_140957_002791.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4309/u65197g1x121998_06012023_141031_002792.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4310/u65197g1x121998_06012023_141058_002793.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4311/u65197g1x121998_06012023_141127_002794.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4312/u65197g1x121998_06012023_141154_002795.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4313/u65197g1x121998_06012023_141213_002796.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4314/u65197g1x121998_06012023_141234_002797.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4315/u65197g1x121998_06012023_141259_002798.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4316/u65197g1x121998_06012023_141322_002799.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/u65197g1x121998_06022023_131332_002819.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/u65197g1x121998_06022023_131436_002820.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4334/u65197g1x121998_06022023_131516_002821.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/u65197g1x121998_06132023_122952_002830.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/u65197g1x121998_06142023_131537_002836.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/u65197g1x121998_06142023_131607_002837.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/u65197g1x121998_06132023_123209_002831.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/u65197g1x121998_06142023_131810_002838.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/u65197g1x121998_06132023_123232_002832.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/u65197g1x121998_06132023_123258_002833.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/u65197g1x121998_06132023_124547_002834.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/u65197g1x121998_06132023_124620_002835.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/u65197g1x121998_06142023_132233_002839.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/u65197g1x121998_06142023_154516_002840.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/u65197g1x121998_06142023_154536_002841.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/u65197g1x121998_06142023_154711_002842.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/u65197g1x121998_06142023_154828_002843.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/u65197g1x121998_06142023_154853_002844.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4357/u65197g1x121998_06162023_134625_002847.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4369/u65197g1x121998_06162023_162904_002860.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4378/u65197g1x121998_08012023_150107_002885.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4379/u65197g1x121998_08012023_150036_002884.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4393/u65197g1x121998_08032023_135857_002893.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4394/u65197g1x121998_08032023_140644_002894.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4417/u65197g1x121998_08112023_150141_002928.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4418/u65197g1x121998_08112023_150159_002929.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4419/u65197g1x121998_08112023_150242_002930.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4420/u65197g1x121998_08112023_150314_002931.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4421/u65197g1x121998_08112023_150334_002932.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4422/u65197g1x121998_08112023_150413_002935.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4423/u65197g1x121998_08112023_150435_002936.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4431/u65197g1x121998_08282023_153901_002945.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4482/u65197g1x121998_09282023_141502_003065.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4483/u65197g1x121998_09282023_141838_003066.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4494/scan2023-10-02_162859.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4495/scan2023-10-02_163103.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4496/scan2023-10-02_163158.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4497/mocao_59_de_2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4502/scan2023-10-16_144309.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4513/61.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4518/62.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4521/mocao_63.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4522/mocao_64.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4523/mocao_65.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4531/mocao_66.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4543/moccao_67.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4544/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4303/u65197g1x121998_05152023_145619_002769.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4532/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/convocacao_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/u65197g1x121998_02102023_153732_001222.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/u65197g1x121998_02132023_155658_001252.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/u65197g1x121998_03032023_124157_001277.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4301/u65197g1x121998_05112023_152709_002766.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4367/u65197g1x121998_06162023_141316_002857.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4387/u65197g1x121998_08022023_134354_002889.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4438/u65197g1x121998_09012023_132542_002967.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4439/u65197g1x121998_09012023_132813_002968.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4462/u65197g1x121998_09152023_150909_003030.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4468/u65197g1x121998_09182023_135243_003036.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4527/convocacao_12.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/projeto_de_lei_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/projeto_de_lei_numero_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/projeto_de_lei_numero_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/projeto_de_lei_numero_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/projeto_de_lei_numero_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/projeto_de_lei_numero_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/projeto_de_lei_numero_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/projeto_de_lei_numero_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/projeto_de_lei_numero_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/projeto_de_lei_numero_10__de_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto_de_lei_numero_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/projeto_de_lei_numero_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/projeto_de_lei_numero_13_de_2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_lei_numero_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_lei_numero_15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projeto_de_lei_numero_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/projeto_de_lei_numero_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/projeto_de_lei_numero_18_de_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/projeto_de_lei_numero_19_de_03_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/projeto_de_lei_numero_20_de_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/projeto_de_lei_numero_21_de_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/projeto_de_lei_numero_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei_numero_23_de_2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/projeto_de_lei_numero_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/projeto_de_lei_numero_25_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4305/projeto_de_lei_26_de_2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4306/projeto_de_lei_numero_27_de_2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4307/projeto_de_lei_numero_28_de_22_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4327/projeto_de_lei_numero_29_de_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4331/projeto_de_lei_numero_30_de_2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4333/projeto_de_lei_numero_31_de_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4368/projeto_de_lei_numero_32_de_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4388/projeto_de_lei_numero_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4389/projeto_de_lei_numero_34_de_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4401/projeto_de_lei_numero_35_de_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4402/projeto_de_lei_numero_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4424/projeto_de_lei_numero_37_de_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4425/projeto_de_lei_numero_38_de_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4441/projeto_de_lei_39_de_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4446/projeto_de_lei_numero_40_de_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/projeto_de_lei_41_de_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/projeto_de_lei_numero_42_de_2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4486/projeto_de_lei_numero_43_de_2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4498/projeto_de_lei_numero_44_de_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4504/projeto_de_lei_45_de_2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4519/projeto_de_lei_numero_46_de_2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4520/projeto_de_lei_47_de_2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4524/projeto_de_lei_numero_48_de_2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4537/projeto_de_lei_49_de_2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4546/projeto_de_lei_numero_51_de_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4547/projeto_de_lei_numero_52_de_2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4548/projeto_de_lei_numero_53_de_2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4549/projeto_de_lei_numero_54_de_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4550/projeto_de_lei_numero_55_de_202.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4551/projeto_de_lei_numero_56_de_2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4552/projeto_de_lei_numero_57_de_2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4553/projeto_de_lei_numero_58_de_2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4554/projeto_de_lei_numero_59_de_2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4555/projeto_de_lei_numero_60_de_2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4556/projeto_de_lei_numero_61_de_2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4557/projeto_de_lei_numero_62_de_2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4558/projeto_de_lei_numero_63_de_2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4559/projeto_de_lei_numero_64_de_2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_lei_numero_65_de_2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4561/projeto_de_lei_numero_66_de_2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4562/projeto_de_lei_numero_67_de_2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4563/projeto_de_lei_numero_68_de_2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4564/projeto_de_lei_numero_69_de_2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4565/projeto_de_lei_numero_70_de_2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4566/projeto_de_lei_numero_71_de_2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4567/projeto_de_lei_numero_72_de_2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4568/projeto_de_lei_numero_73_de_2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4569/projeto_de_lei_numero_74_de_2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4570/projeto_de_lei_numero_75_de_2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4571/projeto_de_lei_numero_76_de_2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4572/projeto_de_lei_numero_77_de_2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4573/projeto_de_lei_numero_78_de_2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4574/projeto_de_lei_numero_79_de_2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4575/projeto_de_lei_numero_80_de_2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_numero_81_de_2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4586/projeto_de_lei_82_de_2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4640/projeto_de_lei_numero_83_de_20231.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/projeto_de_lei_complementar_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/projeto_de_lei_complementar_numero_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/projeto_de_lei_complementar_numero_03_de_20231.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/projeto_de_lei_complementar_numero_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4299/plc_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4336/projeto_de_lei_complementar_numero_06_de_31_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4337/projeto_de_lei_complementar_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4340/projeto_de_lei_complementar_08_de_02_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4426/projeto_de_lei_complementar_numero_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4427/projeto_de_lei_complementar_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4444/projeto_de_lei_complementar_numero_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4470/projeto_de_lei_complementar_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4578/projeto_de_lei_complementar_82_de_2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4679/plc_susbsitutivo_ao_projeto_de_lei_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/projeto_de_resolucao_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/projeto_de_resolucao_numero_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4335/projeto_de_resolucao_numero_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4404/projeto_de_resolucao_numero_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4403/projeto_de_resolucao_numero_05_de_2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4464/projeto_de_resolucao_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4503/projeto_de_resolucao_numero_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4577/projeto_de_resolucao_numero_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/substitutivo_ao_projeto_de_resolucao_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/proposta_de_emenda_a_lei_organica_no_02_de_28_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4463/camscanner_15-09-2023_17.10.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4591/veto_parcial_ao_projeto_de_lei_de_lei_numero_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/razoes_de_veto_ao_pl_82_de_2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/veto_ao_pl_22_de_2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_001_pl_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4538/emenda_001_pl_10_de_20231.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/emenda_ao_pl_24_de_2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4445/emenda_001_pl_28_de_2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/emenda_001_pl_33_de_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4216/substitutivo_ao_projeto_de_lei_numero_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4304/substitutivo_ao_pl_03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/substitutivo_ao_projeto_de_lei_numero_17_de_2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4469/emenda_001_pl_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4514/emenda_02_ao_plc_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/4442/emenda_001_ao_projeto_de_resolucao_numero_04-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>