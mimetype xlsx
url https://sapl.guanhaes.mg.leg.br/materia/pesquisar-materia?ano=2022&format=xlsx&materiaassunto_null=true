--- v0 (2026-02-13)
+++ v1 (2026-05-09)
@@ -54,5039 +54,5039 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3126/img20220202_08470813.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3126/img20220202_08470813.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja dada continuidade às obras do campo de futebol do bairro Alvorada.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3127/img20220202_08472904.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3127/img20220202_08472904.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a operação tapa-buracos no beco Califórnia, localizado no bairro Almas.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3128/img20220202_08481256.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3128/img20220202_08481256.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja providenciada a limpeza do bairro Aod Pereira e que corte a grama do campo de futebol do mesmo.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3147/img20220207_10005259.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3147/img20220207_10005259.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feito o patrolamento da estrada principal do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3148/img20220207_10011485.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3148/img20220207_10011485.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que a Travessa dos Leões seja sinalizada com placas de trânsito, em sentido único.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3149/img20220207_10020808.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3149/img20220207_10020808.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciado o patrolamento e cascalhamento da estrada que dá acesso a Fazenda Três Irmãos, depois do bairro João Miranda, após a Cenibra.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3150/img20220207_10024676.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3150/img20220207_10024676.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja realizado o patrolamento e limpeza na Rua 21 de Abril, localizada no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Claudiney Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3153/img20220207_11452447.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3153/img20220207_11452447.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado projeto de lei concedendo transporte público para os estudantes técnicos e universitários que fazem seus respectivos cursos nas cidades vizinhas a Guanhães.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3154/img20220207_14123650.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3154/img20220207_14123650.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado projeto de lei que dispõe sobre a regulamentação da Regularização Fundiária Urbana -REURB - instituído pela Lei Federal n.13.465/2017 , no âmbito do município de Guanhães.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3155/img20220207_16093700.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3155/img20220207_16093700.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciada com urgência a troca da lâmpada do poste situado na Rua da Saudade, em frente ao número 19, Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3156/img20220207_16101215.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3156/img20220207_16101215.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciada com urgência a troca da lâmpada do poste situado na Rua 7, em frente ao número 130, Bairro Colina Verde 2.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3160/img20220207_16103283.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3160/img20220207_16103283.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a manutenção da parte elétrica, parte hidráulica, pintura e reconstrução do muro da Escola Municipal Pio Nunes Coelho.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3161/img20220207_16110168.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3161/img20220207_16110168.pdf</t>
   </si>
   <si>
     <t>Que seja feita a operação tapa-buracos na Avenida Ciro Nunes, próximo ao Poliesportivo.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3162/img20220207_16115735.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3162/img20220207_16115735.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feita a manutenção da estrada no Córrego do Lageado, no local conhecido como Espinheiro, situado no Distrito de Taquaral de Guanhães.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3163/img20220207_16123450.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3163/img20220207_16123450.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feito um estudo e um planejamento da execução das obras de infraestrutura urbana da Rua 5, Rua 4 e  um trecho da  Rua 3, no bairro João Miranda.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3176/img20220218_14373780.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3176/img20220218_14373780.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza da Rua Alcindo Pereira no centro da cidade.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3177/img20220218_14380737.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3177/img20220218_14380737.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja providenciada a limpeza e reparos na iluminação da Capela Nossa Senhora do Carmo, localizada na rua Dr.Lopes.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a operação tapa-buracos na Rua Cassimiro Andrade e em todo bairro Amazonas.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3181/img20220221_16483157.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3181/img20220221_16483157.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que providencie com urgência o calçamento ou asfaltamento das ruas nas proximidades da Creche (CMEI) do Bairro Santa Tereza, bem como também da Rua B do referido bairro onde se encontra aberta uma cratera impossibilitando a passagem de veículos.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3182/img20220221_16573396.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3182/img20220221_16573396.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que providencie com urgência o calçamento ou asfaltamento da referida Rua Elenir Gonçalves dos Osmar, a qual dá acesso à Escola Estadual São Sebastião, no bairro Vermelho.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_21_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_21_de_2022.pdf</t>
   </si>
   <si>
     <t>Sugere que seja deflagrado processo legislativo visando alterar a lei municipal 2234 de 05 de junho de 2007</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Alcides Robson da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_22_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_22_de_2022.pdf</t>
   </si>
   <si>
     <t>Sugere à Senhora Prefeita o fornecimento de absorventes para jovens das escolas públicas do Município de Guanhães e às mulheres de baixa renda e em situação de vulnerabilidade no município como forma de ampliar a política de assistência à mulher.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a limpeza no ponto de ônibus da BR 120, após a antiga Autoveg e antes da subida do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a limpeza do entorno do CMEI que fica localizado no entorno do CMEI que fica localizado no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3192/img20220304_15213499.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3192/img20220304_15213499.pdf</t>
   </si>
   <si>
     <t>Que seja feita fiscalização dos Terrenos Baldios no Município de Guanhães, e caso haja imóveis com acumulo de mato e lixo, seja enviada notificação aos Proprietários.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3193/img20220304_15215383.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3193/img20220304_15215383.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a Operação tapa-buracos na Rua Tenente Horácio Soares.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3194/img20220304_15221674.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3194/img20220304_15221674.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza e a capina na Rua Santa Efigênia, localizada no Centro da Cidade.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Nilsinho de Sapucaia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina ao redor do campo de Futebol no Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção da estrada na comunidade do Sucavão, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do morro São Francisco, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3199/indicacao_31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3199/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza e desassoreamento do ribeirão João Piria no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3200/indicacao_32_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3200/indicacao_32_2.pdf</t>
   </si>
   <si>
     <t>Indica a substituição das manilhas na rua Antônio Medina Junior, no distrito de Correntinho.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3201/indicacao_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3201/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a operação tapa-buracos em todo o Bairro Colina Verde 2, com destaque para a Avenida James Jacob de Queiroz em frente ao número 745, e na Rua 11, próximo ao número 748.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3225/img20220314_19134605.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3225/img20220314_19134605.pdf</t>
   </si>
   <si>
     <t>Indica que encaminhe para esta Casa Projeto de Lei referente ao Programa Especial de Regularização Tributária- Pert para o exercício de 2022.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3230/img20220321_15003474.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3230/img20220321_15003474.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação anterior, indica à Senhora Prefeita que providencie a operação tapa-buracos no Bairro Almas.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3231/img20220321_15013828.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3231/img20220321_15013828.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a limpeza da praça situada no Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3232/img20220321_15021046.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3232/img20220321_15021046.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que providencie a capina das Ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3233/img20220321_15024458.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3233/img20220321_15024458.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção da estrada situada no córrego das Flores e Sargeira no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3234/img20220321_15030309.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3234/img20220321_15030309.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja colocada a manilha faltante no bueiro situado na Rua Santa Efigênia próximo à residência de número 335 no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3235/img20220321_15032948.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3235/img20220321_15032948.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a manutenção dos mata-burros da estrada que faz ligação das localidades de Conrado Cristino e Fartura, no Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3236/img20220321_15043492.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3236/img20220321_15043492.pdf</t>
   </si>
   <si>
     <t>Indica em caráter de urgência, que providencie a melhora da rede pluvial das ruas 10 e 11 e da Avenida 20 do bairro Jardins 2, bem como a substituição, se necessário, da pavimentação das referidas ruas, trocando os bloquetes por asfalto.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3238/scan2022-03-31_173145.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3238/scan2022-03-31_173145.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a limpeza na Praça Pública José Belizário, em frente à Escola Municipal Pingo de Luz.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3239/indicacao_431.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3239/indicacao_431.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a poda na árvore situada na Rua Vilmara Soares de Moura próxima ao número 224, Bairro Madeira.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a suspensão do quebra-molas na Avenida Governador Milton Campos, em frente ao número 4089.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_45.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, em caráter de urgência, que dê continuidade na Operação tapa-buracos por toda a Cidade de Guanhães.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_46.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, que seja realizado um estudo para ser verificada a viabilidade da realização de obras na infraestrutura das Ruas do Bairro Nova União.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_47.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, que sejam realizadas melhorias na infraestrutura do bairro Nações, e que na Avenida Brasil do referido Bairro, faça obras semelhantes as que foram feitas na Avenida Alberto Caldeira. Requeiro ainda que uma Academia ao ar livre seja instalada no local.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_48.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado projeto de lei que altera o art. 67 da Lei nº 2.248, de 28 de novembro de 2007, para que as férias regulamentares dos servidores passem a ser de 25 (vinte e cinco) dias úteis e não mais de 30 (trinta) dias consecutivos.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3245/indicacao_49.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3245/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado projeto de lei que altera o §3º do art. 110 da Lei nº 2.248, de 28 de novembro de 2007, para que a data-base da revisão geral anual seja o mês de janeiro de cada ano.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3254/indicacao_50.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3254/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, a construção de quebra-molas na Rua Antônio Rosa Lima em frente à Escola Inocente Soares Leão e próximo ao Posto de Saúde que fica situado no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3253/indicacao_51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3253/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, a construção de quebra-molas na Rua 7 (sete) em frente aos números 215 e 257 no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3256/indicacao_52_000.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3256/indicacao_52_000.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja instalada braços de iluminação aos postes da Comunidade do Córrego do Nicolau, situado no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3257/u65197g1x121998_04192022_154415_000198.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3257/u65197g1x121998_04192022_154415_000198.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feita a substituição a das lâmpadas de led da iluminação pública nas ruas do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3258/indicacao_54_000.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3258/indicacao_54_000.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a Operação tapa-buracos nas ruas do Distrito de Sapucaia de Guanhães, sendo elas: Rua Orival Pinheiro, Rua Santa Efigênia, Rua São Geraldo e Baixada do Zezi Maia.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacao_55.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada com urgência a operação tapa buracos na rua Tenente Horácio Soares, nas proximidades da Madeireira Carvalho e entrada para o bairro Aod Pereira.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacao_56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado projeto de Lei para conceder aos servidores do SAAE, o vale alimentação, com o valor a ser previsto no orçamento municipal e de acordo com a viabilidade apresentada em impacto financeiro.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/indicacao_57_ook.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/indicacao_57_ook.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação anterior, venho através deste, solicitar a operação tapa-buracos na Avenida Ciro Nunes próximo ao Poliesportivo.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/indicacao_58.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feita com urgência a operação tapa-buracos na Rua Paulina Coelho.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/u65197g1x121998_05042022_171325_000236.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/u65197g1x121998_05042022_171325_000236.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciada patrolamento em caráter emergencial na estrada que dá acesso a Barreiras de Cima.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/u65197g1x121998_05022022_132640_000205.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/u65197g1x121998_05022022_132640_000205.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciada pintura nos quebra-molas das ruas do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/u65197g1x121998_05022022_140908_000217.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/u65197g1x121998_05022022_140908_000217.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja realizada a operação tapa-buracos nas ruas: Rua Redenção, Rua Paris, e Rua Santa Efigênia, localizadas no Bairro Mangueiras.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/u65197g1x121998_05022022_141537_000220.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/u65197g1x121998_05022022_141537_000220.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja realizada a operação tapa-buracos na Rua 5 que tem como nome Bernardo Simões Pimenta, Bairro Colina Verde 2.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/u65197g1x121998_05022022_133008_000208.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/u65197g1x121998_05022022_133008_000208.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a notificação aos proprietários dos imóveis situados na Praça amor perfeito, Rua Azaleias, Rua Hibisco e Rua Camélias, do Bairro Jardins, para que providencie a limpeza dos terrenos onde se situa esses locais, conforme a Lei  Municipal 2.871 de julho de 2019.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/u65197g1x121998_05022022_133052_000209.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/u65197g1x121998_05022022_133052_000209.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, em caráter de urgência que seja construída ponte do Beco Antônio Alves Maciel.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/u65197g1x121998_05022022_135120_000213.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/u65197g1x121998_05022022_135120_000213.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja instalada tela no Campo de Futebol do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/u65197g1x121998_05022022_163341_000224.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/u65197g1x121998_05022022_163341_000224.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que a indicação nº 34/2022 votada e aprovada por unanimidade na 4º Reunião Extraordinária solicitando que fosse encaminhada a esta Casa, Projeto de Lei referente ao Programa Especial de Regularização Tributária - PERT para o exercício de 2022 não foi atendida, este vereador vem reiterar o pedido supracitada junto à senhora Prefeita.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/u65197g1x121998_05022022_161634_000221.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/u65197g1x121998_05022022_161634_000221.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito o recapeamento asfáltico e instalações de bueiros onde for necessário na Rua 1 e Rua 2 situadas no Bairro João Miranda.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/u65197g1x121998_05022022_161800_000222.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/u65197g1x121998_05022022_161800_000222.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito patrolamento na entrada do Bairro João Miranda e também das Ruas 4 e 5 do referido Bairro.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_69_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_69_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja instalado redutores de velocidade como quebra- molas nas Ruas 4 e 5 situadas no Bairro João Miranda.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/u65197g1x121998_05022022_163809_000227.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/u65197g1x121998_05022022_163809_000227.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feito patrolamento e manutenção das estradas que liga Guanhães aos Distritos de Taquaral e Farias, inclusive suas localidades rurais tais como: Sapé, Cachimbo, Pinheiros, Amorins, Carrancas, São Timóteo, Farias Preto, Bamburral, Mata do Garajau, Córrego Silva um, dois e três, Pindaíba, Cachoeira Escura, Bigua, Barreiras a Guanhães.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/u65197g1x121998_05162022_164646_000267.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/u65197g1x121998_05162022_164646_000267.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a construção de quebra-molas na Rua Sebastião Modesto Rocha, número 540, no bairro Almas.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/u65197g1x121998_05132022_110040_000243.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/u65197g1x121998_05132022_110040_000243.pdf</t>
   </si>
   <si>
     <t>Indica, à senhora prefeita, que seja realizada operação tapa-buracos no bairro Bela Vista.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/u65197g1x121998_05132022_110113_000244.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/u65197g1x121998_05132022_110113_000244.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja colocada placa de proibido parar e estacionar na rotatória em frente ao Supermercado Sul América, e que abranja da esquina da Rua Cônego Davino até o supermercado.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/u65197g1x121998_05162022_140048_000254.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/u65197g1x121998_05162022_140048_000254.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada limpeza na Rua Uruguai, na esquina com a Rua Tenente Horácio Soares.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/u65197g1x121998_05162022_140112_000255.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/u65197g1x121998_05162022_140112_000255.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção no mata-burro da Mata do Garajau entre os Distritos de Taquaral e Farias.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/u65197g1x121998_05162022_143413_000261.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/u65197g1x121998_05162022_143413_000261.pdf</t>
   </si>
   <si>
     <t>Solicita-se da Senhora Prefeita Municipal, através da secretária Municipal de Infraestrutura Urbana, que seja realizado patrolamento e manutenção da estrada Municipal que dá acesso às comunidades da Santa Cruz, solicito ainda para que seja feito o reparo e manutenção do passa-gado na estrada de acesso a mesma comunidade, obra situada após a barragem do SAAE/Guanhães.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/u65197g1x121998_05162022_143433_000262.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/u65197g1x121998_05162022_143433_000262.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja colocado quebra-molas em frente ao Supermercado Albino.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/u65197g1x121998_05162022_144515_000263.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/u65197g1x121998_05162022_144515_000263.pdf</t>
   </si>
   <si>
     <t>Solicita à senhora prefeita que seja realizada, através da Secretaria de Obras e Infraestrutura Urbana, limpeza da Escola do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/u65197g1x121998_05162022_154522_000266.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/u65197g1x121998_05162022_154522_000266.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Prefeita que assuma a responsabilidade pela conclusão das obras de drenagem pluvial, meio fio e pavimentação do Residencial Canaã e faça o uso dos lotes caucionados como garantia, atendendo o disposto na lei 2378 de 19 de maio de 2010.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/u65197g1x121998_05302022_142504_000274.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/u65197g1x121998_05302022_142504_000274.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja instalada lixeiras públicas de pequeno, médio e grande porte na área central e também nos bairros da Cidade.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/u65197g1x121998_05302022_143436_000282.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/u65197g1x121998_05302022_143436_000282.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja dado atenção no que tange a iluminação e limpeza das ruas e terrenos baldios do Bairro Jardins.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/u65197g1x121998_05302022_142646_000279.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/u65197g1x121998_05302022_142646_000279.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feito estudo e planejamento para a substituição da iluminação pública de lâmpadas comum para lâmpadas de led.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/u65197g1x121998_05302022_142709_000280.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/u65197g1x121998_05302022_142709_000280.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja colocada placa de proibido estacionar do horário das 06:00 às 07:00 horas da manhã, das 11:00 às 13:00 horas da tarde e das 16:00 às 17:00 horas da tarde, na entrada da Escola Estadual Otávio Nunes Leite situada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/u65197g1x121998_05302022_142852_000281.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/u65197g1x121998_05302022_142852_000281.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja colocada placa de proibido estacionar do horário das 11:00 às 13:00 horas da tarde e das 16:00 às 17:00 horas da tarde, na escola Municipal do Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/u65197g1x121998_05302022_153719_000288.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/u65197g1x121998_05302022_153719_000288.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciada limpeza na Rua Um no Bairro Expansão.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/u65197g1x121998_05302022_153758_000289.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/u65197g1x121998_05302022_153758_000289.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciado patrolamento e cascalhamento na estrada que dá acesso ao bairro Acrópole e na Rua Pio Ferreira.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/u65197g1x121998_05302022_153833_000291.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/u65197g1x121998_05302022_153833_000291.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciado patrolamento e cascalhamento na estrada que dá acesso ao Distrito de Farias.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/u65197g1x121998_06062022_135801_000297.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/u65197g1x121998_06062022_135801_000297.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja realizada limpeza e varredura constante na Rua Sebastião Soares, situada no Bairro Amazonas.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/u65197g1x121998_06062022_135850_000300.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/u65197g1x121998_06062022_135850_000300.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja realizada canalização da rede pluvial do beco José Bernardo Fonseca e adjacências. Indico ainda melhoria na escadaria e no calçamento no final do beco.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/u65197g1x121998_06062022_135931_000301.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/u65197g1x121998_06062022_135931_000301.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos na Rua Silvio Cantão, situada no Bairro Milô.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/u65197g1x121998_06062022_135952_000302.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/u65197g1x121998_06062022_135952_000302.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja colocada placa indicativa de mão e contra mão na saída da Rua Santa Efigênia e na entrada da Rua São Geraldo, localizadas no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/u65197g1x121998_06062022_140021_000303.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/u65197g1x121998_06062022_140021_000303.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja colocada placa de proibido estacionar durante 24 horas, na entrada do Posto de Saúde, situado no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/u65197g1x121998_06062022_162134_000319.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/u65197g1x121998_06062022_162134_000319.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja colocada iluminação pública atrás da Rodoviária, onde tem um palco e uma cachoeira e também na rua subindo que dá acesso à Rua Padre Café. Indico ainda que seja feita limpeza de toda área ao redor da referida rodoviária.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/u65197g1x121998_06062022_162122_000318.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/u65197g1x121998_06062022_162122_000318.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com o setor de obras, que seja colocado quebra-molas na Rua 1 confluência com a Rua 2, no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/u65197g1x121998_06062022_162209_000320.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/u65197g1x121998_06062022_162209_000320.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com o Secretário de trânsito, que seja feito um estudo para colocar mão única na Travessa Gabriel Lott que entra em frente ao Bar da Rosa e saída do Instituto Gammon.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/u65197g1x121998_06202022_154319_000405.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/u65197g1x121998_06202022_154319_000405.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que sejam feitas melhorias na iluminação pública situada na comunidade do Córrego da Fartura no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/u65197g1x121998_06202022_154337_000406.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/u65197g1x121998_06202022_154337_000406.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada iluminação na via da Lagoa do Evaristo, localizada no trecho da BR 120.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/u65197g1x121998_06202022_154404_000407.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/u65197g1x121998_06202022_154404_000407.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza no Bairro João Nininho.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/u65197g1x121998_06202022_154417_000408.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/u65197g1x121998_06202022_154417_000408.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Vilage.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/indicacao_numero_100_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/indicacao_numero_100_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com a Secretária de Trânsito, que seja colocada sinalização na Rua Maria Antonieta de Morais, com faixa dupla continua, saindo na BR 120 até o João Miranda, e mais redutores de velocidade ou radar eletrônico de velocidade.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/u65197g1x121998_06202022_155744_000412.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/u65197g1x121998_06202022_155744_000412.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com o Secretário de Obras e Infraestrutura, que seja feita melhorias na estrada dos Moreira, principalmente nos_x000D_
 morros que dão acesso à fazenda Três Irmãos. Solicito ainda, que seja feito patrolamento e, se possível, fixação de agregado siderúrgico.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/u65197g1x121998_06202022_160718_000413.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/u65197g1x121998_06202022_160718_000413.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com o Secretário de Obras e Infraestrutura, que seja feita a operação tapa-buracos nas ruas diversas do Bairro Bela Vista, começando pela Rua 15 e as demais que estão em estado crítico. Solicito ainda que sejam incluídas também no cronograma do “meu Bairro de Cara Limpa”.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/u65197g1x121998_06282022_145706_000426.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/u65197g1x121998_06282022_145706_000426.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construída uma Escola Municipal, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/u65197g1x121998_06282022_145721_000427.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/u65197g1x121998_06282022_145721_000427.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construída uma Quadra Poliesportiva, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/u65197g1x121998_06282022_150654_000428.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/u65197g1x121998_06282022_150654_000428.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado mutirão de limpeza no Bairro Nova Zelândia.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_106_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_106_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita por meio da Secretária de Meio Ambiente, que seja feito o corte e poda das árvores situadas na Escola Estadual Alberto Caldeira.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_107_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_107_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feita operação tapa-buraco e limpeza urbana no Cruzeiro do Aricanga, Distrito de Guanhães</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/u65197g1x121998_07262022_140232_000509.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/u65197g1x121998_07262022_140232_000509.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado projeto de lei que estabelece o vencimento dos agentes comunitários de saúde e agentes de combate a endemias do município de Guanhães/MG, conforme a emenda constitucional nº 120, de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/u65197g1x121998_07282022_140454_000512.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/u65197g1x121998_07282022_140454_000512.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja refeito novamente o calçamento da praça Getúlio Vargas em frente à Igreja Catedral.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/u65197g1x121998_07282022_140518_000513.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/u65197g1x121998_07282022_140518_000513.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a instalação de uma academia ao ar livre na praça situada no Bairro Mangueiras, em frente à Escola Municipal Pingo de Luz, bem como, seja feito um projeto de iluminação na referida praça. Indico ainda que seja feita a limpeza da mesma.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/u65197g1x121998_07282022_144513_000515.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/u65197g1x121998_07282022_144513_000515.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a construção de dois quebra-molas na Rua José Wantuil Caldeira, situada no Distrito do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/u65197g1x121998_07292022_143346_000523.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/u65197g1x121998_07292022_143346_000523.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja providenciado mutirão de limpeza na Praça Benedito Pereira, situada próximo ao CESEC.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/u65197g1x121998_07292022_143405_000524.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/u65197g1x121998_07292022_143405_000524.pdf</t>
   </si>
   <si>
     <t>Indico à Senhora Prefeita, que seja realizada a revitalização da Praça dos Expedicionários.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/u65197g1x121998_07292022_143502_000525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/u65197g1x121998_07292022_143502_000525.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que sejam realizadas melhorias na infraestrutura do Bairro Aod Pereira, sendo elas: limpeza, tapa-buracos, termino de asfalto, instalação de canaletas e meio fio.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/u65197g1x121998_08192022_142921_000555.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/u65197g1x121998_08192022_142921_000555.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito o patrolamento da via que dá acesso à estrada da Barreiras a Farias Preto.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/u65197g1x121998_08192022_144309_000561.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/u65197g1x121998_08192022_144309_000561.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito o patrolamento e manutenção da estrada principal que dá acesso a Guanhães, Taquaral, Farias e Mata do Garajau.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/u65197g1x121998_08192022_143007_000557.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/u65197g1x121998_08192022_143007_000557.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a instalação de lixeiras na cidade bem como seja realizado também a criação de um ponto de apoio para descarte de entulhos, moveis e eletrodomésticos velhos, dentre outros tipos de lixo.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/u65197g1x121998_08192022_143034_000558.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/u65197g1x121998_08192022_143034_000558.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizado a substituição e instalação de novas placas com os nomes das ruas da cidade.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/u65197g1x121998_08192022_143054_000559.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/u65197g1x121998_08192022_143054_000559.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a fiscalização no município de Guanhães quanto à poluição visual, bem como seja revisado o Código de Posturas do município com relação a este tipo de poluição.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/u65197g1x121998_08192022_143111_000560.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/u65197g1x121998_08192022_143111_000560.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a limpeza, bem como a canalização do esgoto que é jogado no Ribeirão Vermelho que corta o centro da cidade.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/u65197g1x121998_08222022_144456_000562.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/u65197g1x121998_08222022_144456_000562.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, que seja feita, com urgência, operação tapa-buracos em toda a Cidade.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/u65197g1x121998_08222022_144523_000563.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/u65197g1x121998_08222022_144523_000563.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, que seja feita limpeza dos ribeirões da Cidade.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/u65197g1x121998_09052022_105520_000918.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/u65197g1x121998_09052022_105520_000918.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciado a colocação de redutores de velocidade (quebra-molas), na ponte da Avenida Milton Campos, dos dois lados, ainda que, provisoriamente ou enquanto durar as obras de reforma da mesma.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/u65197g1x121998_09192022_163704_000959.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/u65197g1x121998_09192022_163704_000959.pdf</t>
   </si>
   <si>
     <t>Reiterando os outros pedidos feitos anteriormente, indica à Senhora Prefeita, que seja feita com urgência a manutenção da estrada de Guanhães a Farias.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/u65197g1x121998_09162022_143513_000934.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/u65197g1x121998_09162022_143513_000934.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja reconstruído o muro do cemitério do Distrito de Taquaral de Guanhães.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/u65197g1x121998_09162022_143553_000935.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/u65197g1x121998_09162022_143553_000935.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito com urgência a operação tapa-buracos na Rua Pio Ferreira, próximo ao número 225.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/u65197g1x121998_09162022_143606_000936.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/u65197g1x121998_09162022_143606_000936.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que sejam colocadas manilhas faltantes na Rua Santa Efigênia, próximo aos números 335 e 407, no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/u65197g1x121998_09192022_131120_000947.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/u65197g1x121998_09192022_131120_000947.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção nos mata-burros da estrada que faz a ligação das localidades do córrego Cristino e Fartura no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/u65197g1x121998_09192022_132926_000955.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/u65197g1x121998_09192022_132926_000955.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a manutenção nos mata-burros da estrada que faz divisa entre José Antônio e Edi Pinheiro.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/u65197g1x121998_10032022_141346_000977.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/u65197g1x121998_10032022_141346_000977.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito recapeamento asfáltico e construção de sarjetas na Rua Luiz Caturrão, situada atrás do Hotel Satorini.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/u65197g1x121998_10032022_141415_000978.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/u65197g1x121998_10032022_141415_000978.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado a colocação de redutores de velocidade (quebra-molas), na Avenida Jorge Teixeira, próximo ao número 229, localizado no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/u65197g1x121998_10032022_161354_000979.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/u65197g1x121998_10032022_161354_000979.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que sejam realizadas melhorias na iluminação pública de Guanhães.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/u65197g1x121998_10032022_161405_000980.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/u65197g1x121998_10032022_161405_000980.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Village.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/u65197g1x121998_10032022_161525_000981.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/u65197g1x121998_10032022_161525_000981.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja realizada operação tapa-buracos no Bairro Amazonas.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/u65197g1x121998_10032022_161729_000982.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/u65197g1x121998_10032022_161729_000982.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/u65197g1x121998_10142022_142823_000999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/u65197g1x121998_10142022_142823_000999.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizada operação tapa-buracos na Rua Pedro Pires, em frente ao número 166.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/u65197g1x121998_10142022_165344_001010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/u65197g1x121998_10142022_165344_001010.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja feita a construção de área de lazer (parque infantil), no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/u65197g1x121998_10142022_171449_001015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/u65197g1x121998_10142022_171449_001015.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja deflagrado processo legislativo visando a atualização do código de postura do Município de Guanhães.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/u65197g1x121998_10142022_171320_001014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/u65197g1x121998_10142022_171320_001014.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja deflagrado procedimento licitatório para a concessão do espaço público dos guichês localizados no Terminal Rodoviário de Guanhães.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/u65197g1x121998_10172022_125611_001016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/u65197g1x121998_10172022_125611_001016.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita juntamente com o Secretário de obras e infraestrutura, que seja incluído no cronograma as ações de melhoria de infraestrutura_x000D_
 para a Rua Sete de Setembro, principalmente próximo ao número 158, situado no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/u65197g1x121998_10172022_125903_001018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/u65197g1x121998_10172022_125903_001018.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciado extensão de rede com postes, lâmpadas e braços na Rua Sete de Setembro, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/u65197g1x121998_10172022_125939_001020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/u65197g1x121998_10172022_125939_001020.pdf</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>André Luiz da Silva, Bárbara Carvalho, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/u65197g1x121998_10172022_162614_001024.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/u65197g1x121998_10172022_162614_001024.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que se abstenha de proceder com a queima de fogos de artifício durante os festejos do aniversário da cidade.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/u65197g1x121998_10182022_135518_001032.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/u65197g1x121998_10182022_135518_001032.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido feito anteriormente. Indica que seja feita a colocação de 3 redutores de velocidade ( quebra-molas) na Rua 1, próximo ao número 25A, no bairro Nova Expansão.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/u65197g1x121998_11042022_165430_001054.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/u65197g1x121998_11042022_165430_001054.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja colocado agregado asfáltico e que realize melhorias com urgência nos pontos críticos da estrada sentindo a biguá, Distrito de Farias.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/u65197g1x121998_11072022_153122_001058.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/u65197g1x121998_11072022_153122_001058.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja deflagrado processo legislativo visando o pagamento de vale alimentação para os servidores do SAAE Guanhães.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/u65197g1x121998_11072022_153135_001059.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/u65197g1x121998_11072022_153135_001059.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente indica à Senhora Prefeita, que seja feita a colocação de placas de carga e descarga, na Avenida Alberto Caldeira, número 208, em frente a Padaria Carvalho.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/u65197g1x121998_11072022_153154_001061.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/u65197g1x121998_11072022_153154_001061.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção na estrada da Lagoa Grande, próximo à fazenda do João Paulo.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/u65197g1x121998_11072022_153210_001062.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/u65197g1x121998_11072022_153210_001062.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos nas ruas: São Francisco, Ourival Pinheiro, Padre Davi, São Geraldo e Santa Efigênia.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/u65197g1x121998_11072022_153224_001063.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/u65197g1x121998_11072022_153224_001063.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita com urgência a colocação de calçamento na Rua Matozinho Matos, situada no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/u65197g1x121998_11072022_160143_001071.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/u65197g1x121998_11072022_160143_001071.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita operação tapa-buracos na baixada do Zezi Maia, localizada no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/u65197g1x121998_11072022_153302_001065.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/u65197g1x121998_11072022_153302_001065.pdf</t>
   </si>
   <si>
     <t>Reiterando pedido feito anteriormente, indica à Senhora Prefeita que seja providenciada com urgência a limpeza e desassoreamento do ribeirão João Piria, situado no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/u65197g1x121998_11072022_155555_001070.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/u65197g1x121998_11072022_155555_001070.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito com urgência operação tapa-buracos no Distrito de Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/u65197g1x121998_11072022_155516_001069.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/u65197g1x121998_11072022_155516_001069.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que os Distritos de Guanhães tenham a iluminação natalina.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/u65197g1x121998_11072022_155434_001067.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/u65197g1x121998_11072022_155434_001067.pdf</t>
   </si>
   <si>
     <t>Reiterado pedido feito anteriormente, indica à Senhora Prefeita que seja reconstruído com urgência o muro do cemitério do Distrito de Taquaral de Guanhães.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/u65197g1x121998_11252022_155442_001094.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/u65197g1x121998_11252022_155442_001094.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja deflagrado processo legislativo visando o pagamento de vale alimentação para os Servidores da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/u65197g1x121998_11252022_155417_001093.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/u65197g1x121998_11252022_155417_001093.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito reparo na calçada na Avenida Milton Campos, nas proximidades do Estádio Eliazito de Sena.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/u65197g1x121998_11292022_140325_001103.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/u65197g1x121998_11292022_140325_001103.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado a extensão de rede de energia na Rua Vilmara Soares de Moura, situada no Bairro Madeira.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/u65197g1x121998_11292022_140357_001104.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/u65197g1x121998_11292022_140357_001104.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feito a realização de estudo técnico e levantamento do projeto de calçamento das ruas 3,4 e 5, situadas no Bairro João_x000D_
 Miranda.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/u65197g1x121998_11292022_140427_001105.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/u65197g1x121998_11292022_140427_001105.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita extensão de rede para fixação de dois braços de iluminação na Rua Maria Antonieta de Morais, Bairro João Miranda, situado na saída para o Maia, próximo ao número 441.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/u65197g1x121998_11292022_140448_001106.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/u65197g1x121998_11292022_140448_001106.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja instalada rede de energia elétrica na rua Maria de Lourdes, situada no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/u65197g1x121998_11292022_140513_001107.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/u65197g1x121998_11292022_140513_001107.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja instalada rede de energia elétrica na rua Sá Geralda Rosa de Jesus, situada no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/u65197g1x121998_11292022_140545_001108.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/u65197g1x121998_11292022_140545_001108.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado calçamento e meio- fio na Rua Maria de Lourdes, situada no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/u65197g1x121998_11292022_140703_001109.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/u65197g1x121998_11292022_140703_001109.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja realizado patrolamento na Rua 4, Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/u65197g1x121998_11292022_140731_001110.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/u65197g1x121998_11292022_140731_001110.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita manutenção na ponte no Bairro Nova União, sentido ao Retiro dos Crioulos.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/u65197g1x121998_11292022_140754_001111.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/u65197g1x121998_11292022_140754_001111.pdf</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_167_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_167_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita capina e limpeza na Rua 1, situada no Bairro Nova Expansão.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_168_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_168_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja tapado a valeta que está aberta no meio da Rua Salvador Belizário, próximo ao número 225.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/u65197g1x121998_12062022_143717_001123.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/u65197g1x121998_12062022_143717_001123.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a notificação aos proprietários dos imóveis situados no Bairro Amazonas para que providencie a limpeza dos terrenos onde se situa esses locais, conforme Lei Municipal 2.871 de julho de 2019.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/u65197g1x121998_12062022_144612_001124.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/u65197g1x121998_12062022_144612_001124.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja realizada operação tapa-buracos no Bairro Amazonas.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/u65197g1x121998_12062022_150755_001126.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/u65197g1x121998_12062022_150755_001126.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja providenciada a colocação de braço de iluminação no Córrego dos Nicolau (povoado), situado no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/u65197g1x121998_12062022_154025_001131.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/u65197g1x121998_12062022_154025_001131.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita a revitalização da Praça do Cemitério, com nova iluminação.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/u65197g1x121998_12062022_153625_001130.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/u65197g1x121998_12062022_153625_001130.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja feita colocação de corrimão na escadaria do Beco José Bernardo Fonseca (beco na subida da AABB), situado no Bairro Santa Tereza. Indico ainda, melhorias na escada com piso e escoamento.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/u65197g1x121998_12192022_131255_001167.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/u65197g1x121998_12192022_131255_001167.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja realizado convênio entre a prefeitura municipal de Guanhães e médicos neuropediatras.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/u65197g1x121998_12192022_152614_001168.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/u65197g1x121998_12192022_152614_001168.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciado com urgência a manutenção na Rua 21 de abril, situada no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/u65197g1x121998_12192022_152742_001169.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/u65197g1x121998_12192022_152742_001169.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a aquisição de camisas de futebol e material esportivo para o Distrito de Farias.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/u65197g1x121998_12192022_152830_001170.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/u65197g1x121998_12192022_152830_001170.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada manutenção (patrolar e cascalhar) as ruas no Bairro Canaã.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/u65197g1x121998_04202022_132404_000200.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/u65197g1x121998_04202022_132404_000200.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado projeto de lei para conceder aos servidores públicos municipais o vale alimentação, com valor a ser previsto no orçamento municipal de acordo com a viabilidade apresentada em impacto financeiro.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/u65197g1x121998_05042022_171307_000235.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/u65197g1x121998_05042022_171307_000235.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita, que seja feita a colocação/ construção de quebra-molas nas ruas que foram sinalizadas há mais de um ano, no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3129/img20220202_08365553.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3129/img20220202_08365553.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo que informe à esta Casa, o valor quer foi gasto com o maquinário em 2021, sendo eles: patrol, retroescavadeira, caminhão de toco, caminhão trucado, caminhão pipa e rolo compressor.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>Requer do Poder Executivo que envie à esta Casa cópia do contrato de adesão da iluminação pública e quem é o responsável pelo mesmo.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3151/img20220207_14132877.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3151/img20220207_14132877.pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo que informe a esta casa o valor que foi gasto com maquinário em 2021 sendo eles: patrol, retroescavadeira, caminhão toco, caminhão trucado, caminhão pipa e rolo compressor.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3146/requerimento_03_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3146/requerimento_03_de_2022.pdf</t>
   </si>
   <si>
     <t>Requer que a Chefia do Poder Executivo tome as providências devidas para cumprir a integralidade do artigo 194 do Código Tributário Municipal</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3164/img20220207_16185176.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3164/img20220207_16185176.pdf</t>
   </si>
   <si>
     <t>Requer informações do serviço de asfaltamento da Escola Fazenda São Sebastião, já que o processo licitatório foi feito, a empresa que venceu estava esperando uns dias de sol para executar o serviço, mas isso não foi feito e as aulas presenciais estão retornando. A comunidade pede uma previsão desse serviço tão importante para a comunidade escolar e todos os usuários.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3159/img20220207_16173153.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3159/img20220207_16173153.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo informações de quando vai iniciar as obras de reforma da UBS do Distrito de Correntinho, e motivo pelo qual ainda não foi iniciado.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio desta Casa, para a contratação de um Engenheiro que fique à disposição da Câmara Municipal, ou de uma Comissão Especial, para o acompanhamento das Obras de Infraestrutura do Município.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3175/requerimento_08.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3175/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhados para esta Casa os valores arrecadados do recurso de Brumadinho/ MG para serem gastos com a infraestrutura. E importante enviar também o que já foi empenhado e o que ainda falta para ser empenhado em obras.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3178/requerimento_9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3178/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo, que informe a esta Casa as notas de empenhorelativo aos valores e horas que foram gastos com o maquinário do mês de Dezembro de 2021 até o dia 18 de Fevereiro de 2022 no Distrito de Sapucaia de Guanhães, sendo eles: motoniveladora, retroescavadoraescavadeira hidráulica, rolo compactador, caminhão basculante, caminhão pipa, caminhão prancha e trator de pneu.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3226/img20220321_14103063.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3226/img20220321_14103063.pdf</t>
   </si>
   <si>
     <t>Que seja enviado relatório contendo informações a respeito da atual situação da " Lagoa do Evaristo", informações sobre os riscos de rompimento e transbordamento, bem como posicionamento jurídico sobre o processo que envolve o referido local.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>Mauro Caneco, Alessandro Matias (Leco)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3202/img20220307_14342578.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3202/img20220307_14342578.pdf</t>
   </si>
   <si>
     <t>Requer o cumprimento do descanso interjornada, estabelecido pelas leis trabalhistas vigentes que determinam o descanso mínimo de onze horas entre uma jornada e outra.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3208/img20220307_16231257.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3208/img20220307_16231257.pdf</t>
   </si>
   <si>
     <t>Esta Casa Legislativa requer que sejam apresentados os esclarecimentos como um motorista da CLASSE A, ou seja, um motorista novato teve seu salário alterado sem passar pela Câmara, isto é, o salário foi reajustado ou dado complemento salarial, saindo de R$ 1.100,00 (mil e cem reais) para R$ 1.212 (mil e duzentos reais) sem passar pela Câmara. Como na mesma categoria (motorista) tem salários diferentes, sendo que o concursado com mais tempo de serviço não teve seu salário corrigido. Isso não tem justificativa, pois as progressões de quinquênios e biênios são calculadas sobre o salário base. Não pode subir o salário da mesma classe de forma diferente, visto que tal atitude configura crime de improbidade administrativa.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3195/img20220321_14205806.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3195/img20220321_14205806.pdf</t>
   </si>
   <si>
     <t>De acordo com a Lei n°. 2.871, de 02 de Julho de 2019”que autoriza a Prefeitura Municipal a proceder à limpeza de terrenos baldios particulares e dá outras providencias”, requeiro que seja enviada a esta Casa relação das notificações que foram realizadas no ano de 2021, local, datas e proprietários.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3227/img20220321_12392079.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3227/img20220321_12392079.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta casa relatório detalhado de cada ponto de iluminação onde foi realizada manutenção e o nome da empresa que executa tal serviço referente ao exercício de 2022.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3228/img20220321_12395541.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3228/img20220321_12395541.pdf</t>
   </si>
   <si>
     <t>Que seja retirada da pauta da 5 Reunião Extraordinária o Projeto de Lei nº90/2021, de minha autoria, que dispõe sobre os direitos e diretrizes da Política Municipal de Proteção da Pessoa com Transtorno do Espectro Autista (TEA) no município de Guanhães.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3229/img20220321_14313449.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3229/img20220321_14313449.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam enviadas a esta Casa, informações relativas ao número atual de servidores contratados por portaria e por processo seletivo,_x000D_
 bem como os cargos e funções ocupados e em qual secretaria os mesmos estão lotados.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimento_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requer que sejam enviadas a esta Casa, planilha com informações relativas à reforma do Posto de Saúde do Bairro Alvorada. Requeiro ainda que_x000D_
 seja informado a empresa contratada para realizar a obra, se o valor já foi pago para a mesma e quem foi o responsável pela execução.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimento_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Requer que sejam enviadas a esta Casa, planilha com informações relativas à reforma do Posto de Saúde do Distrito de Farias de Guanhães._x000D_
 Requer ainda que seja informado a empresa contratada para realizar a obra, se o valor já foi pago para a mesma e quem foi o responsável pela execução.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimento_19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da atual situação do caminhão de Placa PLE- 6292, quanto tempo o mesmo não está sendo utilizado, se tem_x000D_
 previsão para reformá-lo e qual seria a estimativa dos custos para a sua reforma.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimento_20.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Prefeita, relatório com o valor do débito do Município com as empresas contratadas para fornecimento de massa_x000D_
 asfáltica no ano de 2021.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3277/u65197g1x121998_04132022_171338_000170.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3277/u65197g1x121998_04132022_171338_000170.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, o envio de cópia integral dos processos licitatórios especificados em anexo.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/u65197g1x121998_04182022_142756_000177.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/u65197g1x121998_04182022_142756_000177.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja liberado o campo de futebol do bairro Esperança, para a prática de atividades físicas, visto que o mesmo está há muito tempo parado, obrigando o time que nele tinha costume de jogar a se locomover para outro campo,  a fim de praticar o esporte.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/u65197g1x121998_05022022_140951_000219.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/u65197g1x121998_05022022_140951_000219.pdf</t>
   </si>
   <si>
     <t>Requer que sejam tomadas as providências necessárias para o conserto da Ponte do Córrego Venâncio , sentido Lagoa Grande.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/u65197g1x121998_05132022_111327_000250.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/u65197g1x121998_05132022_111327_000250.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Casa, informações a respeito dos processos seletivos realizados pela Prefeitura Municipal de Guanhães, para a contratação de Servidores relativas ao período compreendido entre janeiro de 2022 até a atual data.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/u65197g1x121998_05132022_111350_000251.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/u65197g1x121998_05132022_111350_000251.pdf</t>
   </si>
   <si>
     <t>Requer que sejam colocados refletores na quadra do Bairro Alvorada.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/u65197g1x121998_05162022_144548_000264.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/u65197g1x121998_05162022_144548_000264.pdf</t>
   </si>
   <si>
     <t>Requeiro que a Senhora Dóris Campos Coelho, Prefeita do Município de Guanhães, informe sobre a aquisição do caminhão - pipa que custou o valor de_x000D_
 R$909.750,50 se o mesmo foi adquirido pelo recurso recebido do Programa de Apoio ao Desenvolvimento Municipal (Padem), fruto da Lei Estadual n°23.830/2021, se foi, informar se há saldo restante.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/u65197g1x121998_05172022_153605_000272.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/u65197g1x121998_05172022_153605_000272.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa, pela Secretaria de Agricultura, relatório contendo localidade e nomes de pessoas/ famílias atendidas com solicitações de máquinas agrícolas nos últimos dois anos.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/u65197g1x121998_05302022_151813_000283.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/u65197g1x121998_05302022_151813_000283.pdf</t>
   </si>
   <si>
     <t>Requeiro a designação de Audiência Pública para tratar de assuntos referentes às atividades da Mineradora Serra Leste na região do Distrito de_x000D_
 Barreira de Cima. Requeiro ainda que sejam chamados para prestar esclarecimentos, os representantes legais da referida Mineradora e caso seja_x000D_
 aprovado este requerimento, que sejam comunicados também os moradores da comunidade do referido Distrito, que vem sofrendo transtornos com o_x000D_
 extrativismo mineral na região.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/u65197g1x121998_05302022_152538_000284.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/u65197g1x121998_05302022_152538_000284.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja feita reforma no muro do Cemitério de Guanhães, visto que o mesmo se encontra em situação precária correndo o risco de desabar.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/u65197g1x121998_05302022_152632_000285.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/u65197g1x121998_05302022_152632_000285.pdf</t>
   </si>
   <si>
     <t>Requeiro informações a respeito da Avenida Rosa Lima a qual está fechada, e porque a mesma se encontra interditada.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/u65197g1x121998_05302022_152709_000286.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/u65197g1x121998_05302022_152709_000286.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Secretária de Educação cópia do Convênio com a UEMG, e que seja enviando também cópia do atual PAR (Plano de Ações Articuladas da Educação).</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimento_32_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimento_32_de_2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja formada comissão Temporária Especial, nos termos do art. 88. e art. 90, 4, ambos do Regimento Interno desta Casa Legislativa para requerer cópias de contratos e documentos referentes aos serviços de Iluminação Pública no município de Guanhães.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/u65197g1x121998_06202022_144439_000387.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/u65197g1x121998_06202022_144439_000387.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do processo de licitação, empresa que concluiu a obra, notas de empenho e fiscal relativos às despesas_x000D_
 do calçamento da Rua José Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/u65197g1x121998_06202022_144506_000388.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/u65197g1x121998_06202022_144506_000388.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do contrato, notas de empenho e fiscal relativos às despesas com evento de inauguração da Praça_x000D_
 da Marujada, situada no Bairro Bom Sucesso. Requeiro ainda que seja informado o valor das despesas com deslocamento e alimentação do artista_x000D_
 Maurício Tizumba e banda, com o envio das notas fiscais e notas de empenho.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/u65197g1x121998_06202022_144544_000389.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/u65197g1x121998_06202022_144544_000389.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do processo de contratação de serviços de buffet, bem como demais gastos com o evento da_x000D_
 inauguração do Corpo de Bombeiros de Guanhães.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/u65197g1x121998_06202022_150557_000396.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/u65197g1x121998_06202022_150557_000396.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações a respeito das árvores cortadas na Rua do Mercado e qual destinação foi dada às mesmas.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/u65197g1x121998_06202022_144741_000392.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/u65197g1x121998_06202022_144741_000392.pdf</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/u65197g1x121998_06202022_144752_000393.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/u65197g1x121998_06202022_144752_000393.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia de processo licitatório e contratos firmados com a Empresa Projeta.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/u65197g1x121998_06202022_144802_000394.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/u65197g1x121998_06202022_144802_000394.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do processo de Licitação de Compras de aparelhos de aferir pressão arterial.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/u65197g1x121998_06202022_170636_000417.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/u65197g1x121998_06202022_170636_000417.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento do Ex-Vereador desta Casa Nivaldo dos Santos, solicito que seja enviada a esta Casa, relação de todos os beneficiários_x000D_
 que receberam recursos da Lei 14017 de 29 de junho de 2020 (Aldir Blanc) detalhando quem são as pessoas que receberam e os valores que cada_x000D_
 pessoa recebeu.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/u65197g1x121998_06202022_170648_000418.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/u65197g1x121998_06202022_170648_000418.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita, que envia a esta Casa relatório detalhado a respeito do recebimento de royalties de atividades de mineração do Município_x000D_
 dos últimos 3 anos. Requeiro ainda que conste no relatório o detalhamento dos valores recebido durante o período.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco), Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_42_de_20221.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_42_de_20221.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita, que seja enviado a esta Casa relatório contendo detalhadamente, informações a respeito de recursos que aportaram no hospital e no município oriundos de emendas parlamentares. Requeiro ainda que no relatório conste o nome de cada Deputado que indicou os recursos, o valor com o que cada um contribuiu bem como os valores pagos e pendentes de pagamento.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/u65197g1x121998_07192022_110238_000497.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/u65197g1x121998_07192022_110238_000497.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa, relatório contendo a relação de todos os aprovados no concurso público edital 01/2019 que foram convocados para serem efetivados no quadro de serviços deste município, bem como seja esclarecido por qual motivo está sendo convocados para efetivação número superior ao de vagas ofertadas no edital citado acima.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/u65197g1x121998_07282022_140222_000511.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/u65197g1x121998_07282022_140222_000511.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido feito anteriormente à prefeita, da cópia da nota fiscal relativa às despesas do almoço de inauguração do Corpo de Bombeiros de Guanhães.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/u65197g1x121998_07282022_142456_000514.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/u65197g1x121998_07282022_142456_000514.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do laudo e perícia relativas às pontes que foram interditadas.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/u65197g1x121998_07282022_153628_000522.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/u65197g1x121998_07282022_153628_000522.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relatório detalhado de despesas contraídas de kit de Material Escolar, contendo quantos que cada um custou e_x000D_
 quantos foram adquiridos.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/u65197g1x121998_07292022_143619_000526.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/u65197g1x121998_07292022_143619_000526.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que envie a está Casa relatório detalhado relativo aos valores pagos a título de adicionais de insalubridade,_x000D_
 periculosidade e penosidade aos Servidores Públicos do Município de Guanhães, no exercício financeiro de 2022. Insta salientar que o pagamento de_x000D_
 tais adicionais está previsto na Lei N°3.435, de maio de 2011.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/u65197g1x121998_07292022_144026_000533.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/u65197g1x121998_07292022_144026_000533.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relatório das podas de árvore que foram realizadas pelo executivo.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/u65197g1x121998_07292022_160915_000534.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/u65197g1x121998_07292022_160915_000534.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado a está Casa, relatório contendo os nomes dos candidatos aprovados no último concurso público, bem como, os candidatos que já foram nomeados.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/u65197g1x121998_07292022_163000_000536.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/u65197g1x121998_07292022_163000_000536.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, relação dos Servidores da Prefeitura Municipal de Guanhães, que atualmente ocupam cargos de provimento em comissão.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/u65197g1x121998_08182022_113052_000541.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/u65197g1x121998_08182022_113052_000541.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer que seja regularizado o piso salarial para os Enfermeiros, técnicos de enfermagem e auxiliares de enfermagem, em_x000D_
 atendimento à Lei Federal N° 14.434 de 2022. Esse piso salarial é mais que merecido a esses profissionais que foram nossos anjos da guarda e não_x000D_
 mediram esforços durante a pandemia, principalmente nos períodos de altas taxas de internação devido a COVID19.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/u65197g1x121998_08222022_155706_000564.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/u65197g1x121998_08222022_155706_000564.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE Aplauso ao Delegado Geral, Bruno Tasca Cabral, pelos relevantes serviços prestados ao Estado de Minas Gerais, na área de Segurança Pública.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/u65197g1x121998_08222022_155739_000565.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/u65197g1x121998_08222022_155739_000565.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer que sejam enviadas à está Casa cópia do atual laudo técnico de Condições Ambientais do Trabalho ( LTCAT) do_x000D_
 Município de Guanhães.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/u65197g1x121998_09052022_095333_000889.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/u65197g1x121998_09052022_095333_000889.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da senhora Prefeita, informações de quantos veículos automotivos estão atualmente alugados para a Administração_x000D_
 Municipal.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/u65197g1x121998_09052022_095423_000890.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/u65197g1x121998_09052022_095423_000890.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da senhora Prefeita, que sejam enviados à esta Casa, cópia de todos os processos licitatórios realizados pela Prefeitura_x000D_
 Municipal de Guanhães para abastecimento de sua frota de veículos. Requeiro ainda que sejam enviados também, os seguintes processos: tomada de preços 07 de 2021, processo licitatório número 111 de 2021 e licitações de número 096/2022, 097/2022 e 098/2022.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/u65197g1x121998_09052022_095542_000891.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/u65197g1x121998_09052022_095542_000891.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da senhora Prefeita, que sejam enviados à esta Casa, relatório detalhado de todos os abastecimentos de combustível_x000D_
 realizados na frota de veículos da Prefeitura Municipal de Guanhães, no exercício de 2022.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/u65197g1x121998_09052022_095558_000892.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/u65197g1x121998_09052022_095558_000892.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da senhora Prefeita, que sejam enviadas à esta Casa, cópia das folhas de ponto dos médicos dos PSF de Guanhães_x000D_
 referentes a janeiro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/u65197g1x121998_09052022_095612_000894.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/u65197g1x121998_09052022_095612_000894.pdf</t>
   </si>
   <si>
     <t>Venho através deste requerer da senhora Prefeita, que sejam enviadas à esta Casa, a relação de todos os automóveis que compõem a frota de_x000D_
 veículos da Prefeitura Municipal de Guanhães. No relatório deverá conter o modelo, número de placa, número do chassi e renavam.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/u65197g1x121998_09052022_095657_000895.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/u65197g1x121998_09052022_095657_000895.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas da Senhora Prefeita, explicações dos motivos pelos quais a empresa contratada para fazer o transporte rodoviário_x000D_
 intermunicipal de pacientes vem descumprindo as obrigações assumidas na ata de registro de preços de número 31 de 2022, celebrada nos autos do_x000D_
 processo licitatório de número 37 de 2022 realizado pela Prefeitura. Chegou ao conhecimento deste vereador que a empresa em questão, vem fazendo_x000D_
 transporte de pacientes nos veículos sem agente de bordo. Segue cópia da ata de registro de preços em anexo.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/u65197g1x121998_09052022_095850_000904.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/u65197g1x121998_09052022_095850_000904.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, mais informações a respeito das despesas com kit de material escolar contraídas no exercício de 2022._x000D_
 Requeiro ainda, que seja enviado o relatório contendo o valor pago pela Prefeitura ao inserir a sua logomarca em cada caderno, e que seja informado_x000D_
 também o valor de cada kit de material escolar, bem como, o número de kits que foram distribuídos aos alunos da Rede Municipal de Ensino de Guanhães.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/requerimento_62_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/requerimento_62_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à esta casa cópias dos 3 (três) últimos processo de licitação de combustível; relatório dos últimos 6 (seis) meses de abastecimento com as seguintes informações de detalhadas: placa dos veículos, o nome do motorista que abasteceu, quantidade em litros abastecido, valor do combustível no momento do abastecimento, planilhas de controle de saída e entrada dos veículos dos últimos seis meses, histórico detalhado de pagamentos com preços e cotações de combustível do cartão (LINK) utilizado pela prefeitura e nome de todos os servidores que operaram o sistema LINK CARD nos últimos 12 (doze) meses.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/requerimento_63_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/requerimento_63_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa o motivo, a demora em atender às demandas solicitadas pelos edis quanto às operações tapa buracos, visto que em breve inicia o período de chuvas.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/u65197g1x121998_09162022_145936_000946.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/u65197g1x121998_09162022_145936_000946.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado à esta Casa, relatório contendo detalhadamente a quantia que a prefeitura tem atualmente disponível em caixa. Requeiro, ainda, que conste o detalhamento de todas às contas e de todos os setores da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/u65197g1x121998_09192022_131434_000948.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/u65197g1x121998_09192022_131434_000948.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da atual situação funcional do Servidor Sebastião de Sena, se o mesmo foi afastado de suas funções temporariamente ou definitivamente. Caso o Servidor tenha sido afastado temporariamente, requeiro que informe a previsão para o seu retorno. Requeiro ainda, que seja informado quem está exercendo as funções do referido Servidor.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/u65197g1x121998_09192022_131457_000949.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/u65197g1x121998_09192022_131457_000949.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da atual situação funcional do Servidor Geraldo Vagner, se o mesmo foi afastado de suas funções temporariamente ou definitivamente. Caso o Servidor tenha sido afastado temporariamente, requeiro que informe a previsão para o seu retorno. Requeiro ainda, que seja informado quem está exercendo as funções do referido Servidor.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/u65197g1x121998_10142022_143433_001005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/u65197g1x121998_10142022_143433_001005.pdf</t>
   </si>
   <si>
     <t>Chegou ao conhecimento deste Vereador, através de abaixo-assinado feito e encaminhado pela Comunidade do Maia, na zona rural de Guanhães,_x000D_
 que em breve os moradores daquela comunidade ficarão privados de ter local para a prática de atividades esportivas, uma vez que, segundo os mesmos, o terreno em que está o campo de futebol será arado pelo proprietário. Sendo assim, requeiro à Senhora Prefeita, que busque soluções junto àquela comunidade e ao proprietário do terreno para que o campo de futebol permaneça no local onde se encontra. Não sendo possível, requeiro ainda à_x000D_
 Senhora Prefeita que seja disponibilizado outro local apropriado para que a comunidade do Maia possa praticar esportes. Segue em anexo o abaixo assinado dos moradores.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/u65197g1x121998_10142022_165233_001009.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/u65197g1x121998_10142022_165233_001009.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado à esta Casa, relatório contendo detalhadamente a quantia que a prefeitura tem atualmente disponível em caixa. Requer, ainda, que conste o detalhamento de todas às contas e de todos os setores da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/u65197g1x121998_10172022_133000_001021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/u65197g1x121998_10172022_133000_001021.pdf</t>
   </si>
   <si>
     <t>Requer relatório contendo horas de máquina que foram gastas na obra no início da Rua Alcino Pereira, próximo à casa da Doutora Meire e do Senhor Osvaldo de Castro.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/u65197g1x121998_10172022_133012_001022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/u65197g1x121998_10172022_133012_001022.pdf</t>
   </si>
   <si>
     <t>Requer relatório de todas as contas da Prefeitura Municipal de Guanhães com os respectivos saldos e nome específico de cada uma.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>Bárbara Carvalho, Adileila Rosa, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/u65197g1x121998_10172022_162540_001023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/u65197g1x121998_10172022_162540_001023.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Guanhães, os membros da CPI N° 01/2022 requerem a deliberação em plenário, acerca da dilação do prazo para a conclusão dos trabalhos por mais 30 (trinta) dias.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/u65197g1x121998_10172022_162635_001025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/u65197g1x121998_10172022_162635_001025.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer informações do porque do atraso da homologação dos arquivos do SICOM do tribunal de contas, que se encontra enviadas até o mês três de 2022.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/u65197g1x121998_11042022_153046_001044.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/u65197g1x121998_11042022_153046_001044.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, que seja informado a esta Casa o nome do coordenador de esportes no período compreendido de 2019 até_x000D_
 julho de 2022.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/u65197g1x121998_11042022_153111_001046.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/u65197g1x121998_11042022_153111_001046.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita o envio a esta Casa, de cópia de todas as notas fiscais e processos licitatórios das contratações que se_x000D_
 fizeram necessárias para a realização dos festejos de 147° aniversário da cidade de Guanhães.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/u65197g1x121998_11042022_153135_001047.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/u65197g1x121998_11042022_153135_001047.pdf</t>
   </si>
   <si>
     <t>Na condição de vereador do Município de Guanhães, sirvo do presente para requerer da Chefe do Poder Executivo Municipal, que seja informado a_x000D_
 esta Casa Legislativa a quantidade de cirurgia eletivas pendentes, a quantidade de exames aguardando liberação, bem como informação se haverá_x000D_
 mutirão para zerar a fila de espera acerca das cirurgias eletivas e exames pendentes, devendo ainda informar se a Secretária de Saúde está_x000D_
 disponibilizando à população todos os medicamentos básicos.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/u65197g1x121998_11042022_153151_001048.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/u65197g1x121998_11042022_153151_001048.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do processo licitatório e nota fiscal de compra do aparelho de raio- x odontológico.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/u65197g1x121998_11042022_153210_001049.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/u65197g1x121998_11042022_153210_001049.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia integral do processo licitatório relativo à instalação de lâmpadas de led na cidade.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/u65197g1x121998_11042022_153228_001050.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/u65197g1x121998_11042022_153228_001050.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado a esta Casa, cópia da nota fiscal do processo de aluguel do espaço do Guanhães Esporte Clube para a realização das_x000D_
 comemorações do 147° aniversário de Guanhães, e que seja informado também, se houve alguma parceria entre a Prefeitura de Guanhães e o referido_x000D_
 local para a pavimentação do local onde se realizaram os festejos.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/u65197g1x121998_11042022_153248_001051.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/u65197g1x121998_11042022_153248_001051.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia dos ofícios enviados da Secretária de saúde para Gerência Regional de Saúde (GRS) de Itabira, solicitando vistoria para a implementação do raio- x odontológico.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/u65197g1x121998_11042022_164801_001053.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/u65197g1x121998_11042022_164801_001053.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, cópia do contrato da empresa de iluminação pública.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/u65197g1x121998_11252022_160444_001095.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/u65197g1x121998_11252022_160444_001095.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer cópia do processo de licitação de compras da Secretaria de Educação, bem como nota fiscal de aquisição,_x000D_
 mobiliários, equipamentos eletrônicos, vasilhame, eletrodomésticos, material pedagógico de 2021 e 2022.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/u65197g1x121998_11252022_160456_001096.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/u65197g1x121998_11252022_160456_001096.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer da Secretaria de Assistência Social que envie a esta Casa, relatório de quantas cestas básicas foram entregues a_x000D_
 Associação dos Moradores do Bairro Nossa Senhora Aparecida e número de famílias que já receberam as cestas básicas.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/u65197g1x121998_11252022_160513_001097.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/u65197g1x121998_11252022_160513_001097.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer informações do motivo pelo qual ainda não foram instalados todos os canais abertos com cobertura digital no_x000D_
 município.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/u65197g1x121998_11252022_160526_001098.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/u65197g1x121998_11252022_160526_001098.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer da Secretaria de Assistência Social que envie a esta Casa, relatório detalhado relativos a cestas básicas dos alimentos_x000D_
 arrecadados no aniversário de Guanhães, com as seguintes informações: número de famílias que já receberam as cestas básicas e os critérios usados_x000D_
 para a distribuição.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/u65197g1x121998_11252022_160537_001099.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/u65197g1x121998_11252022_160537_001099.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Obras e Infraestrutura que envie a esta Casa cronograma das obras a serem feitas em Guanhães e distritos.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/u65197g1x121998_11252022_160553_001100.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/u65197g1x121998_11252022_160553_001100.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer informações a respeito das tratativas para que seja providenciada uma cede para um Campus da Universidade do Estado_x000D_
 de Minas Gerais em Guanhães. Requeiro ainda que caso já tenha sido providenciado um local, que seja informado a esta Casa.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/u65197g1x121998_11252022_160605_001101.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/u65197g1x121998_11252022_160605_001101.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer a realização de estudo técnico para projeto das ruas 3, 4 e 5, situadas no Bairro João Miranda.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/u65197g1x121998_11292022_142400_001112.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/u65197g1x121998_11292022_142400_001112.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer que seja feita a capina e limpeza nos bairros: Alvorada, Novo Cruzeiro e Aod Pereira.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>Adileila Rosa, Alcides Robson da Rocha, Alessandro Matias (Leco), André Luiz da Silva, Bárbara Carvalho, Claudiney Ferreira dos Santos, Evandro Lott Moreira, Lucimar Ferreira Pinto, Mauro Caneco, Nilsinho de Sapucaia, Osmar Gomes Fidelis, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_89_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_89_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa informações sobre a formação do Consórcio e o por que Guanhães não é base do SAMU sendo cidade polo e a maior_x000D_
 prestadora de serviços, onde concentra-se as maiores atividades da região.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/requerimento_90_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/requerimento_90_de_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro da Secretária de Educação informações sobre a construção da escola do Distrito de Taquaral de Guanhães.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/u65197g1x121998_12192022_154207_001171.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/u65197g1x121998_12192022_154207_001171.pdf</t>
   </si>
   <si>
     <t>Conforme a Lei n°. 2.871, de 02 de julho de 2019 ”que Autoriza a Prefeitura Municipal a proceder à limpeza de terrenos baldios particulares e dá outras providencias”, Requeiro que seja enviada a esta Casa relação das notificações realizadas no ano de 2022, local, datas e proprietários.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/u65197g1x121998_12192022_155335_001172.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/u65197g1x121998_12192022_155335_001172.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações a respeito dos projetos realizados pela empresa PROJETA no âmbito da administração_x000D_
 pública no Município de Guanhães, com envio detalhado de relatório contendo as seguintes informações: valor específico de cada projeto e obras que já_x000D_
 foram concluídas.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/u65197g1x121998_12192022_161305_001173.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/u65197g1x121998_12192022_161305_001173.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Senhora Prefeita, informações de quantos projetos a AMBAS (Associação do Município da Microrregião da Bacia do_x000D_
 Suaçuí) já promoveu para o Município de Guanhães.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3131/mocao_1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3131/mocao_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Betânia Aparecida Miranda pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3132/mocao_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3132/mocao_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Filomena de Lourdes Generoso de Aguiar Ferreira pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3133/mocao_3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3133/mocao_3.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Maria Aparecida dos Santos Rocha Galdino pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3134/mocao_4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3134/mocao_4.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Elizer de Almeida Souza pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3135/mocao_5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3135/mocao_5.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Cacildo Jesus dos Santos pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3136/mocao_6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3136/mocao_6.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Rossiane Ferreira de Souza pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3137/mocao_7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3137/mocao_7.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Rosilene Maria Pereira da Silva pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3138/mocao_8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3138/mocao_8.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Vinicius Matias de Souza pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3139/mocao_9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3139/mocao_9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Raimundo Magno da Silva pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3152/mocao_10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3152/mocao_10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Equipe Brutos de Handebol Masculino. A equipe participou da segunda etapa da Copa Primavera em Contagem/MG e conquistou o segundo lugar ( vice-campeã). O time se classificou para a terceira etapa que está prevista para acontecer em março/2022.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3157/barbaara_-_carla_ok.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3157/barbaara_-_carla_ok.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Carla Maria Gonçalves Corrêa Generoso, pelo mérito Empresária do ano 2021. Empresarial é um evento realizado pela Federaminas onde os Empresários mineiros que mais se destacaram durante o ano são homenageados. Indicados e eleitos por votação realizada pela ACIG entre as empresas associadas.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3158/mocao_12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3158/mocao_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Gilberto Campos de Miranda Junior pelo mérito empresário do ano 2021. Proprietário da academia Unifit, Uniclinica, Unifarma e administrador do grupo Univida. O mérito Empresarial é um evento realizado pela Federaminas onde os empresários mineiros que mais se destacaram durante o ano são homenageados. Indicados e eleitos por votação realizada pela ACIG entre as empresas associadas.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3168/mocao_13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3168/mocao_13.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Evalto Dimas Souza pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3169/mocao_14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3169/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Osvaldo Dimas Francisco pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3170/mocao_15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3170/mocao_15.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Ademar Dimas Francisco pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3171/mocao_16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3171/mocao_16.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Maria Dolores Ferreira de Souza pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3173/mocao_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3173/mocao_17.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de José Portilho Pereira, ex-prefeito de Senhora do Porto, ocorrido no dia 16 de fevereiro/2022.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3191/mocao_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3191/mocao_18.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao time de futebol "Turma do Golaço" que participou da 5 Copa Idelfonso de Futebol no distrito de São João Evangelista. O time foi campeão com uma campanha invicta.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3203/img20220307_14393814.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3203/img20220307_14393814.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Rosa Pereira de Jesus, pelo excelente serviço prestado à nossa cidade</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3204/img20220307_14400049.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3204/img20220307_14400049.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Silvana Dimas da Silva, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3205/img20220307_14402535.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3205/img20220307_14402535.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Nirley Aparecida Martins Araújo, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3206/img20220307_14424388.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3206/img20220307_14424388.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria da Conceição dos Anjos, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3207/img20220307_14432338.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3207/img20220307_14432338.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Geralda Maria Siman Lurdes da Silva, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3209/img20220307_16411533.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3209/img20220307_16411533.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Filomena de Lourdes Generoso de Aguiar Ferreira, pela passagem do seu aniversário, comemorado ontem, 06 de março e ainda pelo Dia Internacional da Mulher, comemorado neta terça-feira(8), pela sua representativa enquanto mulher e profissional que tanto contribui para a nossa Cidade. Através dela, homenageio todas as mulheres de Guanhães pela data.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>Moção de Aplauso à Juíza de Direito da 1ª Vara da Comarca de Guanhães, Dra. Maria Clara Silva Castro, extensivo às demais servidoras, em alusão ao dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3216/img20220310_15523853.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3216/img20220310_15523853.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Guido de Carvalho Junior,pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3217/img20220310_15534581.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3217/img20220310_15534581.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria Janaina Miranda, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3218/img20220310_15542783.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3218/img20220310_15542783.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Wanderci Carolino da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3219/img20220310_15544335.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3219/img20220310_15544335.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Elizabete Inácio Sena, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3220/img20220310_15552735.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3220/img20220310_15552735.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Meire Ane Caldeira Pereira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3222/img20220314_16085054.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3222/img20220314_16085054.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Fernando dos Santos, pelo relevante serviços prestados ao longo dos 15 anos na provedoria do HIC</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3223/img20220314_19204644.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3223/img20220314_19204644.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Deputado Federal, Euclydes Marcos Pettersen Neto, pelo relevante serviços prestados ao Município de Guanhães, em especial à parceria com o Hospital Imaculada Conceição.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/mocao_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/mocao_33.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a José Gerônimo Martins Lopes, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/mocao_34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/mocao_34.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Helena Simões Pessoa, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/mocao_35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/mocao_35.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Janete Ferreira Pimentel, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_36.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_36.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Jales Guilherme Batista, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_37.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Carlos Alberto Miranda Ribeiro, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_38.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_38.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Rui Francisco Afonso Mourão, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3268/mocao_39.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3268/mocao_39.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Neusa Conceição Pinto da Silva, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/mocao_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/mocao_40.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Geraldo José de Carvalho, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/mocao_41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/mocao_41.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Geraldo Magno da Silva Sena, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/mocao_42.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/mocao_42.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Agnaldo Jair Ferreira, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3272/mocao_43.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3272/mocao_43.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Albina Maria Martins, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3273/mocao_44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3273/mocao_44.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Maria Rachel Mendes Duarte, pelo bom desempenho diante da Diretoria da Associação Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3249/mocao_45.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3249/mocao_45.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Vereador André Luiz da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3250/mocao_46.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3250/mocao_46.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Vereador Claudiney Ferreira dos Santos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3251/mocao_47.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3251/mocao_47.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Ângela Anatólio, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3259/mocao_48_000_1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3259/mocao_48_000_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Dirson Caldeira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3260/mocao_49_000.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3260/mocao_49_000.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Paulo Henrique Oliveira Nascimento, pelos relevantes serviços prestados como presidente da OAB Jovem de Minas Gerais,</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3276/u65197g1x121998_04132022_171246_000169.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3276/u65197g1x121998_04132022_171246_000169.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Escola Estadual Odilon Behrens, que na data de 21 de abril completa 79 anos, a mesma foi fundada no ano de 1943 sendo a maior escola da região. Envio esta na pessoa de seu Diretor, Fabrício Barroso.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3278/mocao_51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3278/mocao_51.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Luciana Pereira da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Idelma Aparecida Batista, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/mocao_53.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/mocao_53.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a José Geraldo Aguiar, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/mocao_54.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/mocao_54.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Marildo da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/mocao_55.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/mocao_55.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Jupira Ferreira Barbosa, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_56.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Maria José Vales ocorrido nesta segunda-feira, 18 de abril de 2022. Solicitamos ainda que seja dado conhecimento desta a sua Filha Rita Ernestina Vales e aos seus Familiares, residentes na Rua dos Girassóis, Numero 235.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/u65197g1x121998_04192022_154235_000197.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/u65197g1x121998_04192022_154235_000197.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR  pelo falecimento de Ocacília Santana dos Santos ocorrido neste domingo, 17 de abril de 2022. Solicitamos ainda que seja dado conhecimento desta a sua Filha Laurecy Bernadino dos Santos,</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>André Luiz da Silva, Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/u65197g1x121998_05022022_171401_000229.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/u65197g1x121998_05022022_171401_000229.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Psicóloga Ana Maria Sales, pelo conhecimento compartilhado durante palestra realizada no evento de_x000D_
 lançamento do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 07 de abril.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/u65197g1x121998_05022022_171418_000230.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/u65197g1x121998_05022022_171418_000230.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO ao Tenente Coronel Paulo Henrique, pelo conhecimento compartilhado durante palestra realizada no evento_x000D_
 de lançamento do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 07 de abril.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/u65197g1x121998_05022022_171447_000231.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/u65197g1x121998_05022022_171447_000231.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO ao Diretor da Escola Estadual Behrens, Fabricio Barroso, pelo conhecimento compartilhado durante palestra_x000D_
 realizada no evento de lançamento do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 07 de abril.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/u65197g1x121998_05162022_140433_000256.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/u65197g1x121998_05162022_140433_000256.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Marilene Maria Fonseca Gonçalves, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/u65197g1x121998_05162022_140609_000257.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/u65197g1x121998_05162022_140609_000257.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Darllety Franciely Fonseca Gonçalves, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/u65197g1x121998_05162022_140740_000258.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/u65197g1x121998_05162022_140740_000258.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Sidnéia Mariele Fonseca Ribeiro, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/u65197g1x121998_05162022_140800_000259.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/u65197g1x121998_05162022_140800_000259.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Carlos Magno Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/u65197g1x121998_05162022_140813_000260.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/u65197g1x121998_05162022_140813_000260.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Adson Magno Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/u65197g1x121998_05162022_145200_000265.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/u65197g1x121998_05162022_145200_000265.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de José Pereira dos Santos ocorrido no dia 30 de abril de 2022.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/u65197g1x121998_05162022_170357_000268.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/u65197g1x121998_05162022_170357_000268.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento de Natalia Figueiredo de Oliveira ocorrido no dia 15 de maio de 2022.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/u65197g1x121998_05302022_161628_000292.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/u65197g1x121998_05302022_161628_000292.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Secretária Municipal de Assistência Social e Psicóloga, Helma Silveira Maia, pelo conhecimento compartilhado durante Oficina do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 25 de Maio.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/u65197g1x121998_06062022_140447_000304.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/u65197g1x121998_06062022_140447_000304.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Coordenadora do CAPS e referência municipal em saúde mental, Sara Caldeira, pelo conhecimento compartilhado durante Oficina do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 02 de Junho.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/u65197g1x121998_06062022_140615_000305.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/u65197g1x121998_06062022_140615_000305.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ex-Vereador Laércio Alves de Lima, conhecido como Nô Alfredo por ter sido um excelente Vereador, e por ter contribuído com ajuda/ assistência para toda população guanhanense, principalmente para os cidadãos do Distrito de Farias.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/u65197g1x121998_06062022_140640_000306.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/u65197g1x121998_06062022_140640_000306.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Leonôra Neto Barroso ocorrido no dia 17 de maio de 2022.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/u65197g1x121998_06062022_140748_000307.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/u65197g1x121998_06062022_140748_000307.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Gilberto de Assunção, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/u65197g1x121998_06062022_140802_000308.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/u65197g1x121998_06062022_140802_000308.pdf</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/u65197g1x121998_06062022_140918_000309.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/u65197g1x121998_06062022_140918_000309.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Egberto dos Santos Pereira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/u65197g1x121998_06062022_141037_000310.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/u65197g1x121998_06062022_141037_000310.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Thatiana Soares da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/u65197g1x121998_06062022_141048_000311.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/u65197g1x121998_06062022_141048_000311.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Enio Sebastião Pimenta, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/u65197g1x121998_06062022_141148_000312.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/u65197g1x121998_06062022_141148_000312.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Cezar Campos Netto, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/u65197g1x121998_06062022_141205_000313.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/u65197g1x121998_06062022_141205_000313.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Sebastião Alves Maciel Junior, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/u65197g1x121998_06062022_141339_000314.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/u65197g1x121998_06062022_141339_000314.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Renato Aparecido Rocha, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/u65197g1x121998_06062022_141427_000315.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/u65197g1x121998_06062022_141427_000315.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Luiz Roberto Da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/u65197g1x121998_06062022_141449_000316.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/u65197g1x121998_06062022_141449_000316.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Antônio Carlos Amorim, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/u65197g1x121998_06062022_141612_000317.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/u65197g1x121998_06062022_141612_000317.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Odilia Gloria de Souza ocorrido no dia 05 de Junho de 2022.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/u65197g1x121998_06202022_151120_000397.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/u65197g1x121998_06202022_151120_000397.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Osvaldo de Castro Pinto, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/u65197g1x121998_06202022_151527_000398.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/u65197g1x121998_06202022_151527_000398.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria Francisca da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/u65197g1x121998_06202022_151559_000399.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/u65197g1x121998_06202022_151559_000399.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Josiane Alves Queiroz Ribeiro, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/u65197g1x121998_06202022_151647_000400.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/u65197g1x121998_06202022_151647_000400.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Rosimeire Rodrigues de Oliveira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/u65197g1x121998_06202022_160732_000414.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/u65197g1x121998_06202022_160732_000414.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Madalena Aparecida da Silva Soares, pelos relevantes serviços prestados na Escola Municipal Gustavo Coelho.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/u65197g1x121998_06282022_145557_000421.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/u65197g1x121998_06282022_145557_000421.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Elizabete Jesus Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/u65197g1x121998_06282022_145613_000422.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/u65197g1x121998_06282022_145613_000422.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Claudia Nunes R. Azevedo, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/u65197g1x121998_06282022_145628_000424.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/u65197g1x121998_06282022_145628_000424.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria Lúcia Pereira Magalhães, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/u65197g1x121998_06282022_145647_000425.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/u65197g1x121998_06282022_145647_000425.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Estefane Pires de Oliveira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/mocao_93_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/mocao_93_de_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Walquíria Pereira Prata, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/mocao_de_pesar_94_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/mocao_de_pesar_94_de_2022.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Lourdes Nunes Pimentel ocorrido no dia 20 de Junho de 2022.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/u65197g1x121998_07282022_150210_000516.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/u65197g1x121998_07282022_150210_000516.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Edna Pereira dos Anjos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/u65197g1x121998_07282022_150223_000517.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/u65197g1x121998_07282022_150223_000517.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Benedita Luciana dos Anjos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/u65197g1x121998_07282022_150241_000518.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/u65197g1x121998_07282022_150241_000518.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Raine Socorro da Silva Lima, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/u65197g1x121998_07282022_150254_000519.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/u65197g1x121998_07282022_150254_000519.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Silvia Francisca Bernardino Lopes, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/u65197g1x121998_07282022_150306_000520.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/u65197g1x121998_07282022_150306_000520.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Rita Ernestina Vales, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/u65197g1x121998_07292022_161037_000535.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/u65197g1x121998_07292022_161037_000535.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Assistente Social do CRAS, Patrícia Gomes dos Santos pelo conhecimento compartilhado durante Oficina do_x000D_
 Parlamento Jovem 2022/ Guanhães, ocorrido no dia 06 de Julho.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/u65197g1x121998_08012022_135708_000537.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/u65197g1x121998_08012022_135708_000537.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO a Servidora do CRAS, Aline da Silva Sette pelo conhecimento compartilhado durante Oficina do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 04 de Julho.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/u65197g1x121998_08012022_135918_000538.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/u65197g1x121998_08012022_135918_000538.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO ao Psicólogo do CREAS, Ricardo Coelho Santana pelo conhecimento compartilhado durante Oficina do Parlamento Jovem 2022/ Guanhães, ocorrido no dia 04 de Julho</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/mocao_103_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/mocao_103_de_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Guilherme Magalhães Pereira Bretas, por representar Guanhães pela terceira vez em Campeonato Brasileiro de Fisiculturismo e Fitness da IFBB Brasil.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/u65197g1x121998_08182022_124503_000542.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/u65197g1x121998_08182022_124503_000542.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Edmar dos Santos Morbeck, pelos 34 anos de um excelente trabalho que vem desenvolvendo frente ao Despachante “Edmar Despachante”. Desde que se iniciou nessa área, tem procurado através de um trabalho sério, prestar um excelente atendimento aos seus clientes.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/u65197g1x121998_08222022_161140_000569.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/u65197g1x121998_08222022_161140_000569.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Banco Sicoob Credicenm pelos seus 25 anos.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/u65197g1x121998_08222022_161201_000570.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/u65197g1x121998_08222022_161201_000570.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a ACIG (Associação Comercial e Empresarial de Guanhães), pelos 30 anos de sua fundação.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/u65197g1x121998_08182022_124956_000545.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/u65197g1x121998_08182022_124956_000545.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Raquel Magalhães Pereira pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/u65197g1x121998_08182022_125009_000546.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/u65197g1x121998_08182022_125009_000546.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Iracema Pugira pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/u65197g1x121998_08182022_125024_000547.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/u65197g1x121998_08182022_125024_000547.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Joaquim Pugira pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/u65197g1x121998_08182022_125043_000548.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/u65197g1x121998_08182022_125043_000548.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Jaqueline Pugira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/u65197g1x121998_08182022_125101_000549.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/u65197g1x121998_08182022_125101_000549.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Evaldo de Moura pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/u65197g1x121998_08182022_125455_000550.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/u65197g1x121998_08182022_125455_000550.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Anna Clara Barbosa Moura pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/u65197g1x121998_08182022_125523_000551.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/u65197g1x121998_08182022_125523_000551.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Leandro Antônio da Conceição pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/u65197g1x121998_08182022_130200_000552.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/u65197g1x121998_08182022_130200_000552.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Rosa Maria da Conceição Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/u65197g1x121998_08222022_155844_000567.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/u65197g1x121998_08222022_155844_000567.pdf</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/u65197g1x121998_08222022_163153_000572.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/u65197g1x121998_08222022_163153_000572.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE Aplauso à Presidente da ACIG (Associação Comercial e Empresarial de Guanhães), Tereza Cristina Teixeira Furbino, pela realização da 1° (primeira) feira de Empreendedorismo na Cidade (Guanhães Multinegócios).</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/mocao_7_juntas.docx</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/mocao_7_juntas.docx</t>
   </si>
   <si>
     <t>Moção de aplauso a Sandro Duarte Procópio pela sua contribuição às obras de reforma da ponte da Rua Paulino Coelho.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/u65197g1x121998_09052022_101131_000913.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/u65197g1x121998_09052022_101131_000913.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Flavia Pereira Vilela, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/u65197g1x121998_09052022_101142_000914.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/u65197g1x121998_09052022_101142_000914.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Salete Pereira Prata, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/u65197g1x121998_09052022_101157_000915.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/u65197g1x121998_09052022_101157_000915.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Aparecida Cunha, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/u65197g1x121998_09052022_101212_000916.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/u65197g1x121998_09052022_101212_000916.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Valdirene Rosa da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/u65197g1x121998_09052022_101223_000917.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/u65197g1x121998_09052022_101223_000917.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Cinara Pinto do Nascimento Dimas Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/u65197g1x121998_09162022_143833_000937.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/u65197g1x121998_09162022_143833_000937.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ex-Vereador Nivaldo dos Santos, por ter sido um excelente Vereador, e por ter contribuído com ajuda/ assistência para toda população guanhanense.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/u65197g1x121998_09162022_143844_000938.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/u65197g1x121998_09162022_143844_000938.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ex-Vereador Alberto Magno Dias, por ter sido um excelente Vereador, e por ter contribuído com ajuda/ assistência para toda população guanhanense.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/u65197g1x121998_09162022_143916_000941.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/u65197g1x121998_09162022_143916_000941.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Getson Ferreira Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/u65197g1x121998_09162022_143952_000942.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/u65197g1x121998_09162022_143952_000942.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Adirlene Delfim da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/u65197g1x121998_09162022_144020_000943.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/u65197g1x121998_09162022_144020_000943.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Henrique Guilherme Pereira Bretas de Campos, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/u65197g1x121998_09162022_144040_000944.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/u65197g1x121998_09162022_144040_000944.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Nara Generoso de Aguiar Ferreira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/u65197g1x121998_09192022_153142_000956.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/u65197g1x121998_09192022_153142_000956.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE Aplauso à Presidente do Conselho Tutelar de Guanhães, Neuza Aparecida Pereira Lage, pela realização da 1° (primeira) Capacitação Regional dos Conselhos Tutelares do Centro nordeste Mineiro.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/u65197g1x121998_10132022_135052_000997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/u65197g1x121998_10132022_135052_000997.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Dalva Soalheiro pelos 50 anos de serviços dedicados à contabilidade na qual foi homenageada também pelo CRC/MG .</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/u65197g1x121998_10142022_170144_001013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/u65197g1x121998_10142022_170144_001013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Natalice Sette Oliveira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/u65197g1x121998_11072022_160520_001072.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/u65197g1x121998_11072022_160520_001072.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Luís Carlos Pinto, pelos relevantes serviços prestados à Nossa Cidade e pela realização do EDUCAFRO Guanhães.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/u65197g1x121998_11072022_160551_001073.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/u65197g1x121998_11072022_160551_001073.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Edna Flávia Patrocínio, pelos relevantes serviços prestado a Guanhães e pela realização do EDUCAFRO Guanhães.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/u65197g1x121998_11072022_160706_001074.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/u65197g1x121998_11072022_160706_001074.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Claudia Maria dos Santos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/u65197g1x121998_11072022_160724_001075.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/u65197g1x121998_11072022_160724_001075.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Fabrício Matheus Pereira dos Santos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/u65197g1x121998_11072022_160800_001076.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/u65197g1x121998_11072022_160800_001076.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Manuela Pereira dos Anjos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/u65197g1x121998_11072022_160813_001077.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/u65197g1x121998_11072022_160813_001077.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Vinicius Junior dos Santos, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/u65197g1x121998_11252022_153920_001087.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/u65197g1x121998_11252022_153920_001087.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Osmar Gomes Fidelis, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/u65197g1x121998_11252022_154158_001088.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/u65197g1x121998_11252022_154158_001088.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Geraldo Ferreira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/u65197g1x121998_11252022_154213_001089.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/u65197g1x121998_11252022_154213_001089.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Bruno Pires de Souza, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/u65197g1x121998_11252022_154251_001091.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/u65197g1x121998_11252022_154251_001091.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Carlos Aparecido da Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/u65197g1x121998_11252022_154306_001092.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/u65197g1x121998_11252022_154306_001092.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Nelci Pereira Chaves, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/mocao_143_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/mocao_143_de_2022.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Ildete Gualberto de Alvarenga ocorrido nesta data, 06 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>CNV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/u65197g1x121998_08222022_161233_000571.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/u65197g1x121998_08222022_161233_000571.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário Municipal de Cultura e Turismo, Senhor Flávio Roberto dos Reis para prestar informações a respeitos de eventos, projetos e licitações relativos à sua pasta, na 13ª reunião ordinária de 2022, que acontecerá no dia 5 de setembro, às 19h.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/u65197g1x121998_09062022_114829_000926.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/u65197g1x121998_09062022_114829_000926.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o secretário de obras e infraestrutura urbana, senhor Fabrício Aguilar Pinheiro para prestar esclarecimentos a respeito da execução de políticas e execução de obras para mitigação de transtornos nos períodos chuvosos na 14 ª reunião ordinária, que acontecerá no dia 19 de setembro de 2022, às 19h.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/u65197g1x121998_09062022_114911_000927.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/u65197g1x121998_09062022_114911_000927.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o diretor do departamento de defesa civil  e de apoio a segurança pública, Jackson Sardinha Breno Silva Oliveira, para prestar esclarecimentos a respeito de laudos emitidos pela defesa civil na 14ª Reunião Ordinária, que acontecerá no dia 19 de setembro de 2022, às 19h.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/u65197g1x121998_09062022_114456_000925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/u65197g1x121998_09062022_114456_000925.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada a secretária municipal de assistência social, Senhora Helma Silveira Maia, para prestar esclarecimentos sobre os laudos encaminhados pelo setor de defesa civil a respeito de casas situadas em áreas de risco na 14ª Reunião Ordinária, que acontecerá no dia 19 de setembro, às 19h.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/u65197g1x121998_09192022_132713_000953.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/u65197g1x121998_09192022_132713_000953.pdf</t>
   </si>
   <si>
     <t>requerer que seja convocado o Secretário Municipal de Obras e Infraestrutura, Senhor Fabrício Pinheiro Aguilar, na 15ª (décima quinta) Reunião Ordinária de 2022, que acontecera no dia 03 de outubro às 19:00 horas na Câmara Municipal de Guanhães, para prestar informações a respeito da insalubridade dos Garis e dos Coveiros.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/u65197g1x121998_09192022_132845_000954.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/u65197g1x121998_09192022_132845_000954.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada a Secretária Municipal de Administração e RH, Senhora Wáleria Felipe Costa Coelho, na 15ª (décima quinta) Reunião Ordinária de 2022, que acontecera no dia 03 de outubro às 19:00 horas na Câmara Municipal de Guanhães, para prestar informações a respeito da insalubridade dos Garis e dos Coveiros.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/u65197g1x121998_09192022_132441_000951.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/u65197g1x121998_09192022_132441_000951.pdf</t>
   </si>
   <si>
     <t>requerer que seja convocada a Técnica da Segurança do Trabalho da Prefeitura Municipal de Guanhães, Senhora Elis Fernanda de Carvalho, na 15ª (décima quinta) Reunião Ordinária de 2022, que acontecera no dia 03 de outubro às 19:00 horas na Câmara Municipal de Guanhães, para prestar informações a respeito da insalubridade dos Garis e dos Coveiros.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/u65197g1x121998_09192022_132605_000952.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/u65197g1x121998_09192022_132605_000952.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o Secretário Municipal de Meio Ambiente e Agricultura, Senhor Adriel Gomes Repolho Cabral, na 15° (décima quinta) Reunião Ordinária de 2022, que acontecera no dia 03 de outubro às 19:00 horas, a fim de prestar esclarecimentos a respeito dos diversos animais que vagam pelas ruas, e a necessidade de limpeza de rios e córregos. O Secretário deverá também, prestar informações a respeito de projetos em andamento.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/u65197g1x121998_10142022_142502_000998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/u65197g1x121998_10142022_142502_000998.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocado o Secretário temporário Municipal de Esporte e Lazer, Senhor Edésio Duarte Quintão Júnior para prestar esclarecimentos a respeito do_x000D_
 Ginásio Poliesportivo, esporte na cidade e ônibus na 17ª (décima sétima) Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 07 de_x000D_
 Novembro de 2022, às 19 horas.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/u65197g1x121998_11282022_085308_001102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/u65197g1x121998_11282022_085308_001102.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja_x000D_
 convocada a Secretária Municipal de Saúde, Senhora Rejane Ferreira Guimarães para prestar esclarecimentos a respeito do raio-X do Posto Central,_x000D_
 campanha de vacinação, falta de médico nos PSF, falta de remédio nas farmácias e gestão da saúde. A Secretária também deverá prestar_x000D_
 esclarecimentos do motivo pelos quais a secretaria mudara sua localização de um imóvel próprio para um imóvel alugado na 18ª (decima oitava) Reunião_x000D_
 Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 29 de novembro de 2022, às 19 horas.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/u65197g1x121998_12062022_130327_001122.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/u65197g1x121998_12062022_130327_001122.pdf</t>
   </si>
   <si>
     <t>Por meio deste instrumento, venho perante Vossa Senhoria, com base no artigo 217 e 221 do Regimento Interno desta Casa, requerer que seja convocada a Secretária Municipal de Saúde, Senhora Rejane Ferreira Guimarães para prestar esclarecimentos a respeito do raio-X do Posto Central, campanha de vacinação, falta de médico nos PSF, falta de remédio nas farmácias e gestão da saúde. A Secretária também deverá prestar esclarecimentos do motivo pelos quais a secretaria mudara sua localização de um imóvel próprio para um imóvel alugado na 20ª Reunião Ordinária da Câmara Municipal de Guanhães, que acontecerá no dia 19 de novembro de 2022, às 19 horas.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/projeto_de_decreto_legislativo_01_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/projeto_de_decreto_legislativo_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sustação dos efeitos da Resolução De Fiscalização e Regulação - ARISB-MG N° 182, de 1° de fevereiro de 2022 e do Convênio de Cooperação n° 026/2017, delegando à ARISB-MG o exercício das competências municipais de regulação e fiscalização dos serviços públicos de saneamento básico no Município Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>Autoriza a Prefeita ausentar-se do Município de Guanhães por mais de 15 (quinze) dias.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_numero_01_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_numero_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação do artigo 3º da lei municipal nº 2913, de 23 de abril de 2020</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_numero_02_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_numero_02_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição da perda inflacionária da remuneração dos agentes políticos e servidores públicos da Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_numero_03_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_numero_03_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo único, do artigo 1°, da Lei Municipal n° 2.693/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_numero_04_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_numero_04_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.711, de 18 de maio de 2016 e da Lei Complementar n° 1, de 20 de janeiro de 2020, reestruturando cargos e atribuições na Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_numero_05_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_numero_05_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.711, de 18 de maio de 2016 e da Lei Complementar n° 1, de 20 de janeiro de 2020, reestruturando cargo e atribuições na Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3145/projeto_de_lei_numero_06_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3145/projeto_de_lei_numero_06_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Credenciamento de Microempreendedores Individuais - MEI para prestação de serviços diversos ao Município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3165/projeto_de_lei_complementar_numero_07_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3165/projeto_de_lei_complementar_numero_07_de_2022.pdf</t>
   </si>
   <si>
     <t>Ratifica o ingresso do  Município de Guanhães/MG no CONSÓRCIO PÚBLICO PARA O DESENVOLVIMENTO DA  MICRORREGIÃO DA BACIA DO SUAÇUI (COMBAS) e ratifica o 1" Termo Aditivo ao  Contrato de Consórcio e dá outras providências"</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_numero_08_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_numero_08_de_2022.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Municipal n. 2.927, de 14 de maio de 2020 (republicada em 28.12.2020) e dá outras providências".</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_numero_09_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_numero_09_de_2022.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual nas remunerações dos servidores públicos e nos subsídios dos agentes políticos do Poder Executivo, e dá outras providências".</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_numero_10_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_numero_10_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição da perda inflacionária da remuneração dos agentes políticos e servidores públicos da Câmara Municipal de Guanhães</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_numero_11_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_numero_11_de_2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual nas remunerações dos Conselheiros Tutelares do Município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_numero_12_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_numero_12_de_2022.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação GRÊMIO RECREATIVO ESCOLA DE SAMBA VAI QUEM QUÉ "</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_numero_13_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_numero_13_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Guanhães a Semana da Mulher.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_numero_14_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_numero_14_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício, artefatos pirotécnicos, rojões e foguetes que cause poluição sonora como estouros e estampidos, no Município de Guanhães/MG.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_numero_15_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_numero_15_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de envio de editais para a Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3214/projeto_de_lei_numero_16_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3214/projeto_de_lei_numero_16_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera as seguintes Leis: Lei Complementar n° 2.578, de 10 de setembro de 2013; Lei Complementar n° 2.591 de 03 de dezembro de 2013; e a Lei n° 2.448 de 20 de setembro de 2011, modificando o Plano de Cargos e Salários do Serviço Autônomo de Água e Esgoto de Guanhães/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto_de_lei_numero_17_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto_de_lei_numero_17_de_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal n. 3.040 de 21 de dezembro de 2021, e dá outras providências".</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto_de_lei_numero_18_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto_de_lei_numero_18_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exigência nos editais licitatórios cujo objeto seja a locação de maquinários, veículos e caminhões de rastreador/localizador e dá outras providências.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_numero_19_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_numero_19_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - TRAVESSA DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_lei_numero_20_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_lei_numero_20_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1915 de 12 de janeiro de 2002, e dá outras providências</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_lei_numero_21_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_lei_numero_21_de_2022.pdf</t>
   </si>
   <si>
     <t>Reconhece o Wheeling e demais manobras de motocicletas como prática esportiva no município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_numero_22_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_numero_22_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/projeto_de_lei_numero_23_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/projeto_de_lei_numero_23_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/projeto_de_lei_numero_24_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/projeto_de_lei_numero_24_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui a declaração municipal de direitos de liberdade econômica, estabelece normas para os atos de liberação de atividade econômica e a análise de impacto regulatório e dá outras providências.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei__numero_25_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei__numero_25_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Regularização Tributária - PERT, no âmbito do município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/projeto_de_lei_numero_26_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/projeto_de_lei_numero_26_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a Contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/projeto_de_lei_altera_lei_2330.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/projeto_de_lei_altera_lei_2330.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Municipal nº 2.330, de 15 de junho de 2009 e dá outras providências".</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projeto_de_lei_numero_28_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projeto_de_lei_numero_28_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de envio dos Decretos regulamentares subscrito pelo Chefe do Executivo Municipal para a Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_numero_29_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_numero_29_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Astramiro Clemente.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_numero_30_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_numero_30_de_2022.pdf</t>
   </si>
   <si>
     <t>Fica a empresa permissionária ou concessionária ou autarquia prestadora de serviços de água e esgoto do Município de Guanhães autorizada a efetuar a_x000D_
 transferência da titularidade das contas de consumo de água e esgoto para o nome do locatário e dá outras providências.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_numero_31_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_numero_31_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Direito na Escola", que será abordado no Ensino Fundamental II (6° ao 9°ano) junto às escolas municipais e privadas de Guanhães/MG, tendo como temas, Noções de Direito e Cidadania.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/projeto_de_lei_numero_32_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/projeto_de_lei_numero_32_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Vias Públicas no Residencial Caminho Novo - Rua Pedro Paulo da Rocha, Rua Sebastiana Miranda Rocha. Rua João Paulo Rocha, Rua Magno César Rocha</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3657/projeto_de_lei_numero_33_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3657/projeto_de_lei_numero_33_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Guanhães a associar-se à AMIG - Associação dos Municípios Mineradores de Minas Gerais e do Brasil e dá outras providências."</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/projeto_de_lei_numero_34_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/projeto_de_lei_numero_34_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito especial e dá outras providências".</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/projeto_de_lei_complementar_35_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/projeto_de_lei_complementar_35_de_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Complementar número 2236 de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/projeto_de_lei_numero_36_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/projeto_de_lei_numero_36_de_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal n°. 2.946/2020 que "Dá denominação a Prédio Público" e dá outras providências".</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/projeto_de_lei_numero_37_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/projeto_de_lei_numero_37_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — Rua Mara Luiza Prado Ramirez.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/projeto_de_lei_numero_38_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/projeto_de_lei_numero_38_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — Rua Gentil Armando da Silva.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_numero_39_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_numero_39_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública — Travessa Bruno Glória.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_numero_40_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_numero_40_de_2022.pdf</t>
   </si>
   <si>
     <t>O logradouro que segue em continuação à Avenida James Jacob de Queiroz, iniciada no Bairro Colina Verde II, manterá a denominação de AVENIDA JAMES JACOB DE QUEIROZ no Bairro Alto da Colina (antiga Avenida 1).</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/projeto_de_lei_numero_41_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/projeto_de_lei_numero_41_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública - Rua Rosinei Rocha Dias</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/projeto_de_lei_numero_42_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/projeto_de_lei_numero_42_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Espaço da Gente na Avenida Alberto Caldeira e dá outras providências</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/projeto_de_lei_numero_43_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/projeto_de_lei_numero_43_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Maçom e inclui no Calendário Cultural do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/projeto_de_lei_prioridade_de_atendimento.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/projeto_de_lei_prioridade_de_atendimento.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de atendimento em repartições públicas municipais e outras entidades a advogados em exercício da função e dá outras providências.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_numero_45_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_numero_45_de_2022.pdf</t>
   </si>
   <si>
     <t>"Institui a Planta Genérica de Valores em metros quadrados(m2) para cálculo do Valor Venal dos terrenos do bairro Residencial Floresta Ville no_x000D_
 Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_46_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_46_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Geralda Rosa de Jesus - Sá Geralda</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/projeto_de_lei_numero_47_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/projeto_de_lei_numero_47_de_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Guanhães para o exercício financeiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/projeto_de_lei_numero_48_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/projeto_de_lei_numero_48_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Maria de Lourdes Oliveira Matos</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/projeto_de_lei_numero_49_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/projeto_de_lei_numero_49_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei municipal número 3045 de 28 de dezembro de 2021, que dispõe sobre o Plano Plurianual do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/projeto_de_lei_numero_50_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/projeto_de_lei_numero_50_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 3068 de 18 de julho de 2022, que dispões sobre as Diretrizes Orçamentárias par ao exercício de 2023</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/projeto_de_lei_numero_51_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/projeto_de_lei_numero_51_de_2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Gentil Armando da Silva</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/projeto_de_lei_numero_52_de_19_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/projeto_de_lei_numero_52_de_19_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Comunitária para o Desenvolvimento da Barreira ACOBEBA</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/projeto_de_lei_numero_53_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/projeto_de_lei_numero_53_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a taxa de Administração do Guanhães PREV, revoga a Lei 2996 de 09 de setembro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/projeto_de_lei_numero__54_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/projeto_de_lei_numero__54_de_2022.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Público Intermunicipal de Saúde do Médio Piracicaba para o Gerenciamento dos Serviços de Urgência e Emergência do SAMU 192 Regional (CIS-URG MÉDIO PIRACICABA) e dá outras providências</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor CRISTIANO AUGUSTO LOPES".</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora HELLYSEN CRISTINA FERREIRA ANÍCIO".</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor HERCÍLIO ARAÚJO DINIZ FILHO".</t>
   </si>
   <si>
     <t>3991</t>
   </si>
@@ -5198,1000 +5198,1000 @@
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor CLAUDINEI GOMES PEREIRA".</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>"Concede Título de Cidadã Honorária do Município de Guanhães à Senhora MÁRCIA DE OLIVEIRA COELHO".</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor CRISTIANO BRAZ DE MATTOS RIBEIRO".</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário do Município de Guanhães ao Senhor WANDERSON ALMEIDA DOS SANTOS".</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/projeto_de_lei_numero_79_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/projeto_de_lei_numero_79_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo para criação de chácaras de recreio por meio de condomínio de lotes, fora do perímetro urbano, bem como cria a zona especial de urbanização para chacreamento (ZEUC) e dá providências correlatas.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>Alcides Robson da Rocha, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/projeto_de_lei_numero_80_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/projeto_de_lei_numero_80_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de utilização de coleira, guia curta de condução e focinheira nas vias públicas do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/projeto_de_lei_reestruturacao_do_rpps.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/projeto_de_lei_reestruturacao_do_rpps.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Benefícios Previdenciários dos Servidores Públicos do Regime Próprio de Previdência do Município de Guanhães - MG, e dá outras providências</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_altera_lei_3041_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_altera_lei_3041_de_2022.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei n. 3.044 de 28 de dezembro de 2021, e dá outras providências"</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_numero_83_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_numero_83_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção dos cabos e fiação aérea, excedentes e sem uso, instalados por empresas prestadoras de serviços que operam ou utilizam rede aérea no Município de Guanhães, estabelece normas para seu atendimento e dá outras providências.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_numero_84_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_numero_84_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação da listagem de medicamentos disponíveis e em falta destinados exclusivamente à distribuição na farmácia municipal e outras unidades de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/projeto_de_lei_numero_85_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/projeto_de_lei_numero_85_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos servidores ativos do serviço autônomo de água e esgoto de Guanhães-MG e dá outras providências.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/projeto_de_lei_numero_86_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/projeto_de_lei_numero_86_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxílio alimentação aos servidores ativos do Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/projeto_de_lei_numero_87_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/projeto_de_lei_numero_87_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Guanhães o direito do contribuinte de ter acesso a meios e formas de pagamento digital, tais como Pix, para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_numero_88_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_numero_88_de_2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município Guanhães a firmar contrato de programa com o Consórcio para o Desenvolvimento da Microrregião da_x000D_
 Bacia do Suaçuí - COMBAS com o objetivo de execução do Serviço Inspeção Municipal de forma associada e dá outras providências."</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_resolucao_numero_01_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_resolucao_numero_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores de diárias da Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_resolucao_numero_02_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_resolucao_numero_02_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação em Comissão Permanente de Licitação, na função de Pregoeiro ou de equipe de apoio, de servidores ocupantes exclusivamente de cargo em comissão, bem como o pagamento de gratificação pela participação e dá outras providências.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/projeto_de_resolucao_numero_03_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/projeto_de_resolucao_numero_03_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 03/2013 e da Resolução nº 6/2015 - Regimento Interno da Câmara Municipal de Guanhães, dá outras providências.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>Autoriza a devolução de bens alocados na Câmara Municipal de Guanhães ao Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação do art. 153 do Regimento Interno da Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>Cria a Galeria Guido Carvalho no Plenário da Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto_de_resolucao_07_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto_de_resolucao_07_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolução de veículo para o Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/projeto_de_resolucao_numero_08_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/projeto_de_resolucao_numero_08_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolução do veículo de placa QPZ 5756 ao Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/veto_ao_projeto_de_lei_numero_15_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/veto_ao_projeto_de_lei_numero_15_de_2022.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 15 de 2022, que "Dispõe sobre a obrigatoriedade de envio de editais para a Câmara Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/veto_pl_38_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/veto_pl_38_de_2022.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 38 de 2022</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4177/veto_ao_projeto_de_lei_numero_84_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4177/veto_ao_projeto_de_lei_numero_84_de_2022.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 84 de 2022</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3166/emenda_aditiva_01_de_2022_pl_01_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3166/emenda_aditiva_01_de_2022_pl_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §2º ao artigo 3º do projeto de lei número 01 de 2022</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/emenda_01_pl_07_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/emenda_01_pl_07_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 07/2022</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/emenda_001_pl_25_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/emenda_001_pl_25_de_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a alínea d, ao inciso IX, do artigo 14 do projeto de lei número 22 de 2022</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>CLJE - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/emenda_001_pl_23_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/emenda_001_pl_23_de_2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta, modifica e suprime artigos do projeto de lei número 23 de 2022</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4210/emenda_001_pl_79_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4210/emenda_001_pl_79_de_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XXI ao § 1º do projeto de lei número 79/2022</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4213/emenda_001_pl_81_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4213/emenda_001_pl_81_de_2022.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação dos § 1°, 2°, §4° inciso III e § 5° do artigo 29 do Projeto de Lei Complementar n° 81/2022, passando a ter a seguinte redação:</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3255/substitutivo_ao_pl_08_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3255/substitutivo_ao_pl_08_de_2022.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Municipal n. 2.927, de 14 de maio de 2020 (republicado' em 28.12.2020) e dá outras providências".</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/substitutivo_ao_projeto_de_lei_numero_81_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/substitutivo_ao_projeto_de_lei_numero_81_de_2022.pdf</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>EPR1</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/emenda_01_pr_02_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/emenda_01_pr_02_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de resolução número 02/2022</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/emenda_1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/emenda_1.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de equipamentos e materiais permanentes para a Associacao de Caridade Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/emenda_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/emenda_2.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de materiais esportivos para a Associação Esportiva do bairro Alvorada e adjacências.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/emenda_3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/emenda_3.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para reforma da sede da Associação de Moradores do Bairro Nossa Senhora Aparecida - AMBASA</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/emenda_4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/emenda_4.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da Associação dos Moradores Do Bairro Do Cruzeiro</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/emenda_5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/emenda_5.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para das atividades da Associação De Proteção Aos Animais De Guanhães</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/emenda_6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/emenda_6.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de materiais permanentes e reformas para ASSOCIAÇÃO DE MORADORES DO BAIRRO NAÇÕES – AMBN</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/emenda_7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/emenda_7.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para realização de cirurgias eletivas e demais procedimentos cirúrgicos.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/emenda_8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/emenda_8.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIAÇÃO DOS MORADORES DO BAIRRO DO CRUZEIRO.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/emenda_9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/emenda_9.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIAÇÃO DE MORADORES DO BAIRRO NAÇÕES – AMBN</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/emenda_10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/emenda_10.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para pavimentação em bloquetes exagonal na lateral do campo de futebol da ASSOCIAÇÃO GRÊMIO FUTEBOL CLUBE</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/emenda_11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/emenda_11.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de equipamentos e materiais permanentes para a ASSOCIACAO DE CARIDADE NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/emenda_12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/emenda_12.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIAÇÃO GUARANI ESPORTE CLUBE</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/emenda_13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/emenda_13.pdf</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/emenda_14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/emenda_14.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para das atividades da ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE GUANHÃES</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/emenda_15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/emenda_15.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de materiais e equipamentos para manutenção das atividades da ASSOCIAÇÃO GRÊMIO RECREATIVO ESCOLA DE SAMBA VAI QUEM QUÉ</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/emenda_16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/emenda_16.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de materiais e equipamentos, construção e ampliação da ASSOCIAÇÃO CASA DE APOIO JESUS DE NAZARE DA RCC DA CIDADE DE GUANHAES -MG (ACAJENA)</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/emenda_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/emenda_17.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação contratação de serviços para realização de exames especializados</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/emenda_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/emenda_18.pdf</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/emenda_19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/emenda_19.pdf</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/emenda_20.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/emenda_20.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de equipamentos e materiais permanentes para o CAIXA ESCOLAR GUILHERME NUNES CALDEIRA PETRUCELLI.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/emenda_21.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/emenda_21.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para reforma da sede da Associação de moradores do BAIRRO NA SRA APARECIDA - AMBASA</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/emenda_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/emenda_22.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para equipamentos e materiais para manutenção das atividades da ASSOCIAÇÃO ATLÉTICA JUVENTUS ESPORTE CLUBE</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/emenda_23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/emenda_23.pdf</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/emenda_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/emenda_24.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para equipamentos e materiais para manutenção das atividades da ASSOCIACAO DOS MORADORES DA SUB-BACIA HIDROGRAFICA DOS CORREGOS DOS PINTOS, GUNGA, PONTE ALTA, BARRA MANSA E ONÇA.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/emenda_25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/emenda_25.pdf</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/emenda_26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/emenda_26.pdf</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/emenda_27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/emenda_27.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para a contratação de serviços para realização de exames especializados</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/emenda_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/emenda_28.pdf</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/emenda_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/emenda_29.pdf</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/emenda_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/emenda_30.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIACAO DOS MORADORES DAS RUAS GABRIEL LOTT, BRUNO GLORIA E SUAS ADJACENCIAS</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/emenda_31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/emenda_31.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades (CAMPANHA EMOMINAS EM GUANHÃES) DA ASSOCIACAO ATO DE AMOR</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/emenda_32.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/emenda_32.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades da ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE GUANHÃES</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/emenda_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/emenda_33.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIAÇÃO GRÊMIO FUTEBOL CLUBE</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/emenda_34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/emenda_34.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIACAO DOS MORADORES DO BAIRRO DO CRUZEIRO</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/emenda_35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/emenda_35.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades e aquisição de equipamentos para a ASSOCIAÇÃO COMUNITARIA RURAL DE CORRENTINHO – ASCORC</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/emenda_36.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/emenda_36.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da ASSOCIAÇÃO COMUNITÁRIA PARA O DESENVOLVIMENTO DA BARREIRA – ACODEBA</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/emenda_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/emenda_37.pdf</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/emenda_39.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/emenda_39.pdf</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/emenda_39.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/emenda_39.pdf</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/emenda_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/emenda_40.pdf</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/emenda_41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/emenda_41.pdf</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/emenda_42.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/emenda_42.pdf</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/emenda_43.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/emenda_43.pdf</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/emenda_44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/emenda_44.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades da ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE GUANHAES - APAE</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/emenda_45.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/emenda_45.pdf</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/emenda_46.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/emenda_46.pdf</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/emenda_47.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/emenda_47.pdf</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/emenda_48.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/emenda_48.pdf</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/emenda_49.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/emenda_49.pdf</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/emenda_50.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/emenda_50.pdf</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/emenda_51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/emenda_51.pdf</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/emenda_52.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/emenda_52.pdf</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/emenda_53.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/emenda_53.pdf</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/emenda_54.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/emenda_54.pdf</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/emenda_55.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/emenda_55.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação a contratação de serviços para realização de exames especializados</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/emenda_56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/emenda_56.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação do PSF REGIONAL VI, NO BAIRRO VERMELHO</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/emenda_57.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/emenda_57.pdf</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/emenda_58.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/emenda_58.pdf</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/emenda_59.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/emenda_59.pdf</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/emenda_60.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/emenda_60.pdf</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/emenda_61.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/emenda_61.pdf</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/emenda_62.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/emenda_62.pdf</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/emenda_63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/emenda_63.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da SEDE DA ASSOCIAÇÃO ESPORTIVA DO BAIRRO ALVORADA &amp; ADJACÊNCIAS</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/emenda_64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/emenda_64.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para construção e ampliação da sede da ASSOCIAÇÃO ATLÉTICA JUVENTUS ESPORTE CLUBE</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/emenda_65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/emenda_65.pdf</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/emenda_66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/emenda_66.pdf</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/emenda_67.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/emenda_67.pdf</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/emenda_68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/emenda_68.pdf</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/emenda_69.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/emenda_69.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades do LAR SAO VICENTE DE PAULO</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/emenda_70.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/emenda_70.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para aquisição de materiais e equipamentos para manutenção das atividades DA ASSOCIAÇÃO GRÊMIO RECREATIVO ESCOLA DE SAMBA VAI QUEM QUÉ</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/emenda_71.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/emenda_71.pdf</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/emenda_72.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/emenda_72.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades do FUMPAC – FUNDO DO PATRIMÔNIO CULTURAL</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/emenda_73.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/emenda_73.pdf</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/emenda_74.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/emenda_74.pdf</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/emenda_75.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/emenda_75.pdf</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/emenda_76.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/emenda_76.pdf</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/emenda_77.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/emenda_77.pdf</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4130/emenda_78.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4130/emenda_78.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para equipamentos e materiais para manutenção das atividades da ASSOCIACAO DOS MORADORES DA SUB-BACIA HIDROGRAFICA DOS CORREGOS DOS PINTOS, GUNGA, PONTE ALTA, BARRA MANSA E ONÇA</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/emenda_79.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/emenda_79.pdf</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/emenda_80.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/emenda_80.pdf</t>
   </si>
   <si>
     <t>A presente emenda tem como finalidade a destinação para manutenção das atividades do CENTRO DE EDUCACAO INFANTIL LAR DOS PEQUENINOS</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>EMD81</t>
   </si>
   <si>
     <t>Emenda número 81 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/emenda_81_pl_47_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/emenda_81_pl_47_de_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°01 ao pl n° 47 de 09 de dezembro de 2022</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>EMD82</t>
   </si>
   <si>
     <t>Emenda número 82 ao projeto de lei</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Adileila Rosa, Alcides Robson da Rocha, Alessandro Matias (Leco), André Luiz da Silva, Bárbara Carvalho, Claudiney Ferreira dos Santos, Evandro Lott Moreira, Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco, Nilsinho de Sapucaia, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/emenda_82_pl_47_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/emenda_82_pl_47_de_2022.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 8º, acrescenta a Seção I, art. 8º, ao Projeto de Lei número 47/2022</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>EMD83</t>
   </si>
   <si>
     <t>Emenda número 83 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4133/emenda_83_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4133/emenda_83_de_2022.pdf</t>
   </si>
   <si>
     <t>Suplementa dotação orçamentária ao Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>EMD84</t>
   </si>
   <si>
     <t>Emenda número 84 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/emenda_84_pl_47_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/emenda_84_pl_47_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera programação orçamentária no orçamento de 2023 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6498,67 +6498,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3126/img20220202_08470813.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3127/img20220202_08472904.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3128/img20220202_08481256.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3147/img20220207_10005259.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3148/img20220207_10011485.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3149/img20220207_10020808.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3150/img20220207_10024676.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3153/img20220207_11452447.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3154/img20220207_14123650.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3155/img20220207_16093700.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3156/img20220207_16101215.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3160/img20220207_16103283.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3161/img20220207_16110168.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3162/img20220207_16115735.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3163/img20220207_16123450.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3176/img20220218_14373780.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3177/img20220218_14380737.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3181/img20220221_16483157.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3182/img20220221_16573396.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_22_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3192/img20220304_15213499.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3193/img20220304_15215383.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3194/img20220304_15221674.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3199/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3200/indicacao_32_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3201/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3225/img20220314_19134605.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3230/img20220321_15003474.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3231/img20220321_15013828.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3232/img20220321_15021046.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3233/img20220321_15024458.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3234/img20220321_15030309.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3235/img20220321_15032948.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3236/img20220321_15043492.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3238/scan2022-03-31_173145.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3239/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3245/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3254/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3253/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3256/indicacao_52_000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3257/u65197g1x121998_04192022_154415_000198.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3258/indicacao_54_000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/indicacao_57_ook.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/u65197g1x121998_05042022_171325_000236.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/u65197g1x121998_05022022_132640_000205.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/u65197g1x121998_05022022_140908_000217.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/u65197g1x121998_05022022_141537_000220.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/u65197g1x121998_05022022_133008_000208.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/u65197g1x121998_05022022_133052_000209.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/u65197g1x121998_05022022_135120_000213.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/u65197g1x121998_05022022_163341_000224.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/u65197g1x121998_05022022_161634_000221.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/u65197g1x121998_05022022_161800_000222.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_69_de_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/u65197g1x121998_05022022_163809_000227.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/u65197g1x121998_05162022_164646_000267.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/u65197g1x121998_05132022_110040_000243.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/u65197g1x121998_05132022_110113_000244.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/u65197g1x121998_05162022_140048_000254.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/u65197g1x121998_05162022_140112_000255.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/u65197g1x121998_05162022_143413_000261.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/u65197g1x121998_05162022_143433_000262.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/u65197g1x121998_05162022_144515_000263.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/u65197g1x121998_05162022_154522_000266.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/u65197g1x121998_05302022_142504_000274.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/u65197g1x121998_05302022_143436_000282.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/u65197g1x121998_05302022_142646_000279.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/u65197g1x121998_05302022_142709_000280.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/u65197g1x121998_05302022_142852_000281.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/u65197g1x121998_05302022_153719_000288.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/u65197g1x121998_05302022_153758_000289.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/u65197g1x121998_05302022_153833_000291.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/u65197g1x121998_06062022_135801_000297.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/u65197g1x121998_06062022_135850_000300.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/u65197g1x121998_06062022_135931_000301.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/u65197g1x121998_06062022_135952_000302.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/u65197g1x121998_06062022_140021_000303.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/u65197g1x121998_06062022_162134_000319.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/u65197g1x121998_06062022_162122_000318.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/u65197g1x121998_06062022_162209_000320.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/u65197g1x121998_06202022_154319_000405.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/u65197g1x121998_06202022_154337_000406.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/u65197g1x121998_06202022_154404_000407.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/u65197g1x121998_06202022_154417_000408.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/indicacao_numero_100_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/u65197g1x121998_06202022_155744_000412.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/u65197g1x121998_06202022_160718_000413.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/u65197g1x121998_06282022_145706_000426.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/u65197g1x121998_06282022_145721_000427.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/u65197g1x121998_06282022_150654_000428.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_106_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_107_de_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/u65197g1x121998_07262022_140232_000509.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/u65197g1x121998_07282022_140454_000512.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/u65197g1x121998_07282022_140518_000513.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/u65197g1x121998_07282022_144513_000515.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/u65197g1x121998_07292022_143346_000523.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/u65197g1x121998_07292022_143405_000524.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/u65197g1x121998_07292022_143502_000525.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/u65197g1x121998_08192022_142921_000555.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/u65197g1x121998_08192022_144309_000561.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/u65197g1x121998_08192022_143007_000557.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/u65197g1x121998_08192022_143034_000558.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/u65197g1x121998_08192022_143054_000559.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/u65197g1x121998_08192022_143111_000560.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/u65197g1x121998_08222022_144456_000562.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/u65197g1x121998_08222022_144523_000563.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/u65197g1x121998_09052022_105520_000918.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/u65197g1x121998_09192022_163704_000959.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/u65197g1x121998_09162022_143513_000934.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/u65197g1x121998_09162022_143553_000935.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/u65197g1x121998_09162022_143606_000936.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/u65197g1x121998_09192022_131120_000947.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/u65197g1x121998_09192022_132926_000955.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/u65197g1x121998_10032022_141346_000977.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/u65197g1x121998_10032022_141415_000978.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/u65197g1x121998_10032022_161354_000979.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/u65197g1x121998_10032022_161405_000980.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/u65197g1x121998_10032022_161525_000981.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/u65197g1x121998_10032022_161729_000982.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/u65197g1x121998_10142022_142823_000999.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/u65197g1x121998_10142022_165344_001010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/u65197g1x121998_10142022_171449_001015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/u65197g1x121998_10142022_171320_001014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/u65197g1x121998_10172022_125611_001016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/u65197g1x121998_10172022_125903_001018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/u65197g1x121998_10172022_125939_001020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/u65197g1x121998_10172022_162614_001024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/u65197g1x121998_10182022_135518_001032.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/u65197g1x121998_11042022_165430_001054.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/u65197g1x121998_11072022_153122_001058.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/u65197g1x121998_11072022_153135_001059.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/u65197g1x121998_11072022_153154_001061.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/u65197g1x121998_11072022_153210_001062.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/u65197g1x121998_11072022_153224_001063.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/u65197g1x121998_11072022_160143_001071.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/u65197g1x121998_11072022_153302_001065.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/u65197g1x121998_11072022_155555_001070.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/u65197g1x121998_11072022_155516_001069.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/u65197g1x121998_11072022_155434_001067.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/u65197g1x121998_11252022_155442_001094.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/u65197g1x121998_11252022_155417_001093.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/u65197g1x121998_11292022_140325_001103.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/u65197g1x121998_11292022_140357_001104.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/u65197g1x121998_11292022_140427_001105.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/u65197g1x121998_11292022_140448_001106.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/u65197g1x121998_11292022_140513_001107.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/u65197g1x121998_11292022_140545_001108.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/u65197g1x121998_11292022_140703_001109.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/u65197g1x121998_11292022_140731_001110.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/u65197g1x121998_11292022_140754_001111.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_167_de_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_168_de_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/u65197g1x121998_12062022_143717_001123.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/u65197g1x121998_12062022_144612_001124.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/u65197g1x121998_12062022_150755_001126.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/u65197g1x121998_12062022_154025_001131.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/u65197g1x121998_12062022_153625_001130.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/u65197g1x121998_12192022_131255_001167.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/u65197g1x121998_12192022_152614_001168.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/u65197g1x121998_12192022_152742_001169.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/u65197g1x121998_12192022_152830_001170.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/u65197g1x121998_04202022_132404_000200.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/u65197g1x121998_05042022_171307_000235.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3129/img20220202_08365553.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3151/img20220207_14132877.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3146/requerimento_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3164/img20220207_16185176.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3159/img20220207_16173153.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3175/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3178/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3226/img20220321_14103063.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3202/img20220307_14342578.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3208/img20220307_16231257.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3195/img20220321_14205806.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3227/img20220321_12392079.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3228/img20220321_12395541.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3229/img20220321_14313449.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3277/u65197g1x121998_04132022_171338_000170.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/u65197g1x121998_04182022_142756_000177.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/u65197g1x121998_05022022_140951_000219.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/u65197g1x121998_05132022_111327_000250.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/u65197g1x121998_05132022_111350_000251.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/u65197g1x121998_05162022_144548_000264.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/u65197g1x121998_05172022_153605_000272.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/u65197g1x121998_05302022_151813_000283.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/u65197g1x121998_05302022_152538_000284.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/u65197g1x121998_05302022_152632_000285.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/u65197g1x121998_05302022_152709_000286.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimento_32_de_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/u65197g1x121998_06202022_144439_000387.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/u65197g1x121998_06202022_144506_000388.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/u65197g1x121998_06202022_144544_000389.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/u65197g1x121998_06202022_150557_000396.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/u65197g1x121998_06202022_144741_000392.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/u65197g1x121998_06202022_144752_000393.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/u65197g1x121998_06202022_144802_000394.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/u65197g1x121998_06202022_170636_000417.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/u65197g1x121998_06202022_170648_000418.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_42_de_20221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/u65197g1x121998_07192022_110238_000497.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/u65197g1x121998_07282022_140222_000511.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/u65197g1x121998_07282022_142456_000514.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/u65197g1x121998_07282022_153628_000522.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/u65197g1x121998_07292022_143619_000526.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/u65197g1x121998_07292022_144026_000533.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/u65197g1x121998_07292022_160915_000534.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/u65197g1x121998_07292022_163000_000536.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/u65197g1x121998_08182022_113052_000541.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/u65197g1x121998_08222022_155706_000564.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/u65197g1x121998_08222022_155739_000565.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/u65197g1x121998_09052022_095333_000889.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/u65197g1x121998_09052022_095423_000890.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/u65197g1x121998_09052022_095542_000891.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/u65197g1x121998_09052022_095558_000892.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/u65197g1x121998_09052022_095612_000894.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/u65197g1x121998_09052022_095657_000895.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/u65197g1x121998_09052022_095850_000904.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/requerimento_62_de_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/requerimento_63_de_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/u65197g1x121998_09162022_145936_000946.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/u65197g1x121998_09192022_131434_000948.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/u65197g1x121998_09192022_131457_000949.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/u65197g1x121998_10142022_143433_001005.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/u65197g1x121998_10142022_165233_001009.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/u65197g1x121998_10172022_133000_001021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/u65197g1x121998_10172022_133012_001022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/u65197g1x121998_10172022_162540_001023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/u65197g1x121998_10172022_162635_001025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/u65197g1x121998_11042022_153046_001044.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/u65197g1x121998_11042022_153111_001046.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/u65197g1x121998_11042022_153135_001047.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/u65197g1x121998_11042022_153151_001048.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/u65197g1x121998_11042022_153210_001049.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/u65197g1x121998_11042022_153228_001050.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/u65197g1x121998_11042022_153248_001051.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/u65197g1x121998_11042022_164801_001053.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/u65197g1x121998_11252022_160444_001095.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/u65197g1x121998_11252022_160456_001096.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/u65197g1x121998_11252022_160513_001097.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/u65197g1x121998_11252022_160526_001098.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/u65197g1x121998_11252022_160537_001099.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/u65197g1x121998_11252022_160553_001100.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/u65197g1x121998_11252022_160605_001101.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/u65197g1x121998_11292022_142400_001112.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_89_de_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/requerimento_90_de_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/u65197g1x121998_12192022_154207_001171.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/u65197g1x121998_12192022_155335_001172.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/u65197g1x121998_12192022_161305_001173.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3131/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3132/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3133/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3134/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3135/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3136/mocao_6.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3137/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3138/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3139/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3152/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3157/barbaara_-_carla_ok.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3158/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3168/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3169/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3170/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3171/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3173/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3191/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3203/img20220307_14393814.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3204/img20220307_14400049.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3205/img20220307_14402535.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3206/img20220307_14424388.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3207/img20220307_14432338.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3209/img20220307_16411533.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3216/img20220310_15523853.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3217/img20220310_15534581.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3218/img20220310_15542783.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3219/img20220310_15544335.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3220/img20220310_15552735.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3222/img20220314_16085054.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3223/img20220314_19204644.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3268/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3272/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3273/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3249/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3250/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3251/mocao_47.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3259/mocao_48_000_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3260/mocao_49_000.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3276/u65197g1x121998_04132022_171246_000169.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3278/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/u65197g1x121998_04192022_154235_000197.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/u65197g1x121998_05022022_171401_000229.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/u65197g1x121998_05022022_171418_000230.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/u65197g1x121998_05022022_171447_000231.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/u65197g1x121998_05162022_140433_000256.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/u65197g1x121998_05162022_140609_000257.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/u65197g1x121998_05162022_140740_000258.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/u65197g1x121998_05162022_140800_000259.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/u65197g1x121998_05162022_140813_000260.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/u65197g1x121998_05162022_145200_000265.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/u65197g1x121998_05162022_170357_000268.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/u65197g1x121998_05302022_161628_000292.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/u65197g1x121998_06062022_140447_000304.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/u65197g1x121998_06062022_140615_000305.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/u65197g1x121998_06062022_140640_000306.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/u65197g1x121998_06062022_140748_000307.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/u65197g1x121998_06062022_140802_000308.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/u65197g1x121998_06062022_140918_000309.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/u65197g1x121998_06062022_141037_000310.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/u65197g1x121998_06062022_141048_000311.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/u65197g1x121998_06062022_141148_000312.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/u65197g1x121998_06062022_141205_000313.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/u65197g1x121998_06062022_141339_000314.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/u65197g1x121998_06062022_141427_000315.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/u65197g1x121998_06062022_141449_000316.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/u65197g1x121998_06062022_141612_000317.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/u65197g1x121998_06202022_151120_000397.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/u65197g1x121998_06202022_151527_000398.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/u65197g1x121998_06202022_151559_000399.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/u65197g1x121998_06202022_151647_000400.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/u65197g1x121998_06202022_160732_000414.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/u65197g1x121998_06282022_145557_000421.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/u65197g1x121998_06282022_145613_000422.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/u65197g1x121998_06282022_145628_000424.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/u65197g1x121998_06282022_145647_000425.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/mocao_93_de_2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/mocao_de_pesar_94_de_2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/u65197g1x121998_07282022_150210_000516.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/u65197g1x121998_07282022_150223_000517.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/u65197g1x121998_07282022_150241_000518.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/u65197g1x121998_07282022_150254_000519.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/u65197g1x121998_07282022_150306_000520.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/u65197g1x121998_07292022_161037_000535.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/u65197g1x121998_08012022_135708_000537.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/u65197g1x121998_08012022_135918_000538.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/mocao_103_de_2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/u65197g1x121998_08182022_124503_000542.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/u65197g1x121998_08222022_161140_000569.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/u65197g1x121998_08222022_161201_000570.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/u65197g1x121998_08182022_124956_000545.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/u65197g1x121998_08182022_125009_000546.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/u65197g1x121998_08182022_125024_000547.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/u65197g1x121998_08182022_125043_000548.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/u65197g1x121998_08182022_125101_000549.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/u65197g1x121998_08182022_125455_000550.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/u65197g1x121998_08182022_125523_000551.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/u65197g1x121998_08182022_130200_000552.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/u65197g1x121998_08222022_155844_000567.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/u65197g1x121998_08222022_163153_000572.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/mocao_7_juntas.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/u65197g1x121998_09052022_101131_000913.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/u65197g1x121998_09052022_101142_000914.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/u65197g1x121998_09052022_101157_000915.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/u65197g1x121998_09052022_101212_000916.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/u65197g1x121998_09052022_101223_000917.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/u65197g1x121998_09162022_143833_000937.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/u65197g1x121998_09162022_143844_000938.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/u65197g1x121998_09162022_143916_000941.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/u65197g1x121998_09162022_143952_000942.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/u65197g1x121998_09162022_144020_000943.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/u65197g1x121998_09162022_144040_000944.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/u65197g1x121998_09192022_153142_000956.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/u65197g1x121998_10132022_135052_000997.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/u65197g1x121998_10142022_170144_001013.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/u65197g1x121998_11072022_160520_001072.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/u65197g1x121998_11072022_160551_001073.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/u65197g1x121998_11072022_160706_001074.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/u65197g1x121998_11072022_160724_001075.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/u65197g1x121998_11072022_160800_001076.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/u65197g1x121998_11072022_160813_001077.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/u65197g1x121998_11252022_153920_001087.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/u65197g1x121998_11252022_154158_001088.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/u65197g1x121998_11252022_154213_001089.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/u65197g1x121998_11252022_154251_001091.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/u65197g1x121998_11252022_154306_001092.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/mocao_143_de_2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/u65197g1x121998_08222022_161233_000571.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/u65197g1x121998_09062022_114829_000926.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/u65197g1x121998_09062022_114911_000927.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/u65197g1x121998_09062022_114456_000925.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/u65197g1x121998_09192022_132713_000953.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/u65197g1x121998_09192022_132845_000954.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/u65197g1x121998_09192022_132441_000951.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/u65197g1x121998_09192022_132605_000952.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/u65197g1x121998_10142022_142502_000998.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/u65197g1x121998_11282022_085308_001102.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/u65197g1x121998_12062022_130327_001122.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/projeto_de_decreto_legislativo_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_numero_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_numero_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_numero_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_numero_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_numero_05_de_2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3145/projeto_de_lei_numero_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3165/projeto_de_lei_complementar_numero_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_numero_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_numero_09_de_2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_numero_10_de_2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_numero_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_numero_12_de_2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_numero_13_de_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_numero_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_numero_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3214/projeto_de_lei_numero_16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto_de_lei_numero_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto_de_lei_numero_18_de_2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_numero_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_lei_numero_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_lei_numero_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_numero_22_de_2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/projeto_de_lei_numero_23_de_2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/projeto_de_lei_numero_24_de_2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei__numero_25_de_2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/projeto_de_lei_numero_26_de_2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/projeto_de_lei_altera_lei_2330.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projeto_de_lei_numero_28_de_2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_numero_29_de_2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_numero_30_de_2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_numero_31_de_2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/projeto_de_lei_numero_32_de_2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3657/projeto_de_lei_numero_33_de_2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/projeto_de_lei_numero_34_de_2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/projeto_de_lei_complementar_35_de_2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/projeto_de_lei_numero_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/projeto_de_lei_numero_37_de_2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/projeto_de_lei_numero_38_de_2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_numero_39_de_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_numero_40_de_2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/projeto_de_lei_numero_41_de_2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/projeto_de_lei_numero_42_de_2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/projeto_de_lei_numero_43_de_2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/projeto_de_lei_prioridade_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_numero_45_de_2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_46_de_2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/projeto_de_lei_numero_47_de_2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/projeto_de_lei_numero_48_de_2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/projeto_de_lei_numero_49_de_2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/projeto_de_lei_numero_50_de_2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/projeto_de_lei_numero_51_de_2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/projeto_de_lei_numero_52_de_19_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/projeto_de_lei_numero_53_de_2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/projeto_de_lei_numero__54_de_2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/projeto_de_lei_numero_79_de_2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/projeto_de_lei_numero_80_de_2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/projeto_de_lei_reestruturacao_do_rpps.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_altera_lei_3041_de_2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_numero_83_de_2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_numero_84_de_2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/projeto_de_lei_numero_85_de_2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/projeto_de_lei_numero_86_de_2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/projeto_de_lei_numero_87_de_2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_numero_88_de_2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_resolucao_numero_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_resolucao_numero_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/projeto_de_resolucao_numero_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto_de_resolucao_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/projeto_de_resolucao_numero_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/veto_ao_projeto_de_lei_numero_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/veto_pl_38_de_2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4177/veto_ao_projeto_de_lei_numero_84_de_2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3166/emenda_aditiva_01_de_2022_pl_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/emenda_01_pl_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/emenda_001_pl_25_de_2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/emenda_001_pl_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4210/emenda_001_pl_79_de_2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4213/emenda_001_pl_81_de_2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3255/substitutivo_ao_pl_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/substitutivo_ao_projeto_de_lei_numero_81_de_2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/emenda_01_pr_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/emenda_1.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/emenda_3.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/emenda_4.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/emenda_7.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/emenda_8.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/emenda_9.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/emenda_15.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/emenda_16.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/emenda_17.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/emenda_19.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/emenda_20.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/emenda_21.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/emenda_22.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/emenda_23.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/emenda_24.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/emenda_25.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/emenda_26.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/emenda_27.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/emenda_28.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/emenda_29.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/emenda_30.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/emenda_31.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/emenda_32.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/emenda_33.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/emenda_34.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/emenda_35.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/emenda_36.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/emenda_37.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/emenda_39.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/emenda_39.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/emenda_40.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/emenda_41.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/emenda_42.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/emenda_43.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/emenda_44.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/emenda_45.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/emenda_46.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/emenda_47.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/emenda_48.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/emenda_49.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/emenda_50.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/emenda_52.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/emenda_53.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/emenda_54.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/emenda_55.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/emenda_56.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/emenda_57.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/emenda_58.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/emenda_59.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/emenda_60.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/emenda_61.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/emenda_62.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/emenda_63.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/emenda_64.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/emenda_65.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/emenda_66.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/emenda_67.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/emenda_68.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/emenda_69.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/emenda_70.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/emenda_71.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/emenda_72.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/emenda_73.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/emenda_74.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/emenda_75.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/emenda_76.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/emenda_77.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4130/emenda_78.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/emenda_79.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/emenda_80.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/emenda_81_pl_47_de_2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/emenda_82_pl_47_de_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4133/emenda_83_de_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/emenda_84_pl_47_de_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3126/img20220202_08470813.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3127/img20220202_08472904.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3128/img20220202_08481256.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3147/img20220207_10005259.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3148/img20220207_10011485.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3149/img20220207_10020808.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3150/img20220207_10024676.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3153/img20220207_11452447.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3154/img20220207_14123650.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3155/img20220207_16093700.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3156/img20220207_16101215.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3160/img20220207_16103283.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3161/img20220207_16110168.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3162/img20220207_16115735.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3163/img20220207_16123450.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3176/img20220218_14373780.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3177/img20220218_14380737.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3181/img20220221_16483157.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3182/img20220221_16573396.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3183/indicacao_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_22_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3192/img20220304_15213499.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3193/img20220304_15215383.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3194/img20220304_15221674.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3199/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3200/indicacao_32_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3201/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3225/img20220314_19134605.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3230/img20220321_15003474.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3231/img20220321_15013828.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3232/img20220321_15021046.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3233/img20220321_15024458.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3234/img20220321_15030309.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3235/img20220321_15032948.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3236/img20220321_15043492.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3238/scan2022-03-31_173145.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3239/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3245/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3254/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3253/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3256/indicacao_52_000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3257/u65197g1x121998_04192022_154415_000198.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3258/indicacao_54_000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3274/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3275/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/indicacao_57_ook.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/u65197g1x121998_05042022_171325_000236.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/u65197g1x121998_05022022_132640_000205.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/u65197g1x121998_05022022_140908_000217.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/u65197g1x121998_05022022_141537_000220.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/u65197g1x121998_05022022_133008_000208.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/u65197g1x121998_05022022_133052_000209.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/u65197g1x121998_05022022_135120_000213.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/u65197g1x121998_05022022_163341_000224.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/u65197g1x121998_05022022_161634_000221.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/u65197g1x121998_05022022_161800_000222.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/indicacao_69_de_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/u65197g1x121998_05022022_163809_000227.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/u65197g1x121998_05162022_164646_000267.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/u65197g1x121998_05132022_110040_000243.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/u65197g1x121998_05132022_110113_000244.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/u65197g1x121998_05162022_140048_000254.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/u65197g1x121998_05162022_140112_000255.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/u65197g1x121998_05162022_143413_000261.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/u65197g1x121998_05162022_143433_000262.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/u65197g1x121998_05162022_144515_000263.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/u65197g1x121998_05162022_154522_000266.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/u65197g1x121998_05302022_142504_000274.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/u65197g1x121998_05302022_143436_000282.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/u65197g1x121998_05302022_142646_000279.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/u65197g1x121998_05302022_142709_000280.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/u65197g1x121998_05302022_142852_000281.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/u65197g1x121998_05302022_153719_000288.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/u65197g1x121998_05302022_153758_000289.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/u65197g1x121998_05302022_153833_000291.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/u65197g1x121998_06062022_135801_000297.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/u65197g1x121998_06062022_135850_000300.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/u65197g1x121998_06062022_135931_000301.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/u65197g1x121998_06062022_135952_000302.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/u65197g1x121998_06062022_140021_000303.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/u65197g1x121998_06062022_162134_000319.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/u65197g1x121998_06062022_162122_000318.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/u65197g1x121998_06062022_162209_000320.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/u65197g1x121998_06202022_154319_000405.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/u65197g1x121998_06202022_154337_000406.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/u65197g1x121998_06202022_154404_000407.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/u65197g1x121998_06202022_154417_000408.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/indicacao_numero_100_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3633/u65197g1x121998_06202022_155744_000412.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3635/u65197g1x121998_06202022_160718_000413.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3646/u65197g1x121998_06282022_145706_000426.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3647/u65197g1x121998_06282022_145721_000427.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3648/u65197g1x121998_06282022_150654_000428.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_106_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_107_de_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/u65197g1x121998_07262022_140232_000509.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/u65197g1x121998_07282022_140454_000512.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/u65197g1x121998_07282022_140518_000513.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/u65197g1x121998_07282022_144513_000515.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/u65197g1x121998_07292022_143346_000523.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/u65197g1x121998_07292022_143405_000524.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/u65197g1x121998_07292022_143502_000525.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/u65197g1x121998_08192022_142921_000555.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/u65197g1x121998_08192022_144309_000561.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/u65197g1x121998_08192022_143007_000557.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/u65197g1x121998_08192022_143034_000558.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/u65197g1x121998_08192022_143054_000559.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/u65197g1x121998_08192022_143111_000560.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/u65197g1x121998_08222022_144456_000562.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/u65197g1x121998_08222022_144523_000563.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/u65197g1x121998_09052022_105520_000918.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/u65197g1x121998_09192022_163704_000959.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/u65197g1x121998_09162022_143513_000934.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/u65197g1x121998_09162022_143553_000935.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/u65197g1x121998_09162022_143606_000936.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/u65197g1x121998_09192022_131120_000947.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/u65197g1x121998_09192022_132926_000955.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3762/u65197g1x121998_10032022_141346_000977.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/u65197g1x121998_10032022_141415_000978.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/u65197g1x121998_10032022_161354_000979.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/u65197g1x121998_10032022_161405_000980.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/u65197g1x121998_10032022_161525_000981.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/u65197g1x121998_10032022_161729_000982.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/u65197g1x121998_10142022_142823_000999.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/u65197g1x121998_10142022_165344_001010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/u65197g1x121998_10142022_171449_001015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/u65197g1x121998_10142022_171320_001014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/u65197g1x121998_10172022_125611_001016.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/u65197g1x121998_10172022_125903_001018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/u65197g1x121998_10172022_125939_001020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/u65197g1x121998_10172022_162614_001024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/u65197g1x121998_10182022_135518_001032.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/u65197g1x121998_11042022_165430_001054.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/u65197g1x121998_11072022_153122_001058.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/u65197g1x121998_11072022_153135_001059.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/u65197g1x121998_11072022_153154_001061.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/u65197g1x121998_11072022_153210_001062.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/u65197g1x121998_11072022_153224_001063.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/u65197g1x121998_11072022_160143_001071.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/u65197g1x121998_11072022_153302_001065.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/u65197g1x121998_11072022_155555_001070.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/u65197g1x121998_11072022_155516_001069.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/u65197g1x121998_11072022_155434_001067.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/u65197g1x121998_11252022_155442_001094.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/u65197g1x121998_11252022_155417_001093.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/u65197g1x121998_11292022_140325_001103.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/u65197g1x121998_11292022_140357_001104.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/u65197g1x121998_11292022_140427_001105.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/u65197g1x121998_11292022_140448_001106.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/u65197g1x121998_11292022_140513_001107.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/u65197g1x121998_11292022_140545_001108.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/u65197g1x121998_11292022_140703_001109.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/u65197g1x121998_11292022_140731_001110.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/u65197g1x121998_11292022_140754_001111.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_167_de_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_168_de_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/u65197g1x121998_12062022_143717_001123.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/u65197g1x121998_12062022_144612_001124.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/u65197g1x121998_12062022_150755_001126.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/u65197g1x121998_12062022_154025_001131.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/u65197g1x121998_12062022_153625_001130.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/u65197g1x121998_12192022_131255_001167.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/u65197g1x121998_12192022_152614_001168.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/u65197g1x121998_12192022_152742_001169.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/u65197g1x121998_12192022_152830_001170.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/u65197g1x121998_04202022_132404_000200.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/u65197g1x121998_05042022_171307_000235.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3129/img20220202_08365553.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3151/img20220207_14132877.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3146/requerimento_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3164/img20220207_16185176.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3159/img20220207_16173153.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3175/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3178/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3226/img20220321_14103063.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3202/img20220307_14342578.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3208/img20220307_16231257.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3195/img20220321_14205806.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3227/img20220321_12392079.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3228/img20220321_12395541.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3229/img20220321_14313449.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3246/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3247/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3248/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3252/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3277/u65197g1x121998_04132022_171338_000170.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/u65197g1x121998_04182022_142756_000177.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/u65197g1x121998_05022022_140951_000219.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/u65197g1x121998_05132022_111327_000250.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/u65197g1x121998_05132022_111350_000251.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/u65197g1x121998_05162022_144548_000264.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/u65197g1x121998_05172022_153605_000272.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/u65197g1x121998_05302022_151813_000283.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/u65197g1x121998_05302022_152538_000284.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/u65197g1x121998_05302022_152632_000285.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/u65197g1x121998_05302022_152709_000286.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/requerimento_32_de_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/u65197g1x121998_06202022_144439_000387.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/u65197g1x121998_06202022_144506_000388.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/u65197g1x121998_06202022_144544_000389.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/u65197g1x121998_06202022_150557_000396.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3620/u65197g1x121998_06202022_144741_000392.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/u65197g1x121998_06202022_144752_000393.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/u65197g1x121998_06202022_144802_000394.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3638/u65197g1x121998_06202022_170636_000417.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3639/u65197g1x121998_06202022_170648_000418.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3640/requerimento_42_de_20221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3656/u65197g1x121998_07192022_110238_000497.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/u65197g1x121998_07282022_140222_000511.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/u65197g1x121998_07282022_142456_000514.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/u65197g1x121998_07282022_153628_000522.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/u65197g1x121998_07292022_143619_000526.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/u65197g1x121998_07292022_144026_000533.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/u65197g1x121998_07292022_160915_000534.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/u65197g1x121998_07292022_163000_000536.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/u65197g1x121998_08182022_113052_000541.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3713/u65197g1x121998_08222022_155706_000564.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3714/u65197g1x121998_08222022_155739_000565.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/u65197g1x121998_09052022_095333_000889.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/u65197g1x121998_09052022_095423_000890.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/u65197g1x121998_09052022_095542_000891.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/u65197g1x121998_09052022_095558_000892.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/u65197g1x121998_09052022_095612_000894.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/u65197g1x121998_09052022_095657_000895.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/u65197g1x121998_09052022_095850_000904.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/requerimento_62_de_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/requerimento_63_de_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/u65197g1x121998_09162022_145936_000946.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/u65197g1x121998_09192022_131434_000948.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3754/u65197g1x121998_09192022_131457_000949.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/u65197g1x121998_10142022_143433_001005.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/u65197g1x121998_10142022_165233_001009.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/u65197g1x121998_10172022_133000_001021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/u65197g1x121998_10172022_133012_001022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/u65197g1x121998_10172022_162540_001023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3786/u65197g1x121998_10172022_162635_001025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/u65197g1x121998_11042022_153046_001044.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/u65197g1x121998_11042022_153111_001046.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/u65197g1x121998_11042022_153135_001047.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/u65197g1x121998_11042022_153151_001048.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/u65197g1x121998_11042022_153210_001049.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/u65197g1x121998_11042022_153228_001050.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/u65197g1x121998_11042022_153248_001051.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/u65197g1x121998_11042022_164801_001053.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/u65197g1x121998_11252022_160444_001095.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3916/u65197g1x121998_11252022_160456_001096.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/u65197g1x121998_11252022_160513_001097.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/u65197g1x121998_11252022_160526_001098.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/u65197g1x121998_11252022_160537_001099.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/u65197g1x121998_11252022_160553_001100.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/u65197g1x121998_11252022_160605_001101.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4007/u65197g1x121998_11292022_142400_001112.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_89_de_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/requerimento_90_de_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/u65197g1x121998_12192022_154207_001171.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/u65197g1x121998_12192022_155335_001172.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/u65197g1x121998_12192022_161305_001173.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3131/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3132/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3133/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3134/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3135/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3136/mocao_6.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3137/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3138/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3139/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3152/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3157/barbaara_-_carla_ok.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3158/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3168/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3169/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3170/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3171/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3173/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3191/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3203/img20220307_14393814.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3204/img20220307_14400049.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3205/img20220307_14402535.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3206/img20220307_14424388.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3207/img20220307_14432338.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3209/img20220307_16411533.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3216/img20220310_15523853.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3217/img20220310_15534581.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3218/img20220310_15542783.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3219/img20220310_15544335.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3220/img20220310_15552735.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3222/img20220314_16085054.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3223/img20220314_19204644.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3268/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3272/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3273/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3249/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3250/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3251/mocao_47.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3259/mocao_48_000_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3260/mocao_49_000.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3276/u65197g1x121998_04132022_171246_000169.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3278/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/u65197g1x121998_04192022_154235_000197.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/u65197g1x121998_05022022_171401_000229.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/u65197g1x121998_05022022_171418_000230.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/u65197g1x121998_05022022_171447_000231.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/u65197g1x121998_05162022_140433_000256.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/u65197g1x121998_05162022_140609_000257.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/u65197g1x121998_05162022_140740_000258.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/u65197g1x121998_05162022_140800_000259.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/u65197g1x121998_05162022_140813_000260.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/u65197g1x121998_05162022_145200_000265.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/u65197g1x121998_05162022_170357_000268.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/u65197g1x121998_05302022_161628_000292.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/u65197g1x121998_06062022_140447_000304.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/u65197g1x121998_06062022_140615_000305.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/u65197g1x121998_06062022_140640_000306.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/u65197g1x121998_06062022_140748_000307.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/u65197g1x121998_06062022_140802_000308.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/u65197g1x121998_06062022_140918_000309.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/u65197g1x121998_06062022_141037_000310.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/u65197g1x121998_06062022_141048_000311.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/u65197g1x121998_06062022_141148_000312.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/u65197g1x121998_06062022_141205_000313.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/u65197g1x121998_06062022_141339_000314.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/u65197g1x121998_06062022_141427_000315.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/u65197g1x121998_06062022_141449_000316.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/u65197g1x121998_06062022_141612_000317.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/u65197g1x121998_06202022_151120_000397.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/u65197g1x121998_06202022_151527_000398.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/u65197g1x121998_06202022_151559_000399.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/u65197g1x121998_06202022_151647_000400.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3637/u65197g1x121998_06202022_160732_000414.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3642/u65197g1x121998_06282022_145557_000421.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3643/u65197g1x121998_06282022_145613_000422.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3644/u65197g1x121998_06282022_145628_000424.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3645/u65197g1x121998_06282022_145647_000425.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3652/mocao_93_de_2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3653/mocao_de_pesar_94_de_2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/u65197g1x121998_07282022_150210_000516.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/u65197g1x121998_07282022_150223_000517.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/u65197g1x121998_07282022_150241_000518.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/u65197g1x121998_07282022_150254_000519.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/u65197g1x121998_07282022_150306_000520.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/u65197g1x121998_07292022_161037_000535.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/u65197g1x121998_08012022_135708_000537.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/u65197g1x121998_08012022_135918_000538.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/mocao_103_de_2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/u65197g1x121998_08182022_124503_000542.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/u65197g1x121998_08222022_161140_000569.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/u65197g1x121998_08222022_161201_000570.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/u65197g1x121998_08182022_124956_000545.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/u65197g1x121998_08182022_125009_000546.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/u65197g1x121998_08182022_125024_000547.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/u65197g1x121998_08182022_125043_000548.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/u65197g1x121998_08182022_125101_000549.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/u65197g1x121998_08182022_125455_000550.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/u65197g1x121998_08182022_125523_000551.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/u65197g1x121998_08182022_130200_000552.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/u65197g1x121998_08222022_155844_000567.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/u65197g1x121998_08222022_163153_000572.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/mocao_7_juntas.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/u65197g1x121998_09052022_101131_000913.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/u65197g1x121998_09052022_101142_000914.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/u65197g1x121998_09052022_101157_000915.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/u65197g1x121998_09052022_101212_000916.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/u65197g1x121998_09052022_101223_000917.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/u65197g1x121998_09162022_143833_000937.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/u65197g1x121998_09162022_143844_000938.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/u65197g1x121998_09162022_143916_000941.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/u65197g1x121998_09162022_143952_000942.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/u65197g1x121998_09162022_144020_000943.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/u65197g1x121998_09162022_144040_000944.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/u65197g1x121998_09192022_153142_000956.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/u65197g1x121998_10132022_135052_000997.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/u65197g1x121998_10142022_170144_001013.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/u65197g1x121998_11072022_160520_001072.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/u65197g1x121998_11072022_160551_001073.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/u65197g1x121998_11072022_160706_001074.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/u65197g1x121998_11072022_160724_001075.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/u65197g1x121998_11072022_160800_001076.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/u65197g1x121998_11072022_160813_001077.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/u65197g1x121998_11252022_153920_001087.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/u65197g1x121998_11252022_154158_001088.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3910/u65197g1x121998_11252022_154213_001089.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/u65197g1x121998_11252022_154251_001091.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3912/u65197g1x121998_11252022_154306_001092.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/mocao_143_de_2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3716/u65197g1x121998_08222022_161233_000571.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/u65197g1x121998_09062022_114829_000926.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/u65197g1x121998_09062022_114911_000927.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/u65197g1x121998_09062022_114456_000925.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/u65197g1x121998_09192022_132713_000953.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/u65197g1x121998_09192022_132845_000954.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/u65197g1x121998_09192022_132441_000951.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/u65197g1x121998_09192022_132605_000952.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/u65197g1x121998_10142022_142502_000998.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/u65197g1x121998_11282022_085308_001102.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/u65197g1x121998_12062022_130327_001122.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/projeto_de_decreto_legislativo_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_numero_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_numero_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_numero_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_numero_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_numero_05_de_2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3145/projeto_de_lei_numero_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3165/projeto_de_lei_complementar_numero_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_numero_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_numero_09_de_2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_numero_10_de_2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_numero_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3210/projeto_de_lei_numero_12_de_2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3211/projeto_de_lei_numero_13_de_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3212/projeto_de_lei_numero_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3213/projeto_de_lei_numero_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3214/projeto_de_lei_numero_16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto_de_lei_numero_17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto_de_lei_numero_18_de_2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projeto_de_lei_numero_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/projeto_de_lei_numero_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/projeto_de_lei_numero_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/projeto_de_lei_numero_22_de_2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/projeto_de_lei_numero_23_de_2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/projeto_de_lei_numero_24_de_2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei__numero_25_de_2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/projeto_de_lei_numero_26_de_2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/projeto_de_lei_altera_lei_2330.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projeto_de_lei_numero_28_de_2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_numero_29_de_2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_numero_30_de_2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_numero_31_de_2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3655/projeto_de_lei_numero_32_de_2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3657/projeto_de_lei_numero_33_de_2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/projeto_de_lei_numero_34_de_2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/projeto_de_lei_complementar_35_de_2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/projeto_de_lei_numero_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/projeto_de_lei_numero_37_de_2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/projeto_de_lei_numero_38_de_2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/projeto_de_lei_numero_39_de_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3664/projeto_de_lei_numero_40_de_2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/projeto_de_lei_numero_41_de_2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/projeto_de_lei_numero_42_de_2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/projeto_de_lei_numero_43_de_2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/projeto_de_lei_prioridade_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/projeto_de_lei_numero_45_de_2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_46_de_2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/projeto_de_lei_numero_47_de_2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/projeto_de_lei_numero_48_de_2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/projeto_de_lei_numero_49_de_2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/projeto_de_lei_numero_50_de_2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/projeto_de_lei_numero_51_de_2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/projeto_de_lei_numero_52_de_19_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/projeto_de_lei_numero_53_de_2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/projeto_de_lei_numero__54_de_2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/projeto_de_lei_numero_79_de_2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/projeto_de_lei_numero_80_de_2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/projeto_de_lei_reestruturacao_do_rpps.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/projeto_de_lei_altera_lei_3041_de_2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_numero_83_de_2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_numero_84_de_2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/projeto_de_lei_numero_85_de_2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/projeto_de_lei_numero_86_de_2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/projeto_de_lei_numero_87_de_2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/projeto_de_lei_numero_88_de_2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_resolucao_numero_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_resolucao_numero_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/projeto_de_resolucao_numero_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto_de_resolucao_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/projeto_de_resolucao_numero_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/veto_ao_projeto_de_lei_numero_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/veto_pl_38_de_2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4177/veto_ao_projeto_de_lei_numero_84_de_2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3166/emenda_aditiva_01_de_2022_pl_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/emenda_01_pl_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/emenda_001_pl_25_de_2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3654/emenda_001_pl_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4210/emenda_001_pl_79_de_2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4213/emenda_001_pl_81_de_2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3255/substitutivo_ao_pl_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/substitutivo_ao_projeto_de_lei_numero_81_de_2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/emenda_01_pr_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/emenda_1.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/emenda_3.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/emenda_4.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/emenda_7.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/emenda_8.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/emenda_9.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/emenda_15.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/emenda_16.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/emenda_17.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/emenda_19.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/emenda_20.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/emenda_21.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/emenda_22.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/emenda_23.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/emenda_24.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/emenda_25.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/emenda_26.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/emenda_27.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/emenda_28.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/emenda_29.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/emenda_30.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/emenda_31.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/emenda_32.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/emenda_33.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/emenda_34.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/emenda_35.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/emenda_36.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/emenda_37.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/emenda_39.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/emenda_39.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/emenda_40.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/emenda_41.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/emenda_42.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/emenda_43.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/emenda_44.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/emenda_45.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/emenda_46.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/emenda_47.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/emenda_48.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/emenda_49.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4102/emenda_50.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4103/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4104/emenda_52.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4105/emenda_53.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4106/emenda_54.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4107/emenda_55.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4108/emenda_56.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4109/emenda_57.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4110/emenda_58.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4111/emenda_59.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4112/emenda_60.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4113/emenda_61.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/emenda_62.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4115/emenda_63.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4116/emenda_64.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4117/emenda_65.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4118/emenda_66.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/emenda_67.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4120/emenda_68.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4121/emenda_69.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4122/emenda_70.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4123/emenda_71.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4124/emenda_72.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4125/emenda_73.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4126/emenda_74.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4127/emenda_75.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4128/emenda_76.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4129/emenda_77.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4130/emenda_78.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4131/emenda_79.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4132/emenda_80.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/emenda_81_pl_47_de_2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/emenda_82_pl_47_de_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4133/emenda_83_de_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/4134/emenda_84_pl_47_de_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H619"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>