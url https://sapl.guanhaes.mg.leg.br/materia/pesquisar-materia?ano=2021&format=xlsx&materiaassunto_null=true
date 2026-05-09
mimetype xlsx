--- v0 (2026-02-13)
+++ v1 (2026-05-09)
@@ -54,4050 +54,4050 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_01.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que proceda com o patrolamento e limpeza das estradas do Córrego Santa Cruz.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que proceda com a limpeza, construção de rede pluvial e término de asfalto na rua Leonel Antônio de Araújo no Bairro Madeira.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que proceda com a realização de operação tapa buracos nas ruas do bairro Nova União.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que proceda com a proibição do tráfego de caminhões pesados no trecho da Rua Capitão Bernardo que se inicia no encontro com a Rua Pio Ferreira e termina na rotatória com a Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indica_5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indica_5.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja realizada a construção de rede pluvial  na Rua Paulino Coelho, próximo ao número 81, Centro.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Claudiney Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indica_6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indica_6.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que proceda com a manutenção do piso de pedra da Rua Pio Ferreira  ou possível asfaltamento.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indica_7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indica_7.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que seja dada a devida atenção a infraestrutura da Rua Serafim Pereira da Silva (Beco Geraldo Sabino).</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/inidica_8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/inidica_8.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que seja instalado um braço de iluminação pública no poste de iluminação situado  próximo a residência do senhor Jovem, como é conhecido popularmente, distrito de Taquaral.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indica_9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indica_9.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que seja providenciado o patrolamento e cascalhamento da estrada que dá acesso ao Córrego Santa Cruz, após a nova barragem do SAAE.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indica_10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indica_10.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que sejam construídos quatro quebra molas ao longo da Avenida Maria Antonieta de Morais Miranda, bairro João Miranda.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indica_11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indica_11.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indica_12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indica_12.pdf</t>
   </si>
   <si>
     <t>Vem indicar à senhora Prefeita que proceda com a realização de estudo do trânsito entre a rua Tenente Horácio Soares e a rua Padre Geraldo no bairro Milo, visando a possível  implantação de redutores de velocidade no local com urgência.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alcides Robson da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indica_13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indica_13.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que possa viabilizar o Serviço de limpeza no trecho no bairro Esperança final do Pito, fazenda Bom Sucesso, trecho da entrada do Cruzeiro do Aricanga até o Frigorífico de ambos os lados, pois a vegetação tomou conta da pista.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indica_14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indica_14.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que possa viabilizar a contratação de um Projeto Técnico de Engenharia de Urbanização , referente a drenagem profunda das aguas pluviais, bocas de lobo e rede de distribuição, nos Bairros: João Miranda, Santa Tereza, Nações, Agroder e demais pontos críticos nos bairros de nossa cidade; para posterior urbanização com o calçamento e/ou asfaltamento em PMF.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indica_15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indica_15.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que possa viabilizar o início dos trabalhos com o comitê de trânsito para que possamos ter uma maior eficiência em nossa malha viária, que haja um estudo técnico que aponte e possa iniciar os trabalhos.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/16_ind.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/16_ind.pdf</t>
   </si>
   <si>
     <t>Pagamento da gratificação de incentivo às atividades especiais de combate ao coronavírus (COVID-19), para os profissionais de saúde que estão trabalhando na linha de frente no combate à pandemia.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>André Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/17_indi.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/17_indi.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a pavimentação asfáltica e drenagem da rua das Hortências, bairro Jardins.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/18_ind.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/18_ind.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e cascalhamento, aderindo-se o desvio de drenagem da Rua Vilmara soares de Moura no bairro Almas</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/19_ind.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/19_ind.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a capina e a limpeza da rua Tenente Xavier situada no Centro de Guanhães.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/20_ind.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/20_ind.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada iluminação pública na Alameda Heitor Nunes da Mata.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/21_ind.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/21_ind.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza n Avenida Milton Campos, em frente aos números 685 e 691, bem como a instalação de caçambas para coletas de lixo e entulhos.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciada operação tapa buracos urgente na Rua Madre Paulina no Bairro Mangueiras</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a manutenção de pinturas das Faixas de Pedestres em todo o Município de Guanhães</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja providenciado a operação tapa buracos urgente nas Ruas Casemiro Andrade Filho, Rua Garajaú e Rua Astramiro Santana, Bairro Amazonas.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Nilsinho de Sapucaia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja construído um necrotério no Distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, que seja providenciada a finalização da obra do cemitério do distrito de Sapucaia de Guanhães</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja providenciada a extensão de rede elétrica nas Ruas São Geraldo, São Francisco, Matozinho Matos e Padre Davi</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um bueiro na Rua Albertina Braga, próximo ao número 114 no bairro Agroder.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um quebra molas na BR 120 próximo a entrada do Portal do Leste</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja providenciado o patrolamento e cascalhamento da estrada sentido a Fazendinha do Sr. Oswaldo Teixeira, localizada no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciado o patrolamento e cascalhamento do campo Tinaquinho até o final do Jacutinga.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_32.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciado a demarcação de Rua e colocação de meio fio para fins de extensão de rede elétrica na Avenida B, Bairro Santa Tereza, Guanhães</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Que seja trocado algumas lâmpadas na rotatória do Bairro Acrópole</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Que seja dada uma revisão na ponte da Rua Paulino Coelho, pois esta se encontra numa situação muito precária que poderá trazer grandes transtornos devido a sua situação. Como se trata de uma rua com grande movimento de veículos pesados poderá ocorrer a queda da mesma.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Alessandro Matias (Leco)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_35.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que proceda com a deflagração de Processo Legislativo visando o pagamento de Gratificação a servidores cedidos.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_37.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a reforma do alambrado do campo de futebol do bairro Alvorada.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_38.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_38.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um quebra molas na rua da Palmeiras, próximo ao número 281 no bairro Colina Verde um.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_39.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_39.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um quebra molas na Rua Horácio Soares em frente ao Combem.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_40.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado no cronograma, um caminhão pipa para molhar as ruas Cinco, Quatro e Rua Três do bairro João Miranda e Rua Novo Horizonte e Rua 10 do bairro Canaã.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_41.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada operação tapa buracos no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_42.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_42.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada lâmpada ou refletor em um poste já existente à Rua Augusto Pinto Coelho.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/i43.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/i43.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado quebra molas na rua são Francisco, próximo aos números 8 e 417</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/i_44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/i_44.pdf</t>
   </si>
   <si>
     <t>Vem indicar a senhora, que seja providenciado quebra molas na rua Padre Davi</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/i_45.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/i_45.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado quebra molas na rua Santa Efigênia, próximo ao 249</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja colocado quebra molas na rua Bruno Gloria próximo ao número 1552 e 1556 no bairro Pito.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_47.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_47.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado de forma imediata patrolamento, cascalhamento, bem como disponibilizado caminhão pipa para molhar diariamente a via pública que dá acesso ao Acrópole e a rua Pio Ferreira.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indi_48.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indi_48.pdf</t>
   </si>
   <si>
     <t>Vem indicar a senhora prefeita, que seja providenciado capina e limpeza da Praça da Cruz no Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_49.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_49.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a operação tapa buracos na Rua do Cruzeiro próximo aos nº 94, 96, 125 e 147. Solicita ainda, que seja mantida a estrutura original do calçamento que é de pedra.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_50.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_50.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a colocação de mata-burro na localidade onde se situa a divisa entre as propriedades dos senhores Geraldo e Arnaldinho no Córrego São Francisco.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/ind_51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/ind_51.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que providencie reparos na ponte sobre o Córrego Sucavão que dá acesso à estrada principal que liga o distrito de Sapucaia ao Município de Braúnas.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/i52.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/i52.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que proceda com a manutenção do muro do cemitério de Correntinho, reiterando o pedido da vereadora Bárbara Carvalho.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que providencie a reforma no campo de futebol situado no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/i54.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/i54.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que providencie a pintura de todos os quebra-molas situados na saída para Virginópolis.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/i55.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/i55.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado melhorias como asfalto, rede de esgoto onde necessário, passeio, meio fio no bairro Nações. Solicita ainda, que na Av. Brasil seja feita um canteiro central, com duas vias e pista de caminhada, como a da Av. Alberto Caldeira.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/i56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/i56.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado asfalto quente na rua Pio Ferreira e rua Capitão Bernardo onde houver necessidade e na rua A no bairro Guarani.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/i57.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/i57.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma lagoa arborizada com iluminação e pista de caminhada no bairro Rosa Lima</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/i58.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/i58.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a operação tapa buraco na rua Capitão Bernardo, próximo ao números 48 e 66. Solicita ainda, que seja mantida a estrutura original do calçamento que é de pedra.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Que seja providenciada manutenção na grelha da boca de lobo situado na rua Alcindo Pereira, próximo ao númro 526, antes da ponte que liga o bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/i60.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/i60.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a operação tapa buraco na rua Pio Ferreira. Solicita ainda, que seja mantida a estrutura original do calçamento que é de pedra.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/i61.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/i61.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção e revitalização da praça situada próximo à escola Pingo de Luz, incluindo instalação de bancos.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/i62.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/i62.pdf</t>
   </si>
   <si>
     <t>Que seja reestruturada a ponte que liga o córrego das Flores ao povoado Pinga Fogo no distrito de Sapucaia, em caráter emergencial por se encontrar em estado precário.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Sugere à senhora Prefeita a regulamentação sobre o retorno das aulas presenciais nas Redes de Ensino Particular e público no município de Guanhães.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/ind_64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/ind_64.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma placa com explicação e origem da pedra da Avenida do Mercado.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_65.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que reverta placas de proibido parar e estacionar na Rua Capitão Bernardo.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/ind_66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/ind_66.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que inicie a operação tapa buracos no Bairro Colina II.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/ind_67.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/ind_67.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a operação tapa buracos no bairro Amazonas</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/ind_68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/ind_68.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a operação tapa buracos no bairro colina I</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_69.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_69.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo e sinalização de placas de trânsito entre Av. Milton Campos e rua Afonso dos Santos.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_70.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_70.pdf</t>
   </si>
   <si>
     <t>A deflagração de Processo Legislativo visando a regulamentação sobre o calçamento de ruas, becos, avenidas, etc., ainda não calçadas com bloquetes intertravando ou sextavados.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_71_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_71_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que inicie a limpeza dos bueiros da Rua Tenente Horácio Soares, próximo ao número 1151 em frente ao posto de gasolina na saída para  Virginópolis. É de extrema necessidade a colocação de meio-fio no local proposto, em virtude de garantir a preservação das margens das vias públicas e a conservação da pavimentação asfáltica contra a ação de enxurradas.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_numero_72_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_numero_72_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que providencie com urgência o serviço pluvial na Rua Buritis, Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_numero_73_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_numero_73_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que faça aquisição de um caminhão compactor de lixo e de um caminhão pipa, utilizando recursos recebidos do Programa de Apoio ao Desenvolvimento Municipal (Padem), fruto da Lei Estadual n° 23.830/2021 que aprovou o acordo da Vale.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_numero_74_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_numero_74_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma rotatória na Av. Governador Milton Campos, nos cruzamentos entre Avenida Ciro Nunes e Avenida Treze.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_numero_75_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_numero_75_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza do Córrego Vermelho, que corta a cidade no trecho da Rua Tenente Horácio Soares até a travessia da ponte da Rua Treze de Maio que liga a Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_numero_76_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_numero_76_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja solicitado ao setor de Assistência Social disponibilização de veículos para as pessoas carentes realizarem perícias médicas.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_numero_77_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_numero_77_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja dada a devida atenção à Travessa Olaria no bairro Agroder onde 3 (três) moradores usam água emprestada dos vizinhos, os postes não tem braços com iluminação e a via é de terra causando transtornos com o excesso de poeira.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_numero_78_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_numero_78_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja construído bueiros na rua Newton Barroso próximo ao n° 109 no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_numero_79_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_numero_79_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja promovido leilões com o propósito de desfazer dos e equipamentos considerados inservíveis de posse do município.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao__numero_80_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao__numero_80_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado calçamento com bloquetes na rua Ari de Almeida, que tem início na rua 2 (dois) no bairro Milô) e termina na rua Tenete Soares no bairro Village.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_numero_81_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_numero_81_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um quebra molas ou uma rampa elevada nas proximidades do supermercado Três Irmãos (loja filial).</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_numero_82_de_20211.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_numero_82_de_20211.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que sejam alterados os requisitos de escolaridade para o cargo de Diretor de Departamento de Defesa Civil e apoio à Segurança Pública.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_numero_83_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_numero_83_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a operação tapa buracos e a colocação de meio fio na Av. Ciro Nunes, próximo aos números 45 e 69, e na curva que dá acesso a Rua Afonso Gonçalves.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_numero_84_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_numero_84_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o calçamento da Rua Alcindo Pereira no centro da cidade</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_numero_85_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_numero_85_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, a limpeza, pintura e iluminação da Praça da Cruz, localizada na Rua do Cruzeiro - Centro.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/ind_86.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/ind_86.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciada a troca de lâmpadas da Praça Getúlio Vargas tendo em vista que o local se encontra com a iluminação muito precária.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_87_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_87_de_2021.pdf</t>
   </si>
   <si>
     <t>Justifica-se, a presente proposição pelo fato de que os bicicletários trarão comodidade e incentivo ao uso da bicicleta, trazendo segurança e o bem esta para todos da cidade. Justifica-se ainda pelo fato de que a instalação dos bicicletários proporcionarão mais segurança aos ciclistas, uma vez que tal medida servirá para coibir o roubo dos veículos.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Justifica-se, a presente indicação pelo fato de que a falta de manutenção na iluminação pública da cidade tem causados vários transtorno aos moradores, uma vez que muitas ruas estão à as escuras facilitando ações ilícitas e criminosas colocando em risco a segurança e a integridade da comunidade que por ali transitam e residem.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_89_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_89_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e cascalhamento na estrada que dá acesso à Lagoa Grande</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_numero_90_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_numero_90_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação na via da Lagoa do Evaristo, localizada no trecho da BR 120</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_numero_91_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_numero_91_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e cascalhamento na estrada que dá acesso ao bairro Acrópole, na Rua Pio Ferreira</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_numero_92_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_numero_92_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar à Senhora Prefeita, que seja providenciada troca de todas as lâmpadas da cidade de Guanhães por lâmpadas de led</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao__numero_93_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao__numero_93_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar à Senhora Prefeita, que sejam colocadas passagens elevadas na rotatória próximo à padaria Katuta, no centro de Guanhães</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2305/i94.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2305/i94.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca ou manutenção da placa da academia ao ar livre situada na Praça da Cascalheira na rua Bruno Glória, bairro Pito.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2306/i95.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2306/i95.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada manutenção no bueiro próximo ao morro que dá acesso ao Cemitério do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2307/i96.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2307/i96.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada manutenção no mata-burro próximo à fazenda do Sr Geraldo Nadir em Corrente canoa no distrito de Correntinho.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_numero_97_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_numero_97_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de lixeiras públicas em diferentes pontos no centro da cidade</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_numero_98_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_numero_98_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza no bueiro e o estudo de drenagem, que fica empoçada na Rua Bruno Glória, enfrente o número 1162.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_numero_99_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_numero_99_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja fechado o canteiro central da Av. Governador Milton Campos, enfrente o lias Bar, e a Concessionária Guanaupe.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/in100.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/in100.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma fiscalização referente ao aumento abusivo das tarifas cobradas nas contas de energia elétrica - CEMIG, em especial à cidade de Guanhães</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/i101.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/i101.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação anteriormente enviada, solicito que proceda com a colocação de iluminação no bairro Jardim América e na rua Joaquim Borges, bairro Village</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/i103.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/i103.pdf</t>
   </si>
   <si>
     <t>Indica À senhora prefeita que proceda com a manutenção na academia ao ar livre, situada na Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2476/i104.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2476/i104.pdf</t>
   </si>
   <si>
     <t>Justifica-se a presente indicação pelo fato da entrada está precária e agora com a volta às aulas pelo menos os morros principais necessitam ser cascalhados.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/i105.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/i105.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a troca da iluminação na praça Getúlio Vargas em frente a Igreja Nova.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/i106.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/i106.pdf</t>
   </si>
   <si>
     <t>Vem indicar à Senhora Prefeita que em cada distrito da cidade de Guanhães seja nomeado um líder de equipe para representar os demais trabalhadores.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_-_areas_institucionais_-_osmar.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_-_areas_institucionais_-_osmar.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja encaminhada a relação de todas as áreas institucionais existentes no município de Guanhães, inclusive nos distritos, a fim de se investigar possíveis ocupações irregulares e, assim, tomar as devidas providências.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_numero_108_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_numero_108_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, a iluminação no poste situado à rua dos Ipês, próximo ao nº 82, no bairro Horto.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_109_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_109_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja providenciado cascalhamento nos principais morros dos Córregos: Amorim, Carranca, Lageado do Taquaral e Espinheiro.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_110_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_110_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja providenciada a operação tapa buracos na rua Cassimiro de Andrade no Bairro Amazonas.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_111_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_111_de_2021.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita, que seja providenciado redutores de velocidade no distrito de Correntinho, com atenção especial, nas proximidades das escolas.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/img20211206_18524623.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/img20211206_18524623.pdf</t>
   </si>
   <si>
     <t>Vem indicar a Senhora Prefeita que seja providenciada a poda e a retirada de algumas árvores localizadas na Escola Estadual Alberto Caldeira, que faz parte da rede municipal do distrito de Farias.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/img20211207_14573860.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/img20211207_14573860.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que tome as providências para atender a solicitação no requerimento nº004724/2021, subscrita por vários moradores, em que relatam o estado de calamidade da Rua Alcindo Pereira.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_114_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_114_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja providenciado meio fio na rua São Geraldo entre os números 82 a 500 localizada no distrito de Sapucaia de Guanhães.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_115_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_115_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada operação tapa buracos e a limpeza da rua Safira, Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_116_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_116_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada limpeza na Rua Juiz de Fora e Rua Três Pontas no Bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/requerimento_01.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Que providenciada a reforma da ponte que dá acesso ao Córrego das Contendas, bem como manutenção das estradas do referido local</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/requerimento_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Que informado a esta Casa Legislativa, o valor gasto com jardinagem do canteiro central da Avenida Governador Miltom Campos, no trecho entre o Fórum  e o Supermercado Sul América, bem como seja informada a fonte dos recursos usado.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/requerimento_03.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Que seja informado a esta Casa Legislativa, se houve a efetiva alienação do Loteamento Professor Heitor Nunes da Mata e, em caso positivo, que seja informado o nome do comprador e em que foram investidos os recursos arrecadados.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/requerimento_4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/requerimento_4.pdf</t>
   </si>
   <si>
     <t>1.	Que sejam providenciadas melhorias nas estradas dos Córregos: São Francisco, Sucavão, Nicolau, Corguinhos, Fartura e Córrego do Meio, ambos localizados no Distrito de Sapucaia</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a extensão de rede elétrica na Rua Padre Davi e iluminação da conhecida baixada do Zezinho Maia</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/requerimento_6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/requerimento_6.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o recapeamento asfáltico das ruas do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/requerimento_7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e encascalhamento das estradas das comunidades da Prata e Jacutinga</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/requerimento_8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a iluminação da quadra de futebol do bairro Alvorada.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/requerimento_9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a abertura dos banheiros do Coreto Municipal  para uso da população, de segunda a sexta-feira, no período de 06:00 as 18 horas.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/requerimento_10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa, relatório dos veículos de propriedade do Município de Guanhães que estão em desuso na fábrica de manilhas constando, nome, ano de fabricação e a situação perante a comissão de patrimônio (inservível, imprestável) e em caso de defeitos, qual a manutenção necessária para o funcionamento.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/requerimento_11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal proceda com a formação de duas comissões, compostas por no mínimo três vereadores, com funções de acompanhamento e fiscalização junto ao Poder Executivo, assim sendo: Comissão Especial da Saúde e Comissão Especial de Segurança Pública.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/requerimento_12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Sejam convidadas a secretária Municipal de Saúde e a servidora responsável pela vigilância sanitária para que, compareçam em reunião ordinária da Câmara e possam explanar aos vereadores e à população, como é feito o trabalho de fiscalização do comércio de alimentos perecíveis em supermercados e mercearias, de forma a evitar a venda de mercadorias fora do prazo de validade.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Que seja providenciadas infra estrutura no Distrito de Correntinho</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada infraestrutura urbana para o Beco Odon Nunes Coelho no Bairro Almas.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Manutenção de lâmpada de iluminação pública na travessa Henrique Bastos centro, próximo ao número 41</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/reque_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/reque_17.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento dos morros que se situam no córrego do Sapé, Distrito de Taquaral.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/reque_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/reque_18.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o asfaltamento da Rua das Guianas, próximo ao nº. 60, bairro Nações.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/reque_19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/reque_19.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um bueiro na Rua Laert Berto, bairro Nova União.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/reque_20.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/reque_20.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa Legislativa os valores gastos nos anos de 2020 e 2021 com material usado para tapa buracos e recapeamento asfáltico (massa asfáltica e RL). Que sejam especificados os credores e valores pagos.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/reque_21.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/reque_21.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada urgentemente a construção de sarjeta, bueiros e redutores de velocidade em todas as ruas do Distrito de Correntinho que passou por um racapeamento asfáltico.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/reque_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/reque_22.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutenção do mata-burro que se encontra destruido no Córrego dos Leites. O mesmo de localiza após o bar Fundo de Quintal.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/reque_23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/reque_23.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado patrolamento e cascalhamento do morro na zona rural Gaiola antes da propriedade do senhor Adilson Carvalho</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/reque_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/reque_24.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada com urgência a limpeza dos bueiros da Avenida Governador Milton Campos bem como limpeza do Ribeirão Vermelho, principalmente no trecho entre a rodoviária e a Rua Paulino Coelho.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/reque_25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/reque_25.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada com urgência a limpeza do terreno onde se situa a fábrica de manilhas do Município, principalmente próximo ao abrigo temporário dos pets.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/reque_26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/reque_26.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a obra de drenagem e limpeza da lama e água acumulada no terreno situado na Rua Rubi, próximo ao número 69, bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/reque_27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/reque_27.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a regularização de todas as placas de estacionamento  instaladas no centro da cidade.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/reque_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/reque_28.pdf</t>
   </si>
   <si>
     <t>Que seja convidado a prestar esclarecimentos relativo a pasta de sua competência o senhor secretário municipal de transportes</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado projeto de extensão de rede na Rua 1 do Bairro Expansão, Cohab no bairro Pito, no Bairro Madeira, Br 120 próximo ao Tuca Tatá e no distrito de Taquaral</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/reque_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/reque_30.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirado de tramitação o projeto de lei número 23 de 2021</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/reque_31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/reque_31.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciada operação tapa-buracos urgente em todo bairro Colina Verde 2.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/reque_32.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/reque_32.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a implantação de redutores de velocidade com urgência na rua Antônio Rosa Lima</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/reque_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/reque_33.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, informações referentes aos valores contidos em caixa relativos à taxa de iluminação pública no Município de Guanhães.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/reque_34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/reque_34.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um braço de iluminação no poste localizado na Rua Adelina Coelho Leão, próximo ao número 185, no Bairro Village.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/reque_36.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/reque_36.pdf</t>
   </si>
   <si>
     <t>Que seja convocada a Secretária Municipal de Saúde para que compareça a esta casa, no intuito de prestar esclarecimentos de assuntos atinentes à sua pasta.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/req_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/req_37.pdf</t>
   </si>
   <si>
     <t>Que seja realizado uma avaliação técnica de engenharia e serviço de drenagem completo na Av. Governador Milton Campos, entre os nº 3573 e 3641 e na rua Alcinto Pereira, próximo a ponte que liga e dá acesso ao bairro santa tereza.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/reque_38.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/reque_38.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado quebra molas em frente à padaria Maná em Sapucaia</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indi_39.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indi_39.pdf</t>
   </si>
   <si>
     <t>que seja providenciado com urgência a limpeza do terreno onde se situa a fábrica de manilhas do município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/reque_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/reque_40.pdf</t>
   </si>
   <si>
     <t>que seja informado gastos/valores com obras. asfaltamento, patrolagem, bem como locais, datas, empresa, aluguéis de máquina e caminhões para execução, durante o período de julho a dezembro e janeiro a maio de 2021</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/r41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/r41.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo pelo setor de infraestrutura na rua 6 no bairro Miló.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/r42.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/r42.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimento ao secretário de esportes a respeito das obras de reparo do muro, campo, torres e arquibancadas do estádio Caldeirão, informando ainda qual a previsão de conclusão das obras e se no próximo ano já poderão ser retomadas as competições.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>Requer do poder Executivo, que informe a esta Casa se está presente na galeria de Ex- prefeitos do Município de Guanhães consta a foto do Ex- Prefeito Nivaldo dos Santos. Caso a mesma não esteja na galeria, que seja informada a esta Casa qual a previsão de que a referida fotografia seja colocada.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/r44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/r44.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, que informe a esta Casa quantos servidores haviam em julho de 2020 na Prefeitura e quantos tem no momento.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>Requer que informa a esta Casa quanto foi gasto com a contratação do caminhão pipa no período de Janeiro de 2020 até o atual momento.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/r46.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/r46.pdf</t>
   </si>
   <si>
     <t>Informações sobre a ligação entre a Prefeitura e a AMBAS e qual o valor que foi repassado pra a mesma até o atual momento.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/r47.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/r47.pdf</t>
   </si>
   <si>
     <t>Que seja implementadas ações e medidas de modo a interromper o constante fluxo de água na rua Pio Ferreira logo depois do ponto de ônibus até a mercearia Novo Cruzeiro.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/r48.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/r48.pdf</t>
   </si>
   <si>
     <t>Que seja formada uma Comissão Temporária Especial, nos termos do art.88 e art 90, ambos do Regimento Interno desta Casa Legislativa, para atuar perante as políticas públicas adotadas no combate à pandemia.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Que seja convocada a prestarem esclarecimento nesta Casa a senhora Secretária de saúde, Rejane Ferreira Guimarães e o senhor secretário de Transporte e Transito Edelton Alvarenga Drumond e responsável pela manutenção dos veículos da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/r50.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/r50.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, que conserte os braços de iluminação dos postes da academia do salão comunitário do bairro Amazonas.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/r51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/r51.pdf</t>
   </si>
   <si>
     <t>Que seja realizada operação tapa buracos em caráter emergencial no bairro Colina II, reiterando o pedido da vereadora Bárbara Carvalho.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/re_52.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/re_52.pdf</t>
   </si>
   <si>
     <t>Requeiro do Poder Executivo que seja encaminhada a esta Casa, cópia do contrato de prestação de serviço referente a iluminação pública do município de Guanhães.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/re_53.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/re_53.pdf</t>
   </si>
   <si>
     <t>Solicito do Poder Executivo Municipal que seja encaminhada a esta Casa, cópia do contrato de prestação de serviços da empresa Village Auto Peças, contratada para realizar manutenção dos veículos.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_numero_54_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_numero_54_de_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Secretaria de Saúde que envie a está Casa, cópia do contrato de locação de veículos para atender as necessidades da Secretária._x000D_
 Requeiro ainda que informe qual procedimento licitatório foi feito para a referida locação.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_numero_55_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_numero_55_de_2021.pdf</t>
   </si>
   <si>
     <t>Requer da Senhora Secretaria de Saúde que envie a esta Casa, cópia dos relatórios diários do veículo Renault, modelo Logan, placa QPZ 5766 pertencente a frota da Câmara Municipal de Guanhães e cedido para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_numero_56_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_numero_56_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa cópia das folhas de ponto dos últimos 12 (doze) meses de todos os servidores que ocupam o cargo de motorista.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_numero_57_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_numero_57_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa relação, de forma individualizada, de valores recebidos de diárias por cada motorista nos últimos 12 (doze) meses.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_numero_58_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_numero_58_de_2021.pdf</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_numero_59_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_numero_59_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa nomes e matrículas de todos os servidores que ocupam o cargo de motorista.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_60_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_60_de_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro da Senhora Prefeita explicações sobre a fonte luminosa localizada próxima ao Pau Brasil. Ela funciona? Se funciona, por que a mesma permanece constantemente desligada?</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/requerimento_numero_61_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/requerimento_numero_61_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada audiência pública para tratar de assuntos referente ao piso salarial do professor.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/requerimento_numero_62_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/requerimento_numero_62_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa impacto financeiro do salário dos servidores da Educação..</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/reque_63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/reque_63.pdf</t>
   </si>
   <si>
     <t>Que esta Casa proceda com a sessão solene para entrega de Cidadania Honorária , podendo cada Vereador homenagear 02 (dois) cidadãos.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/requerimento_numero_63_de_20211.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/requerimento_numero_63_de_20211.pdf</t>
   </si>
   <si>
     <t>Que sejam convocados a prestarem esclarecimentos nesta Casa, na Sessão Ordinária do dia 04 (quatro) de Outubro, a Senhora Secretária de Saúde, Rejane Ferreira Guimarães, o Senhor Secretário de Transporte e Trânsito Edelton Alvarenga Drumond e o responsável pela manutenção dos veículos da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_65_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_65_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa cópias dos laudos periciais dos servidores que se enquadram na Lei n° 2.994, de 19 de agosto de 2021 que "Dispõe sobre o adicional de periculosidade aos motoristas servidores do Serviço Autônomo de Esgoto (SAAE- Guanhães/MG), de acordo com a lei Municipal n° 2.435/2011 e a Lei Federal n° 6.514/77".</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/r66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/r66.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa o valor do piso salarial dos professores municipais e pedagogos</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2474/i102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2474/i102.pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo, que informe a está Casa a razão pela qual os semáforos da cidade não funcionam. Já que foram feitas outras indicações e até a presente data as mesmas não foram respondidas</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/img20211206_18472314.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/img20211206_18472314.pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo que seja informado a esta Casa o que foi gasto em relação aos R$ 1.500.000,00 que o município recebeu, no dia 31 de agosto, referente a primeira parcela do Programa de Apoio ao Desenvolvimento Municipal (Padem), fruto da lei Estadual n 23.830/2021 que aprovou o Acordo da Vale.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/mocao_1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/mocao_1.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do senhor José Santana da Costa, ocorrido no último dia 21 de janeiro.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/mocao_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/mocao_2.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Lúcio Sette de Abril, ocorrido no último dia 29 de janeiro.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/mocao_3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/mocao_3.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao projeto de lei de número 2564/2020, que fixa piso salarial para enfermeiros, de autoria do senador Fabiano Contarato (REDE/ES).</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/mocao_4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/mocao_4.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do senhor Tarcísio José do Nascimento (vulgo Eca), ocorrido no último dia 22 de janeiro.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/mocao_5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/mocao_5.pdf</t>
   </si>
   <si>
     <t>Nota de pesar pelo falecimento do senhor Cleber Wilde Emílio dos Santos, ocorrido no último dia 24 de abril</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Voto de pesas pelo falecimento do senhor Xisto Alves dos Santos, ocorrido no último dia 02 de maio.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/mocao_7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/mocao_7.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor João Costa Santana, ocorrido no último dia 04 de Março.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/mocao_8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/mocao_8.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Aguinaldo Menezes Leão, ocorrido no último dia 26 de abril.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/mocao_9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/mocao_9.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Kaio Vitor Ferreira de Moura, ocorrido no dia 17 de maio de 2021</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/mocao_10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/mocao_10.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Geralda Ferreira de Queiroz, ocorrido no dia 17 de maio de 2021</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/mocao_11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/mocao_11.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Senhora Tereza Carvalho de Souza, ocorrido no dia 17 de maio</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/mocao_12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/mocao_12.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Adão Júnior Ferreira Peixoto ocorrido no dia 09 de maio de 2021</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/mocao_13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/mocao_13.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Adão Júnior Ferreira Peixoto, ocorrido no dia 9 de maio de 2021.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/mocao_14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao 65º Batalhão de Polícia Militar em celebração aos dois anos de sua instalação na cidade de Guanhães-MG.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/mocao_15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/mocao_15.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Júnia Carla Emiliano.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/mocao_16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/mocao_16.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Irani Avelino de Souza Bicalho</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/mocao_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/mocao_17.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Vulmar Souza Carvalho Filho, vulgo NEI ocorrido no último dia 07 de junho.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/mocao_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/mocao_18.pdf</t>
   </si>
   <si>
     <t>nota de pesar pelo falecimento do senhor Francisco Pires de Menezes</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/mocao_19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/mocao_19.pdf</t>
   </si>
   <si>
     <t>moção de aplausos à associação de pais e amigos dos excepcionais -APAE, Guanhães, em virtude do aniversário de 28 anos da entidade.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Dione da Silva ocorrido no último dia 12 de julho de 2021.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_21.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_21.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo flecimento de Paulo Ferreira ocorrido no dia 09 de julho de 2021.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/mocao_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/mocao_22.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Josemar Caldeira Osório, ocorrido no dia 01 de agosto.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>Moção de aplauso ao vereador Evandro Lott Moreira, Presidente da UVB/MG pelo brilhante evento realizado na cidade de Governador Valadares.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/mo_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/mo_24.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, apresenta dispensadas as demais formalidades regimentais, um VOTO DE PESAR pelo falecimento de MARIA GENI DA SILVA ocorrido no último dia 30 de Julho.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/mo_25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/mo_25.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Héricles Bruno da Silva, pelo excelente trabalho executado em us redes sociais levando informação e palavra de fé à população guanhanense.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/mo_26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/mo_26.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a mesa diretora da UVB/MG, na pessoa do tesoureiro Mauro da Conceição Neves pelo excelente trabalho desempenhado na instituição.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/mo_27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/mo_27.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso aos funcionários da Escola Municipal Inocente Soares na pessoa da diretora Aparecida Marta de oliveira pelo bom desempenho prestado e pela parceria com o PSF do bairro para a vacinação do COVID-19.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/mo_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/mo_28.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso à Gabriel Generoso Peixoto de Melo, extensivo a toda equipe do PSF Via VII A do bairro Nossa Senhora Aparecida pelo excelente trabalho desempenhado frente ao combate do COVID-19</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/mo_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/mo_29.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de JOANA DARC GOMES RAYS ocorrido no último dia 16 de Agosto.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/mo_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/mo_30.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Jorge Pires Pimenta ocorrida ocorrido no dia 13 de Agosto.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Adileila Rosa, Lucimar Ferreira Pinto, Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/mocao_numero_31_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/mocao_numero_31_de_2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do Pr. Carlos Magno Damasceno, ocorrido no dia 04 de setembro</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/mocao_numero_32_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/mocao_numero_32_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Fabiana Almeida Rocha pelo excelente serviço prestado à população guanhanense.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>Bárbara Carvalho, Adileila Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/mocao_numero_33_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/mocao_numero_33_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Emaldo de Moura pelo excelente serviço prestado à população guanhanense.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/mocao_numero_34_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/mocao_numero_34_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Antônio Carlos de Morais Miranda pelo excelente serviço prestado à população guanhanense.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/mocao_numero_35_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/mocao_numero_35_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Ana Paula de Oliveira pelo excelente serviço prestado à população guanhanense.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/mocao_numero_36_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/mocao_numero_36_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Joab Santos dos Anjos pelo excelente serviço prestado à população guanhanense.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_37.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Maria de Fátima Souza pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_38.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_38.pdf</t>
   </si>
   <si>
     <t>moção de aplauso a Humberto salvador Ferreira Lopes pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>moção de aplauso a Maria Anídia de Paula pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/mocao_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/mocao_40.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Adileila Rosa Gonçalves pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/mocao_41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/mocao_41.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Bárbara de Pinho Carvalho pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/mocao_numero_42_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/mocao_numero_42_de_2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Maria das Graças Bicalho ocorrido no último dia 20 de Setembro.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2176/mocao_43_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2176/mocao_43_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, apresenta dispensadas as demais formalidades regimentais, MOÇÃO DE APLAUSO a  Wanderson Pereira Prata pelo excelente serviço  prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2177/mocao_44_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2177/mocao_44_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, apresenta dispensadas as demais formalidades regimentais, MOÇÃO DE APLAUSO a Adilson Ferreira de Souza  pelo excelente serviço  prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2179/mocao_45_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2179/mocao_45_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, apresenta dispensadas as demais formalidades regimentais, MOÇÃO DE APLAUSO a Vanderley Ferreira do Santos pelo excelente serviço  prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2180/mocao_46_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2180/mocao_46_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, apresenta dispensadas as demais formalidades regimentais, MOÇÃO DE APLAUSO a Vanessa Pereira Prata pelo excelente serviço  prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2181/mocao_47_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2181/mocao_47_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos regimentais vigentes, apresenta dispensadas as demais formalidades regimentais, MOÇÃO DE APLAUSO a  João Paulo Furbino do Santos pelo excelente serviço  prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao_48_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao_48_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Marcos Wagner Nardy Aguiar pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2313/mocao_numero_49_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2313/mocao_numero_49_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria Da Conceição Bicalho De Almeida pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2314/mocao_numero_50_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2314/mocao_numero_50_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Zilda Waléria De Miranda Almeida pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2315/mocao_51_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2315/mocao_51_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Nilson César Do Nascimento Almeida pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2316/mocao_numero_52_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2316/mocao_numero_52_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Matosinho Sebastião De Almeida pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/mocao_numero_53_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/mocao_numero_53_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Geysiane Do Porto De Almeida pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/m54.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/m54.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Roberto Barroso Lott, ocorrido no dia 17 de outubro</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/m55.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/m55.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Maria das Neves Souza Santos pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/m56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/m56.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Flávia Patrocínio pelo excelente serviço prestado à nossa cidade</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Marlúcia Pereira Neto pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/m58.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/m58.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Eliane Rosilda de Lima pelo excelente serviço prestado à nossa cidade</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/m59.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/m59.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Claudia Aparecida Bicalho pelo excelente serviço prestado a cidade</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/m60.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/m60.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento ao presidente da Câmara de Teófilo Otoni extensiva a todos os vereadores daquela Casa Legislativa</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/m61.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/m61.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao vice-presidente da UVB/MG, Sidirley Bendo, pelo relevante trabalho prestado àquela instituição</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/m62.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/m62.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento ao Presidente da Câmara de Nanuque, José Oswaldo Lima Santos, extensiva a todos os vereadores pela moção de aplauso conferida ao vereador que a esta subescreve</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/m63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/m63.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento à vereadora de Matosinhos, Marli Vale, extensiva a todos os vereadores pela moção de aplauso conferida ao vereador que a esta subescreve</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/m64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/m64.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Presidente do Instituto Plenum Brasil, Sr. André Azevedo Gonçalves pelo apoio técnico e pelo relevante serviço prestado a UVB/MG e aos vereadores de Minas Gerais</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/m65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/m65.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Vereador Fábio Lemes de Souza de Teófilo Otoni, superintendente regional do Vale do Jequitinhonha, pelo relevante trabalhona UVB/MG  e pelo grande evento acontecido na cidade de Teófilo Otoni</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/m66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/m66.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso  ao Vereador Leandro Cassiano Neves de Uberlândia, superintendente da UVB/MG, pelo Encontro Estadual de Vereadores realizado em Uberlândia.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/m67.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/m67.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Vereador Alessandro de Oliveira Ferraz, pelo relevante trabalho na UVB/MG e pelo grande evento estadual de Vereadores acontecido na cidade de Governador Valadares</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/m68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/m68.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento dirigida ao Deputado Estadual Doorgal Andrada</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/img20211122_11113085.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/img20211122_11113085.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Geralda Rosa do Nascimento pelo excelente serviço prestado à nossa Cidade</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/img20211122_11162914.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/img20211122_11162914.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Geovane Magalhães Pimenta pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/img20211122_11293520.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/img20211122_11293520.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Enalda Marques de Moura pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/img20211122_11335271.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/img20211122_11335271.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Carlos Alberto da Silva Vieira pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/img20211122_11411062.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/img20211122_11411062.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso a Paulo Barbosa Sales pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/mocao_74_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/mocao_74_de_2021.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Edvard Pereira da Silva</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/img20211206_16562670.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/img20211206_16562670.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a João Marques Chaves, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/img20211206_16565350.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/img20211206_16565350.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Vanderlei de Oliveira pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/img20211206_16571789.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/img20211206_16571789.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a todos os funcionários que estão na linha de frente no combate à pandemia da COVID-19, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/img20211206_16574545.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/img20211206_16574545.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Valmir César dos Santos pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/img20211206_16581140.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/img20211206_16581140.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Tamires Oliveira de Lima pelo excelente serviço prestado à frente da coordenação do Polo Médio Espinhaço do Parlamento Jovem 2021.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/img20211206_16583533.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/img20211206_16583533.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao vereador Álvaro de Pinho Barroso pelo excelente serviço prestado à frente da coordenação do Polo Médio Espinhaço do Parlamento Jovem de 2021.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/img20211206_17021300.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/img20211206_17021300.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Édna Maria Santos ocorrido no dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/img20211207_14562990.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/img20211207_14562990.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da criança Emanuelle Quirino Rodrigues, ocorrido no último dia 30 de novembro.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/img20211220_08434501.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/img20211220_08434501.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Claudiana Nunes Gomes, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/img20211220_09081578.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/img20211220_09081578.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Letícia Aparecida de Souza e Silva, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/img20211220_09085788.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/img20211220_09085788.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Dayse Magalhães Starling, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/img20211220_09092358.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/img20211220_09092358.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a José Geraldo Pereira, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/img20211220_09094071.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/img20211220_09094071.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Wander Ferreira, pelo excelente serviço prestado à nossa cidade.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/mocao_88_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/mocao_88_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Wander Ferreira, pelo excelente serviço prestado à nossa Cidade.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/mocao_89_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/mocao_89_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à guanhanense Adriana Costa Santana , vencedora do prêmio Maria Firma de Literatura 2021/2022, realizado pela Casa de Cultura e Produtora Cultural Aborda de Belo Horizonte</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/mocao_90_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/mocao_90_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao funcionário exemplar do SAAE, Walmir Ferreira Pinto, que em mais de 30 anos de trabalho nunca se ausentou ou apresentou atestado médico .</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>Adileila Rosa, André Luiz da Silva, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/mocao_91_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/mocao_91_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à academia Unifit, na pessoa da professora Riviane Gonçalves pelo brilhante espetáculo "Mágico de Oz" apresenatdo no dia 18/12/2021.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>André Luiz da Silva, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/mocao_92_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/mocao_92_de_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Grêmio Futebol Clube Guanhães, campeão do 22 torneio beneficiente Natal Solidário 2021.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/mocao_93_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/mocao_93_de_2021.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Stella Maris Rocha Nunes, acontecido em 23 de novembro de 2021.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento da Prestação de contas do Poder Executivo Municipal referente ao exercício de 2019</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_01-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_01-2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Planta Genérica de Valores em metros quadrados(m2) para cálculo do Valor Venal dos terrenos do bairro Residencial Antares no Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_lei_02-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_lei_02-2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Planta Genérica de Valores em metros quadrados(m2) para cálculo do Valor Venal dos terrenos do bairro Acrópole no Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_lei_03-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_lei_03-2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Planta Genérica de Valores em metros quadrados(m2) para cálculo do Valor Venal dos terrenos do bairro Residencial Vitalle no Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_04-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_04-2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Planta Genérica de Valores em metros quadrados(m2) para cálculo do Valor Venal dos terrenos do bairro Residencial Alto da Colina no  município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_lei_05-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_lei_05-2021.pdf</t>
   </si>
   <si>
     <t>"Institui a Planta Genérica de Valores em metros quadrados(m2) para cálculo do Valor Venal dos terrenos do bairro Jardim América no Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_06-2021_-_altera_dispositivos_da_lei_2359_de_2009.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_06-2021_-_altera_dispositivos_da_lei_2359_de_2009.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n° 2.359, de 16 de dezembro de 2009 e dá outras providências".</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_07-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_07-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre prestação de serviços funerários no âmbito do Município de Guanhães".</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_08_-_2021_institui_o_programa_especial_de_regularizacao_tributaria.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_08_-_2021_institui_o_programa_especial_de_regularizacao_tributaria.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Regularização Tributária - PERT, no âmbito do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_09-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_09-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aplicação de multa aos estabelecimentos que descumprirem os protocolos e as medidas de contenção da pandemia ocasionada pelo COVID-19".</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da data, em caráter excepcional, das eleições para os cargos de Diretor e Vice-diretor das escolas e creches da rede municipal de ensino, em virtude da pandemia do coronavírus (Covid-19)</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/scan2021-03-10_152944.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/scan2021-03-10_152944.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Educação, integrando o Conselho do FUNDEB como Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/scan2021-03-10_153326.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/scan2021-03-10_153326.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação_x000D_
 Básica e de Valorização dos Profissionais da Educação CACS/FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual da remuneração dos conselheiros tutelares do Município de Guanhães, e dá outra providência.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/14.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a concessão de revisão geral anual nos vencimentos dos servidores públicos e nos subsídios dos agentes políticos do Poder Executivo, e dá outras providências".</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/scan2021-03-12_171028.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/scan2021-03-12_171028.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus;_x000D_
 medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/16.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a prorrogação das datas de vencimento e parcelamento da taxa de alvará de localização e funcionamento e taxas correlatas".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_de_lei_numero_17_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_de_lei_numero_17_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Municipal n. 2.345, de 23 de setembro de 2009, e dá outras providências".</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/scan2021-04-28_173948.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/scan2021-04-28_173948.pdf</t>
   </si>
   <si>
     <t>Reconhece com Atividade Essencial a prática de atividade física, com forma de prevenir doenças físicas e mentais, no âmbito do Município de Guanhães e  dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/scan2021-04-28_174238.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/scan2021-04-28_174238.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual nos vencimentos dos Servidores Públicos do quadro próprio de pessoal da Autarquia Municipal SAAE Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/scan2021-04-28_174538.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/scan2021-04-28_174538.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Municipal nº 2980/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/scan2021-04-28_174922.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/scan2021-04-28_174922.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de recomposição a título de revisão geral anual da remuneração dos servidores públicos da Câmara Municipal da Câmara Municipal de Guanhães</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/scan2021-04-28_175423.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/scan2021-04-28_175423.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de periculosidade aos motociclistas servidores do Serviço Autônomo de Água e Esgoto (SAAE - Guanhães/MG), de acordo com a Lei Federal número 6514/77</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/projeto_de_lei_numero_23-2021_-_altera_a_lei_numero_2248_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/projeto_de_lei_numero_23-2021_-_altera_a_lei_numero_2248_de_2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta os § 1º e § 2º ao art. 147 da Lei nº 2248 de 28 de novembro de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/projeto_de_lei_numero_242021_lei_de_diretrizes_orcamentarias_de_2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/projeto_de_lei_numero_242021_lei_de_diretrizes_orcamentarias_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_numero_25_de_2021_-_altea_e_acrescenta_dispositivo_a_lei_municipal_2707_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_numero_25_de_2021_-_altea_e_acrescenta_dispositivo_a_lei_municipal_2707_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à lei municipal 2707 de 2015</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/scan2021-04-28_154805.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/scan2021-04-28_154805.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de Assessor de Recursos Humanos e  Gestão de Pessoas e cria o cargo de Assessor Jurídico  da Autarquia Municipal SAAE Guanhães/MG e dá outras  providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_numero_27_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_numero_27_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Associação de Proteção aos Animais de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/scan2021-05-14_163824.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/scan2021-05-14_163824.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcerias Público Privadas - PPPs no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_numero_29_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_numero_29_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de Gratificação Temporária de Emergência em Saúde Pública (GRATESP), aos servidores públicos municipais profissionais de saúde que atuam em medidas de combate à calamidade pública - pandemia ocasionada pelo Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/scan2021-06-17_141621.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/scan2021-06-17_141621.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei número 2.308 de 20 de dezembro de 2008 que "Declara de utilidade pública o COSCIG - Comitê Solidariedade e Cidadania de Guanhães" e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/scan2021-06-21_173358.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/scan2021-06-21_173358.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/scan2021-06-21_172531.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/scan2021-06-21_172531.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a acrescentar fontes de recursos durante a execução orçamentária para o exercício de 2021".</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_numero_33_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_numero_33_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guanhães/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_numero_34_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_numero_34_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber patrocínio de empresas privadas, empresas públicas, sociedades de economia mista, pessoas físicas e_x000D_
 organizações não governamentais para a realização de eventos de interesse público, reformas dos próprios municipais e outras modalidades de auxílios_x000D_
 à municipalidade.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_numero_35_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_numero_35_de_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação temporária de médicos sob regime de plantões na Secretaria Municipal de Saúde para enfrentamento de calamidade pública_x000D_
 decorrente de pandemia e dá outras providências".</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_numero_36_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_numero_36_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o calçamento de novos loteamentos no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_numero_37_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_numero_37_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n. 2.236, de 13 de julho de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_numero_38_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_numero_38_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n. 010, de 06 de julho de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_numero_39-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_numero_39-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.359, de 16 de dezembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_40.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado "Plan Park Moradas" e estabelece suas condições.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_numero_41_de_2021_altera_o_codigo_tributario.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_numero_41_de_2021_altera_o_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Código Tributário Municipal, Lei n° 2.219, de 29 de dezembro de 2006 e alterações da Lei n° 2.276, de 31 de outubro de 2017 dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_numero_42_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_numero_42_de_2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Deus é Fiel</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_numero_43_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_numero_43_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do campo de futebol localizado à Rua Paulo Mariano da Silva, bairro Esperança e dá outras providências</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_numero_44_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_numero_44_de_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Regularização Tributária - PERT no âmbito do município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_numero_45_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_numero_45_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n. 2.964/2020 que "Estima a receita e fixa a despesa do Município de Guanhães para o exercício financeiro de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_numero_46_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_numero_46_de_2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Regime de Previdência Complementar no âmbito do município de Guanhães/MG: Fixa o limite máximo para a concessão de aposentadoria e_x000D_
 pensões pelo regime de previdência de que trata o artigo 40 da Constituição Federal: Autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências."</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_numero_47_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_numero_47_de_2018.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Via Pública - RUA NILTON LAGE SOARES.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_numero_48_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_numero_48_de_2021.pdf</t>
   </si>
   <si>
     <t>RUA GERALDA CAMPOS DE MIRANDA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_numero_49_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_numero_49_de_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a desapropriação de imóvel para fins de utilidade pública, e dá outras providências".</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_numero_50_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_numero_50_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a guarda, conservação e eliminação - de documentos da Administração Pública Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, André Luiz da Silva, Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/projeto_de_lei_numero_51_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/projeto_de_lei_numero_51_de_2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação a praça pública - Rosianne Mara de Miranda Pimenta</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>André Luiz da Silva, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/projeto_de_lei_numero_52_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/projeto_de_lei_numero_52_de_2021.pdf</t>
   </si>
   <si>
     <t>Dá Denominação a Praça Pública — Anne Karoline Soares Macedo.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_de_lei_numero_53_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_de_lei_numero_53_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de os estabelecimentos comerciais fixarem placas informativas ostensivas acerca da validade dos produtos em promoção e dá outras providências.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_lei_numero_54_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_lei_numero_54_de_2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Maria Terezinha da Costa e Silva</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_rua_cirineu_santana_de_sena.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_rua_cirineu_santana_de_sena.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Púbica - Rua Cirineu Santana de Sena</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_transferencia_ao_ente_federativo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_transferencia_ao_ente_federativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência da concessão e pagamento dos benefícios temporários ao ente federativo e dá outras providências</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_de_lei_loa-2022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_de_lei_loa-2022.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Guanhães/MG para o exercício financeiro de 2022 e dá outras providências.”</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual (PPA) do Município de Guanhães/MG para o quadriênio 2022 a 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_de_lei_numero_59_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_de_lei_numero_59_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Conselho Municipal de Cultura - CMC e o Fundo Municipal de Cultura de Guanhães - FUNCULTURA, e dá outras providências".</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2431/projeto_de_lei_complementar_piso_salarial_do_magisterio.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2431/projeto_de_lei_complementar_piso_salarial_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do piso salarial profissional nacional do magistério público da educação básica no âmbito do Município de Guanhães e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_concessao_de_cestas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_concessao_de_cestas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cestas de natal aos servidores públicos municipais, e dá outras providências</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_numero_62_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_numero_62_de_2021.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA — TRAVESSA MARIA EDWIRGES SILVA SETTE.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/projeto_de_lei_63_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/projeto_de_lei_63_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadã honorária do Município de Guanhães à Senhora ÁUREA MARIA ALVES PINHEIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/projeto_de_lei_numero_64_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/projeto_de_lei_numero_64_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor SANDRO PROCÓPIO DUARTE.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/projeto_de_lei_numero_65_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/projeto_de_lei_numero_65_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadã honorária do Município de Guanhães à Senhora CÉLIA DO ROSÁRIO MENDES NASCIMENTO.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_numero_66_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_numero_66_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor MÁSPOLI WESLEY FERREIRA CARDOSO.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/projeto_de_lei_numero_67_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/projeto_de_lei_numero_67_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor MARCELO HENRIQUE CURY ABBADE.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/projeto_de_lei_numero_68_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/projeto_de_lei_numero_68_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor ULISSES MIRANDA DOS SANTOS</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/projeto_de_lei_numero_69_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/projeto_de_lei_numero_69_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor ANDREY ATAIDE SILVEIRA LOPES.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/projeto_de_lei_numero_70_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/projeto_de_lei_numero_70_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadã honorária do Município de Guanhães à Senhora MAILZA ALMEIDA DE CARVALHO.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/img20211122_15595894.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/img20211122_15595894.pdf</t>
   </si>
   <si>
     <t>Fica concedido o titulo de cidadão honorária do Município de Guanhães à senhora Cátia Antônia dos Santos</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/img20211122_16033163.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/img20211122_16033163.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Guanhães à Senhora Silvana Santos Silva</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/img20211122_16054297.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/img20211122_16054297.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadã honorária do Município de Guanhães à Senhora Rosângela de Oliveira Campos Reis</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/img20211122_16085700.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/img20211122_16085700.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor Aurélio Vinícius Dantas de Souza</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/img20211122_16105415.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/img20211122_16105415.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor Antônio Augusto Leão Neto</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/img20211122_16125199.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/img20211122_16125199.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor Ermindo Gonçalves Dias</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/img20211122_16152490.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/img20211122_16152490.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorária do Município de Guanhães à Senhora Maria Angélica Costa Pereira</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/img20211122_16190065.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/img20211122_16190065.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor José Carlos Nascimento</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/projeto_del_lei_numero_79_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/projeto_del_lei_numero_79_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o titulo de cidadã honorária do Município de Guanhães à Senhora VIRGÍNIA BEATRIZ DE COUTO PENNA.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_numero_80_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_numero_80_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor CARLOS OSCAR SOUTO MAIOR FILIZZOLA.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/img20211122_16431083.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/img20211122_16431083.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Honorário do Município de Guanhães ao senhor Samuel de Oliveira Gonçalves</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/img20211122_16450224.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/img20211122_16450224.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário ao senhor Stenyo Clara Fernandes</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/img20211122_16474032.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/img20211122_16474032.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor Joseph Ribeiro de Melo</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/img20211122_16490091.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/img20211122_16490091.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadã honorária do Município de Guanhães à Senhora Janaína Gasparini Gomes Machado</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/img20211122_16511804.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/img20211122_16511804.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor José Eugênio de Figueiredo</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>Concede título de cidadã honorária do município de Guanhães à Senhora Disélia Pimenta de Souza</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/img20211122_16231588.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/img20211122_16231588.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do Município de Guanhães ao Senhor Marcílio César Lopes de Oliveira</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/img20211122_16255818.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/img20211122_16255818.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão honorário do município de Guanhães ao Senhor Carlos José Silveira Lage</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/img20211122_16311995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/img20211122_16311995.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Sabrina Lopes Pimenta</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/img20211206_10492073.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/img20211206_10492073.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos e as diretrizes da Política Municipal de Proteção da Pessoa com Transtorno do Expectro Autista (TEA) no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/img20211206_10500682.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/img20211206_10500682.pdf</t>
   </si>
   <si>
     <t>Institui a temática da educação Cooperativista, Empreendedora e Financeira na rede municipal de ensino de Guanhães/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/img20211206_10532104.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/img20211206_10532104.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública - Eunice Coelho.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/img20211206_10550670.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/img20211206_10550670.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Via Pública - Laeço Lott.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/img20211220_11025208.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/img20211220_11025208.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão do Abono – FUNDEB para os profissionais da educação básica em efetivo exercício, com recursos eventualmente excedentes do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/img20211220_11204454.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/img20211220_11204454.pdf</t>
   </si>
   <si>
     <t>Cria Escola Municipal de Ensino Fundamental no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/img20211220_11354894.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/img20211220_11354894.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Lei nº 2.621, de 29 de abril de 2014”.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe Sobre a Celebração de Termo de Responsabilidade para entrega de Notebooks aos Vereadores da Câmara Municipal de Guanhães/MG.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens móveis inservíveis do patrimônio da Câmara Municipal de Guanhães ao poder executivo municipal.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/minuta_de_projeto_de_resolucao_-_emenda_ao_regimento_interno.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/minuta_de_projeto_de_resolucao_-_emenda_ao_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação do artigo 153 do Regimento Interno da Câmara de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/minuta_de_projeto_de_resolucao_-_devolucao_de_bens_4_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/minuta_de_projeto_de_resolucao_-_devolucao_de_bens_4_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolução de bens alocados na Câmara Municipal de Guanhães ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/emenda_ao_projeto_no_008-2021_3.doc</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/emenda_ao_projeto_no_008-2021_3.doc</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 3º do projeto de lei número 008/2021 em seu inciso I, passando a ter a seguinte redação:</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/emenda_ao_projeto_no_009-2021_1.doc</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/emenda_ao_projeto_no_009-2021_1.doc</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 1º, caput e seus incisos I e II, parágrafos 1º e 2º, aditando os incisos III e IV e suprimindo o parágrafo 3º, além da modificação dos artigos 2º e 3º, bem como da adição dos artigos 4º, 5º e 6º ao projeto de lei número 009/2021.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Mauro Caneco</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 1º, caput e parágrafos 1º, 2º e 3º, além da modificação dos artigos 2º e 3º, bem como da adição do artigo 4º passando a ter a seguinte redação:</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/scan2021-03-30_172822.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/scan2021-03-30_172822.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 4º, caput e seguintes do projeto de lei número 11/2021</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/scan2021-03-30_172706.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/scan2021-03-30_172706.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 1º do Projeto de Lei nº 14/2021, suprimindo-o na parte relativa aos subsídios dos Agentes Políticos.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/veto_parcial_ao_projeto_de_lei_numero_11_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/veto_parcial_ao_projeto_de_lei_numero_11_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°. 11/2021 está VETADO PARCIALMENTE, com Veto aos dispositivos: alínea f), do inciso I, do artigo 4°, e alínea I), do inciso II, do artigo 4°, com fundamento no art. 75, §1°, da Lei Orgânica do Município, por inconstitucionalidade e ilegalidade.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/veto_parcial_ao_projeto_de_lei_numero_12-2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/veto_parcial_ao_projeto_de_lei_numero_12-2021.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei n°. 12/2021 está VETADO PARCIALMENTE, com Veto ao dispositivo: alínea m), do artigo 2°, com fundamento no art. 75, §1°, da Lei Orgânica do Município, por inconstitucionalidade e ilegalidade.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/veto_parcial_ao_projeto_de_lei_numero_35_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/veto_parcial_ao_projeto_de_lei_numero_35_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica vetado o parágrafo 4º do art. 1º do Projeto de lei número 35 de 2021</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/veto_pl_59_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/veto_pl_59_de_2021.pdf</t>
   </si>
   <si>
     <t>Veto ao inciso III do artigo 2º do projeto de lei número 59 de 2021</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/emenda_numero_001_pl_07_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/emenda_numero_001_pl_07_de_2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 12 do projeto de lei número 007/2021</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_numero_001_ao_pl_22_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_numero_001_ao_pl_22_de_2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se a redação do artigo 3º, caput do projeto de lei número 22 de 2021</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>Rodrigo Bretas, Mauro Caneco, Nilsinho de Sapucaia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/emenda_modificativa_pl_35__2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/emenda_modificativa_pl_35__2021.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo 2º do artigo 1º do projeto de lei ordinária número 35/2021</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/emenda_ao_projeto_41_-alteracao_de_aliquota_-_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/emenda_ao_projeto_41_-alteracao_de_aliquota_-_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Modifica a redação e adiciona dispositivos ao projeto de lei número 41 de 2021</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/emenda_ao_projeto_43_-_estadio_valdivina.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/emenda_ao_projeto_43_-_estadio_valdivina.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 43 de 2021</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/emenda_ao_projeto_44_-_pert_-_2_-_rodrigo_bretas.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/emenda_ao_projeto_44_-_pert_-_2_-_rodrigo_bretas.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do inciso I do artigo 3º do Projeto de lei número 44 de 2021</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/emenda_001_pl_57_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/emenda_001_pl_57_de_2021.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa a dispositivos do projeto de lei ordinária número 57 de 2021</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/img20211206_11012268.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/img20211206_11012268.pdf</t>
   </si>
   <si>
     <t>Altera a redação do ART. 2 º do Projeto de Lei 59/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/emenda_002_pl_07_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/emenda_002_pl_07_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 11, 17, 19 e 20 do projeto de lei número 07 de 2021</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/emenda_ao_projeto_43_-_estadio_valdivina.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/emenda_ao_projeto_43_-_estadio_valdivina.pdf</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto, Adileila Rosa, Alcides Robson da Rocha, Alessandro Matias (Leco), André Luiz da Silva, Bárbara Carvalho, Claudiney Ferreira dos Santos, Evandro Lott Moreira, Maria Anídia de Paula, Mauro Caneco, Nilsinho de Sapucaia, Osmar Gomes Fidelis, Rodrigo Bretas</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/emenda_002_pl_57_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/emenda_002_pl_57_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 8º do projeto de lei número 57 de 2021</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/emenda_003_pl_57_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/emenda_003_pl_57_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º do projeto de lei número 57 de 2021</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/substitutivo_ao_projeto_de_lei_numero_22_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/substitutivo_ao_projeto_de_lei_numero_22_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de periculosidade aos motociclistas servidores do Serviço Autônomo de Água e Esgoto (SAAE - Guanhães/MG), de acordo com_x000D_
 a Lei Municipal n. 2.435/2011 e a Lei Federal n. 6.514/77".</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/substitutivo_projeto_de_lei_90_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/substitutivo_projeto_de_lei_90_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos e as diretrizes da Política Municipal de Proteção da Pessoa com Transtorno do Espectro Autista (TEA) no Município de Guanhães e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4404,67 +4404,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indica_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indica_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indica_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/inidica_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indica_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indica_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indica_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indica_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indica_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indica_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indica_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/16_ind.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/17_indi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/18_ind.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/19_ind.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/20_ind.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/21_ind.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/i43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/i_44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/i_45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indi_48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/ind_51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/i52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/i54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/i55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/i56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/i57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/i58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/i60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/i61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/i62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/ind_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/ind_66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/ind_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/ind_68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_71_de_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_numero_72_de_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_numero_73_de_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_numero_74_de_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_numero_75_de_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_numero_76_de_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_numero_77_de_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_numero_78_de_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_numero_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao__numero_80_de_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_numero_81_de_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_numero_82_de_20211.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_numero_83_de_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_numero_84_de_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_numero_85_de_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/ind_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_87_de_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_89_de_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_numero_90_de_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_numero_91_de_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_numero_92_de_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao__numero_93_de_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2305/i94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2306/i95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2307/i96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_numero_97_de_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_numero_98_de_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_numero_99_de_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/in100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/i101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/i103.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2476/i104.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/i105.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/i106.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_-_areas_institucionais_-_osmar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_numero_108_de_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_109_de_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_110_de_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_111_de_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/img20211206_18524623.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/img20211207_14573860.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_114_de_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_115_de_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_116_de_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/reque_17.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/reque_18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/reque_19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/reque_20.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/reque_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/reque_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/reque_23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/reque_24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/reque_25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/reque_26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/reque_27.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/reque_28.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/reque_30.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/reque_31.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/reque_32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/reque_33.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/reque_34.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/reque_36.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/req_37.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/reque_38.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indi_39.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/reque_40.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/r41.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/r42.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/r44.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/r46.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/r47.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/r48.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/r50.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/r51.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/re_52.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/re_53.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_numero_54_de_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_numero_55_de_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_numero_56_de_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_numero_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_numero_58_de_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_numero_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_60_de_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/requerimento_numero_61_de_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/requerimento_numero_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/reque_63.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/requerimento_numero_63_de_20211.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_65_de_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/r66.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2474/i102.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/img20211206_18472314.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/mo_24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/mo_25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/mo_26.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/mo_27.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/mo_28.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/mo_29.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/mo_30.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/mocao_numero_31_de_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/mocao_numero_32_de_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/mocao_numero_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/mocao_numero_34_de_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/mocao_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/mocao_numero_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/mocao_numero_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2176/mocao_43_de_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2177/mocao_44_de_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2179/mocao_45_de_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2180/mocao_46_de_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2181/mocao_47_de_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao_48_de_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2313/mocao_numero_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2314/mocao_numero_50_de_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2315/mocao_51_de_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2316/mocao_numero_52_de_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/mocao_numero_53_de_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/m54.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/m55.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/m56.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/m58.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/m59.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/m60.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/m61.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/m62.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/m63.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/m64.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/m65.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/m66.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/m67.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/m68.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/img20211122_11113085.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/img20211122_11162914.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/img20211122_11293520.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/img20211122_11335271.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/img20211122_11411062.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/mocao_74_de_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/img20211206_16562670.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/img20211206_16565350.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/img20211206_16571789.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/img20211206_16574545.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/img20211206_16581140.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/img20211206_16583533.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/img20211206_17021300.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/img20211207_14562990.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/img20211220_08434501.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/img20211220_09081578.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/img20211220_09085788.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/img20211220_09092358.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/img20211220_09094071.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/mocao_88_de_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/mocao_89_de_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/mocao_90_de_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/mocao_91_de_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/mocao_92_de_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/mocao_93_de_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_lei_05-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_06-2021_-_altera_dispositivos_da_lei_2359_de_2009.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_07-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_08_-_2021_institui_o_programa_especial_de_regularizacao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_09-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/scan2021-03-10_152944.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/scan2021-03-10_153326.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/13.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/14.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/scan2021-03-12_171028.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/16.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_de_lei_numero_17_de_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/scan2021-04-28_173948.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/scan2021-04-28_174238.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/scan2021-04-28_174538.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/scan2021-04-28_174922.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/scan2021-04-28_175423.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/projeto_de_lei_numero_23-2021_-_altera_a_lei_numero_2248_de_2007.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/projeto_de_lei_numero_242021_lei_de_diretrizes_orcamentarias_de_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_numero_25_de_2021_-_altea_e_acrescenta_dispositivo_a_lei_municipal_2707_de_2015.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/scan2021-04-28_154805.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_numero_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/scan2021-05-14_163824.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_numero_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/scan2021-06-17_141621.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/scan2021-06-21_173358.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/scan2021-06-21_172531.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_numero_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_numero_34_de_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_numero_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_numero_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_numero_38_de_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_numero_39-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_numero_41_de_2021_altera_o_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_numero_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_numero_43_de_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_numero_44_de_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_numero_45_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_numero_46_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_numero_47_de_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_numero_48_de_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_numero_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_numero_50_de_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/projeto_de_lei_numero_51_de_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/projeto_de_lei_numero_52_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_de_lei_numero_53_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_lei_numero_54_de_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_rua_cirineu_santana_de_sena.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_transferencia_ao_ente_federativo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_de_lei_loa-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_de_lei_numero_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2431/projeto_de_lei_complementar_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_concessao_de_cestas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_numero_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/projeto_de_lei_63_de_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/projeto_de_lei_numero_64_de_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/projeto_de_lei_numero_65_de_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_numero_66_de_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/projeto_de_lei_numero_67_de_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/projeto_de_lei_numero_68_de_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/projeto_de_lei_numero_69_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/projeto_de_lei_numero_70_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/img20211122_15595894.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/img20211122_16033163.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/img20211122_16054297.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/img20211122_16085700.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/img20211122_16105415.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/img20211122_16125199.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/img20211122_16152490.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/img20211122_16190065.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/projeto_del_lei_numero_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_numero_80_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/img20211122_16431083.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/img20211122_16450224.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/img20211122_16474032.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/img20211122_16490091.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/img20211122_16511804.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/img20211122_16231588.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/img20211122_16255818.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/img20211122_16311995.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/img20211206_10492073.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/img20211206_10500682.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/img20211206_10532104.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/img20211206_10550670.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/img20211220_11025208.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/img20211220_11204454.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/img20211220_11354894.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/minuta_de_projeto_de_resolucao_-_emenda_ao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/minuta_de_projeto_de_resolucao_-_devolucao_de_bens_4_de_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/emenda_ao_projeto_no_008-2021_3.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/emenda_ao_projeto_no_009-2021_1.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/scan2021-03-30_172822.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/scan2021-03-30_172706.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/veto_parcial_ao_projeto_de_lei_numero_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/veto_parcial_ao_projeto_de_lei_numero_12-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/veto_parcial_ao_projeto_de_lei_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/veto_pl_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/emenda_numero_001_pl_07_de_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_numero_001_ao_pl_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/emenda_modificativa_pl_35__2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/emenda_ao_projeto_41_-alteracao_de_aliquota_-_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/emenda_ao_projeto_43_-_estadio_valdivina.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/emenda_ao_projeto_44_-_pert_-_2_-_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/emenda_001_pl_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/img20211206_11012268.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/emenda_002_pl_07_de_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/emenda_ao_projeto_43_-_estadio_valdivina.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/emenda_002_pl_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/emenda_003_pl_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/substitutivo_ao_projeto_de_lei_numero_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/substitutivo_projeto_de_lei_90_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1155/indica_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/indica_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1157/indica_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/inidica_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/indica_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/indica_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1161/indica_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/indica_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1163/indica_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1164/indica_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1165/indica_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1199/16_ind.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/17_indi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/18_ind.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/19_ind.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/20_ind.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/21_ind.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1273/i43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/i_44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1274/i_45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1264/indi_48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/ind_51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/i52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/i54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/i55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/i56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/i57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/i58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/i60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/i61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/i62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/ind_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/ind_66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/ind_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/ind_68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_71_de_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_numero_72_de_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_numero_73_de_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_numero_74_de_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_numero_75_de_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_numero_76_de_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_numero_77_de_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_numero_78_de_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_numero_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao__numero_80_de_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_numero_81_de_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_numero_82_de_20211.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_numero_83_de_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_numero_84_de_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_numero_85_de_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/ind_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2182/indicacao_87_de_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_89_de_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_numero_90_de_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_numero_91_de_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_numero_92_de_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao__numero_93_de_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2305/i94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2306/i95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2307/i96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_numero_97_de_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_numero_98_de_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_numero_99_de_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/in100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/i101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/i103.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2476/i104.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/i105.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/i106.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_-_areas_institucionais_-_osmar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_numero_108_de_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2684/indicacao_109_de_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_110_de_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_111_de_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/img20211206_18524623.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/img20211207_14573860.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_114_de_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_115_de_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_116_de_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1132/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1133/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1134/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1135/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1136/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1137/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1138/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1139/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1140/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1141/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1142/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1143/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1151/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1152/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1153/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/reque_17.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1168/reque_18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/reque_19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/reque_20.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/reque_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1172/reque_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/reque_23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/reque_24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/reque_25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/reque_26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/reque_27.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/reque_28.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1244/reque_30.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1245/reque_31.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1246/reque_32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1247/reque_33.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1248/reque_34.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1250/reque_36.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1266/req_37.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1271/reque_38.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1267/indi_39.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1268/reque_40.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/r41.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/r42.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/r44.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/r46.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/r47.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/r48.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/r50.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/r51.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/re_52.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/re_53.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_numero_54_de_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_numero_55_de_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_numero_56_de_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_numero_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_numero_58_de_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_numero_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_60_de_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/requerimento_numero_61_de_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/requerimento_numero_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/reque_63.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/requerimento_numero_63_de_20211.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_65_de_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/r66.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2474/i102.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/img20211206_18472314.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1149/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1150/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1236/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1238/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1239/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1220/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1240/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1241/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1242/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1243/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1270/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/mo_24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/mo_25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/mo_26.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/mo_27.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/mo_28.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/mo_29.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/mo_30.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/mocao_numero_31_de_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/mocao_numero_32_de_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/mocao_numero_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/mocao_numero_34_de_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/mocao_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/mocao_numero_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/mocao_numero_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2176/mocao_43_de_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2177/mocao_44_de_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2179/mocao_45_de_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2180/mocao_46_de_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2181/mocao_47_de_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2312/mocao_48_de_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2313/mocao_numero_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2314/mocao_numero_50_de_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2315/mocao_51_de_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2316/mocao_numero_52_de_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2317/mocao_numero_53_de_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/m54.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/m55.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/m56.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/m58.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/m59.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/m60.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/m61.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/m62.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/m63.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/m64.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/m65.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/m66.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/m67.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/m68.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/img20211122_11113085.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/img20211122_11162914.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/img20211122_11293520.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/img20211122_11335271.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/img20211122_11411062.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/mocao_74_de_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/img20211206_16562670.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/img20211206_16565350.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/img20211206_16571789.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/img20211206_16574545.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/img20211206_16581140.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/img20211206_16583533.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/img20211206_17021300.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/img20211207_14562990.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/img20211220_08434501.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/img20211220_09081578.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/img20211220_09085788.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/img20211220_09092358.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/img20211220_09094071.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/mocao_88_de_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/mocao_89_de_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/mocao_90_de_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/mocao_91_de_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/mocao_92_de_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/mocao_93_de_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/363/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/365/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/368/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/369/projeto_de_lei_05-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_06-2021_-_altera_dispositivos_da_lei_2359_de_2009.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_07-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_08_-_2021_institui_o_programa_especial_de_regularizacao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_09-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1128/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/scan2021-03-10_152944.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/scan2021-03-10_153326.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/13.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/14.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/scan2021-03-12_171028.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/16.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/projeto_de_lei_numero_17_de_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/scan2021-04-28_173948.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/scan2021-04-28_174238.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/scan2021-04-28_174538.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/scan2021-04-28_174922.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/scan2021-04-28_175423.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/projeto_de_lei_numero_23-2021_-_altera_a_lei_numero_2248_de_2007.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1198/projeto_de_lei_numero_242021_lei_de_diretrizes_orcamentarias_de_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_numero_25_de_2021_-_altea_e_acrescenta_dispositivo_a_lei_municipal_2707_de_2015.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/scan2021-04-28_154805.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_numero_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/scan2021-05-14_163824.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1258/projeto_de_lei_numero_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1259/scan2021-06-17_141621.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1260/scan2021-06-21_173358.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1261/scan2021-06-21_172531.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_numero_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_numero_34_de_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_numero_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_numero_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_numero_38_de_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_numero_39-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_numero_41_de_2021_altera_o_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_numero_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_numero_43_de_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_numero_44_de_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_numero_45_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_numero_46_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/projeto_de_lei_numero_47_de_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/projeto_de_lei_numero_48_de_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/projeto_de_lei_numero_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/projeto_de_lei_numero_50_de_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/projeto_de_lei_numero_51_de_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/projeto_de_lei_numero_52_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/projeto_de_lei_numero_53_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_lei_numero_54_de_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_rua_cirineu_santana_de_sena.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_transferencia_ao_ente_federativo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_de_lei_loa-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_de_lei_numero_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2431/projeto_de_lei_complementar_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_concessao_de_cestas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_numero_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/projeto_de_lei_63_de_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/projeto_de_lei_numero_64_de_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/projeto_de_lei_numero_65_de_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/projeto_de_lei_numero_66_de_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/projeto_de_lei_numero_67_de_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/projeto_de_lei_numero_68_de_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/projeto_de_lei_numero_69_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/projeto_de_lei_numero_70_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/img20211122_15595894.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/img20211122_16033163.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/img20211122_16054297.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/img20211122_16085700.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/img20211122_16105415.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/img20211122_16125199.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/img20211122_16152490.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/img20211122_16190065.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/projeto_del_lei_numero_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/projeto_de_lei_numero_80_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/img20211122_16431083.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/img20211122_16450224.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/img20211122_16474032.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/img20211122_16490091.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/img20211122_16511804.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/img20211122_16231588.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/img20211122_16255818.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/img20211122_16311995.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/img20211206_10492073.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/img20211206_10500682.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/img20211206_10532104.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/img20211206_10550670.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/img20211220_11025208.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/img20211220_11204454.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/img20211220_11354894.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/minuta_de_projeto_de_resolucao_-_emenda_ao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/minuta_de_projeto_de_resolucao_-_devolucao_de_bens_4_de_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/emenda_ao_projeto_no_008-2021_3.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1131/emenda_ao_projeto_no_009-2021_1.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/scan2021-03-30_172822.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/scan2021-03-30_172706.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/veto_parcial_ao_projeto_de_lei_numero_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/veto_parcial_ao_projeto_de_lei_numero_12-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1278/veto_parcial_ao_projeto_de_lei_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/veto_pl_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/emenda_numero_001_pl_07_de_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1234/emenda_numero_001_ao_pl_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1279/emenda_modificativa_pl_35__2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/emenda_ao_projeto_41_-alteracao_de_aliquota_-_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/emenda_ao_projeto_43_-_estadio_valdivina.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/emenda_ao_projeto_44_-_pert_-_2_-_rodrigo_bretas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/emenda_001_pl_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/img20211206_11012268.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/emenda_002_pl_07_de_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/emenda_ao_projeto_43_-_estadio_valdivina.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/emenda_002_pl_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/emenda_003_pl_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/1257/substitutivo_ao_projeto_de_lei_numero_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/substitutivo_projeto_de_lei_90_de_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H399"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>