--- v0 (2026-02-09)
+++ v1 (2026-05-09)
@@ -54,3000 +54,3000 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_01_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_01_de_2020.pdf</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que seja realizada a manutenção da Praça Amor Perfeito, localizada no Bairro Jardins I.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_02_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_02_de_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita que proceda com o término do calçamento da Rua das Camélias localizada no bairro Jardins I</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica à senhora prefeita que proceda com a troca de lâmpadas queimadas de iluminação pública, localizadas na BR120, próximas ao número residencial, 2.176, Bairro Vermelho.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_04_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_04_de_2020.pdf</t>
   </si>
   <si>
     <t>Vem reiterar para que a senhora prefeita proceda com a manutenção dos semáfaros da cidade, principalmente do semáfaro localizado no Cruzamento da Avenida Governador Milton Campos com a Travessa Paulino Coelho.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carlos Aparecido da Silva ( Carlinhos Camelô)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_05-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_05-2020.pdf</t>
   </si>
   <si>
     <t>Vem indicar que a senhora prefeita proceda com o patrolamento e cascalhamento das estradas viscinais do Município.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_06_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_06_de_2020.pdf</t>
   </si>
   <si>
     <t>Vem indicar a senhora prefeita que realize uma operação tapa buracos na Rua Abílio Gama C. Pereira, Bairro Guarani, nesta cidade.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_07_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_07_de_2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita a extensão de rede elétrica, com instalação de poste e transformador, na Rua Leonel Henrique de Farias, no distrito de Farias.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_08_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_08_de_2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita a construção urgente de um quebra molas, em frente ao número 138,  na Rua Lincon José Guimarães, Distrito de Taquaral.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Vem indicar que a senhora prefeita proceda com a capina e limpeza de todas as ruas de Guanhães.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Daniel Barroso</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita a liberação do material de limpeza para a Unidade de PSF do Distrito de Taquaral, bem como a destinação de medicamentos solicitados por aquela unidade para a população do Distrito.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_11-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_11-2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita a manutenção do bueiro localizado na Rua Esdras Coelho,  próximo ao número 169, no Bairro Amazonas.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_12-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_12-2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita que proceda com o patrolamento  e cascalhamento das estradas do Distrito de Sapucaia, bem como a realização da operação tapa buracos próximo do cemitério no mesmo Distrito.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_13-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_13-2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita que proceda com a manutenção no morro que dá acesso ao Córrego São Francisco, próximo à fazenda do Senhor Zé Antônio, distrito de Sapucaia.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_14-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_14-2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita que seja realizada a extensão de rede de iluminação pública na Rua Argentina, próximo ao ponto comercial do Locatudo no Bairro Nações, bem como manutenção da rede fluvial existente no local.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita que seja disponibilizado o transporte para os alunos universitários que estudam na PUC Serro, ISEED FAVED e IFMG Campus São João Evangelista.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_17_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_17_de_2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita que seja realizada a extensão de rede elétrica , no beco denominado Beco Pacheco, esquina com a Rua Pio Ferreira.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_18_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_18_de_2020.pdf</t>
   </si>
   <si>
     <t>Esta se faz a pedido da população guanhanense, considerando o acúmulo de água de chuva naquela localidade trazendo transtornos aos motoristas, pedestres e principalmente aos comerciantes que estão tendo os seus estabelecimentos invadidos pela enxurrada da chuva.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_19_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_19_de_2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeita que seja feita a fiscalização e adequação das placas móveis de propaganda que estão colocadas ao longo do canteiro central da Avenida Governador Milton Campos</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Indica que a senhora prefeita proceda com o término do calçamento da Rua das Carmélias localizada no bairro Jardins I.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_21_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_21_de_2020.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora prefeita que seja realizada capina nas ruas da cidade.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Proceda com a limpeza e operação tapa buracos nas ruas do bairro Nova União.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_23.pdf</t>
   </si>
   <si>
     <t>proceda com a limpeza e término do afastamento da Rua Leonel Antônio de Araújo no bairro madeira.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Proceda com a construção de bueiros ao longo do calçamento da rua Pio Ferreira.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Proceda com a melhoria das estradas na comunidade Santa Cruz bem como seja realizada parceria com o município de Sabinópolis para melhoria na infraestrutura da Serra Barbosa.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Proceda com a construção de um quebra-burro na Rua Djalma Prado no bairro Vicente Guabiroba.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Proceda com a construção de um mata-burro na estrada que dá acesso à comunidade da Prata.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Proceda com a manutenção da iluminação pública no bairro Nações com a troca de lâmpadas queimadas e instalação de braços de iluminação pública, bem como reforma da ponte localizada na Rua Argentina que dá acesso ao bairro Vicente Guabiroba.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Proceda com o término da construção do passeio de pedestre no entrono do cemitério do bairro Alvorada</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Proceda com a limpeza do terreno onde está sendo construída a creche do Pito.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Seja realizada a manutenção e limpeza dos bueiros localizados na parte calçada da Serra dos três Morros.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_32.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Proceda com as trocas das lâmpadas de iluminação pública que estão queimadas na Rua Lindolfo Coelho.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Proceda o patrolamento e o encascalhamento das estradas vicinais dos distrito de Taquaral.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Proceda com a construção de vestiários no campo de futebol do bairro Alvorada.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_35.pdf</t>
   </si>
   <si>
     <t>proceda com o patrolamento e cascalhamento da estrada que dá acesso à comunidade do sítio Alegre e Cachoeira das Pombas.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_36.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_36.pdf</t>
   </si>
   <si>
     <t>solicita que troque as lâmpadas queimadas na Rua Bernardo Soalheiro, próximo ao nº 230 em Correntinho.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Coloque braço de iluminação pública nos postes existentes na rua 1, próximo ao nº178, no bairro Esperança</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Realize a manutenção na estrada do Córrego Silvânia, zona rural de Correntinho, bem como conserte os referidos mata-burros da região.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Vem solicitar a senhora prefeita que coloque um braço de iluminação pública nos postes, iniciando na estrada do bairro Buritis até ao primeiro poste com luz da BR 120, saída para Belo Horizonte.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Vem solicitar da senhora Prefeita que, seja providenciado o término da colocação de meio-fio na comunidade do cruzeiro do Aricanga, saída para Taquaral.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>vem solicitar a senhora prefeita que proceda com o patrolamento e encascalhamento de todas as estradas vicinais do município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_43.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Vem solicitar a senhora prefeita que proceda com a adequação do veiculo de TDF do município quanto a disponibilidade de ar condicionado para os pacientes.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Vem solicitar a senhora Prefeita a reutilização da tela de proteção que foi retirada no campo de futebol do bairro Esperança, instalando a mesma no campo de futebol da comunidade do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_45.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Calçamento das ruas José Ribeiro dos santos e Rua José Egídio de Souza, ambas localizadas no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_41.pdf</t>
   </si>
   <si>
     <t>vem solicitar a senhora prefeita que, seja providenciado a extensão de rede de iluminação pública no trecho que liga o bairro Pito ao bairro Esperança.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_50.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indicação número 50/2020</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indicação número 51/2020</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_52.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indicação número 52/2020</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indicação número 53/2020</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indicação número 54/2020</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_55.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indicação número 55/2020</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Proceda com a revitalização do trecho de via localizado no encontro das Ruas Capitão Bernardo e Pio Ferreira</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/148/indicacao_57.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/148/indicacao_57.pdf</t>
   </si>
   <si>
     <t>sejam instalados braços e lâmpadas de iluminação pública nos postes existentes no Beco Olaria e na Rua Valdelino Gonçalves no bairro Nova União.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>manutenção na avenida 20 e nas ruas 10,11 e 13 do bairro jardins 2</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/150/indicacao_59.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/150/indicacao_59.pdf</t>
   </si>
   <si>
     <t>a manutenção na Rua das Camélias no bairro Jardins</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_60.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_60.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas queimadas na rua Geraldo do Carmo Ribeiro, bairro Colina Verde 2</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_61.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_61.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_62.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_62.pdf</t>
   </si>
   <si>
     <t>manutenção do calçamento na rua Afonso Gonçalves</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_64.pdf</t>
   </si>
   <si>
     <t>troca de lâmpada de iluminação pública queimada na Rua Afonso Gonçalves</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_65.pdf</t>
   </si>
   <si>
     <t>adequação ou retirada de quebra molas</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/158/indicacao_66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/158/indicacao_66.pdf</t>
   </si>
   <si>
     <t>SEJA FEIT0 O CALÇAMENTO DAS RUAS 05 E 06 DO BAIRRO SANTA TEREZA</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PROVIDENCIADO COBERTURA E PISO PARA PÁTIO DE ESTACIONAMENTO DE VEÍCULOS LOCALIZADO NA FÁBRICA DE MANILHAS</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_68.pdf</t>
   </si>
   <si>
     <t>PROCEDA COM A MANUTENÇÃO DA ESTRADA LOCALIZADA PRÓXIMO A DIVISA DESSE MUNICÍPIO COM O VIZINHO NOSSA SENHORA DO PORTO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_70.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_70.pdf</t>
   </si>
   <si>
     <t>patrolamento da estrada dos Córregos Amorim, são timóteo, cabeceira de farias, cachimbo, pinheiros, campo alegre no distrito de taqueral</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_71.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Vem solicitar da senhora Prefeita que seja feita a extensão da rede elétrica no final da Rua Santa Efigênia.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_72.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_72.pdf</t>
   </si>
   <si>
     <t>lâmpadas na rede elétrica que dá acesso ao bairro Esperança</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_73.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_73.pdf</t>
   </si>
   <si>
     <t>instalar semáforos nas vias públicas</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_74.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_74.pdf</t>
   </si>
   <si>
     <t>colocar lixeira na entrada do bairro santa tereza</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_75.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_75.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>iluminação no cemitério local</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>tapa buracos</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/183/inidicacao_78.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/183/inidicacao_78.pdf</t>
   </si>
   <si>
     <t>extensão da rede elétrica</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_79.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_79.pdf</t>
   </si>
   <si>
     <t>retorno do ônibus circular</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>recolocação sinal de trânsito igreja matriz</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_81.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_81.pdf</t>
   </si>
   <si>
     <t>aquisição de aparelhos de academia ao ar livre a serem disponibilizados para o bairro Vista Alegre.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_82.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_82.pdf</t>
   </si>
   <si>
     <t>irrigação constante da avenida Alberto Caldeira</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_83.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_83.pdf</t>
   </si>
   <si>
     <t>manutenção do mata-burro localizado na entrada do campo de futebol da comunidade da Prata</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_84.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_84.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos nos bairros Amazonas e Vilage</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>cascalhamento da estrada que dá acesso ao córrego dos Egídios</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_86.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_86.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NAS RUAS GABRIEL LOTT E BRUNO GLÓRIA</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_87.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_87.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NAS RUAS DO DISTRITO DE SAPUCAIA</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_88.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_88.pdf</t>
   </si>
   <si>
     <t>VERIFIQUE A REDE DE ESGOTO QUE CAI NA RUA LEONEL HENRIQUE DE FARIAS</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_89.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_89.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA DONA NENÉM E DFO SENHOR ADAIR MORAIS, LOCALIZADO NO CÓRREGO DOS MAIAS</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_90.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_90.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NO BAIRRO UNIÃO</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao91.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao91.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA REDE PLUVIAL NAS RUAS HERMES CLAUDIONOR NUNES E LAERT BERT NO BAIRRO NOVA UNIÃO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/221/93.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/221/93.pdf</t>
   </si>
   <si>
     <t>SEJAM INSTALADAS PLACAS INDICATIVAS COM O NOME DE TODOS OS BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/222/94.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/222/94.pdf</t>
   </si>
   <si>
     <t>BUEIROS NA RUA CAPITÃO BERNARDO NO TRECHO DE VIA LOCALIZADO ENTRE OS NÚMEROS 211 E 433</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/223/95.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/223/95.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DOS BRAÇOS DE ILUMINAÇÃO PÚBLICA NOS POSTES LOCALIZADOS NO TRECHO DE VIA QUE FAZ LIGAÇÃO DO BAIRRO PITO COM O ESPERANÇA</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/224/96.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/224/96.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO RIBEIRÃO QUE CORRE PARALELO A COMUNIDADE DO CRUZEIRO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/225/97.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/225/97.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLAS AO LONGO DA RUA 14 DO BAIRRO BOM SUCESSO 1</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/226/98.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/226/98.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES EXISTENTES NO LOCAL ONDE ESTÃO INSTALADOS OS PARELHOS DE ACADEMIA AO AR LIVRE</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/227/99.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/227/99.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATABURROS E REALIZADA A MANUTENÇÃO</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>REDE PLUVIAL</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/229/101.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/229/101.pdf</t>
   </si>
   <si>
     <t>Indica que a senhora prefeita que determine a ida do caminhão da coleta de lixo 2 vezes por semana na comunidade do sítio Alegre</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/230/102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/230/102.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de mata-burro na entrada da propriedade da Fazenda do Sr. José Antônio Pereira, em Sapucaia.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Indica a Senhora Prefeita que providencie a troca dos cabos de extensão da rede elétrica da Rua Higor Felipe Fernandes, bairro Alvorada.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/232/104.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/232/104.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que providencie um reservatório de água para abastecer a comunidade do Maia (São José)</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja providenciado operação tapa buraco nas ruas asfaltadas do bairro Amazonas, bem como calçamento das ruas de terra.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja providenciada a pavimentação da Rua que dá acesso à Escola Estadual São Sebastião.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/235/107.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/235/107.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o calçamento das ruas 05 e 06 do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Que sejam retomadas as obras do vestiário do campo de futebol de Sapucaia</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/9/requerimento_01-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/9/requerimento_01-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que informe a esta Casa o nome do servidor responsável pela gestão e organização dos cemitérios municipais.</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a imediata recuperação do calçamento das ruas do Distrito de Corretinho.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/11/requerimento_03-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/11/requerimento_03-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que informe a esta Casa, os nomes dos vigias destinados a vigilância do local destinado a unidade do Corpo de Bombeiros.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/12/requerimento_04-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/12/requerimento_04-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor secretário de transportes e trânsito cópia de todos os processos para a compra de peças e mão de obra para mecânica e elétrica de veículos do Município de Guanhães através do Link Card, incluindo ordens de serviço, orçamentos aprovados e não aprovados em cada processo de compra, desde o início da utilização do sistema pela Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>Que seja requerido do senhor secretário de transportes cópia de todos os gastos de manutenção com mecânica e elétrica com veículo Voyage placa PUF-7821 desde o mês de junho de 2018 até a presente data.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/14/requerimento_06-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/14/requerimento_06-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor secretário de administração e recursos humanos cópia das folhas de ponto do servidor Alessandro Pereira Rodrigues desde junho/2018 até a presente data, bem como justificativas para o pagamento de horas extras ora apontadas.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/15/requerimento_07-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/15/requerimento_07-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, cópia do saldo atual existente na conta bancária referente aos recolhimentos com taxa de iluminação pública em Guanhães.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/16/requerimento_08-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/16/requerimento_08-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita , o envio a estas Casa, de informações referente aos valores recolhidos pelo Município de Guanhães referente ao ISS da Cenibra - Celulose Nipo-Brasileira S/A, conforme legislação municipal aprovada por esta Casa Legislativa.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/17/requerimento_09-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/17/requerimento_09-2020.pdf</t>
   </si>
   <si>
     <t>Que seja informado a essa Casa o valor que o Município de Guanhães recebeu referente a cessão onerosa do pré-sal e que o já foi feito com este valor.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/18/requerimento_10-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/18/requerimento_10-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da senhora prefeita o envio para esta casa, cópia do atestado médico e perícia médica da servidora R.F.G.M, matrícula 001693, Secretária Municipal de Saúde, referente ao ocorrido no dia 20/12/2019.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_11-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_11-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado  da senhora prefeita cópia de autorização do exame de tomografia realizado pela servidora R.F.G.M, matrícula 001693, Secretária Municipal de Saúde, referente ao ocorrido no dia 20/12/2019.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/20/requerimento_08-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/20/requerimento_08-2020.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, o envio a esta Casa, de informações referente aos valores recolhidos pelo Município de Guanhães referente ao ISS da CENIBRA- Celulose Nipo Brasileira S/A, conforme legislação municipal aprovada por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_13.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_13.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ANDAMENTO DAS OBRAS DE CONSTRUÇÃO DA CRECHE DO BAIRRO PITO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/108/requerimento_14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/108/requerimento_14.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O VALOR ATUALIZADO NA FOLHA DE PAGAMENTO DO PODER EXECUTIVO, INCLUINDO COMISSIONADOS, CONTRATADOS E EFETIVOS, BEM COMO SEJA INFORMADO A PREVISÃO PARA OS PRÓXIMOS 10 MESES</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_15.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS DECRETOS DE NOMEAÇÃO E EXONERAÇÃO DE SERVIDORES A PARTIR DE SETEMBRO/2018</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_16.pdf</t>
   </si>
   <si>
     <t>LISTA COM O NOME DE TODOS OS SERVIDORES QUE FORAM BENEFICIADOS COM A ADEQUAÇÃO/ CORREÇÃO SALARIAL NÍVEL I ATÉ O NÍVEL XII) COMUNICADO PELA PREFEITA NO DIA 21.02.2020,</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_17.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO EDITAL DO PROCESSO SELETIVO SIMPLIFICADO- EDITAL 02/2020, BEM COMO CLASSIFICAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Cópia dos contratos das auxiliares de creche referente ao ano de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Cópia do edital 01/2019, bem como do referido processo seletivo.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/102/requerimento_20.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/102/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Cópia do edital do processo seletivo simplificado/ edital 01/2020, bem como classificação final, homologação e nomeação dos selecionados do referido processo seletivo.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/101/requerimento_21.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/101/requerimento_21.pdf</t>
   </si>
   <si>
     <t>AS RAZÕES PELA QUAL OS MEDICAMENTOS NÃO ESTÃO SENDO ENTREGUES MAIS NOS PSFS DOS DISTRITOS E SIM TEREM QUE SER RETIRADOS NA FARMÁCIA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requeimento_22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requeimento_22.pdf</t>
   </si>
   <si>
     <t>cópias de todos os documentos relativos À cessão da maquina pá carregadeira de propriedade do município para a empresa Guamix Guanhães Concreto pré-misturados- LTDA.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_23.pdf</t>
   </si>
   <si>
     <t>o envio a esta casa legislativa de cópia do contrato celebrado com a casa de apoio de Belo Horizonte.</t>
   </si>
   <si>
     <t>seja notificada a prefeita para encaminhar cópia integral dos processos licitatórios nº 009/2020;011/2020;017/2020;018/2020 e 020/2020</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_25.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_25.pdf</t>
   </si>
   <si>
     <t>A remoção imediata dos barrancos que cederam sobre a estrada no córrego das flores, córrego fartura, córrego ypê, córrego são francisco e sucarvão localizados na zona rural do distrito de sapucaia.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/96/requerimento_26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/96/requerimento_26.pdf</t>
   </si>
   <si>
     <t>A revisão geral anual dos servidores conforme estabelece o estatuto dos servidores municipais</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/95/requerimento_27.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/95/requerimento_27.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REQUERIDO A PRESIDÊNCIA DO SAAE, INFORMAÇÕES SOBRE O REAJUSTE/REVISÃO DA TARIFA DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/94/requerimento_28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/94/requerimento_28.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADO SOBRE TODOS OS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE GUANHÃES EXISTENTES NO DISTRITO DE FARIAS, COM A SUA RESPECTIVA LOCALIZAÇÃO E ÁREA.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_29.pdf</t>
   </si>
   <si>
     <t>INFORME A DATA EM QUE SERÁ EXECUTADA A DEMANDA CONTIDA NBA RESPOSTA DO OFÍCIO Nº 046/2019</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_30.pdf</t>
   </si>
   <si>
     <t>providências quanto ao congestionamento dos ônibus escolares na porta da escola municipal Pio Nunes na hora do embarque e desembarque dos estudantes, tendo em vista o perigo real de acidente no referido local.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/91/requerimento_31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/91/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que encaminhe a esta casa legislativa cronograma/programação dos serviços que serão realizados pela secretaria municipal de infra estrutura urbana</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/90/requerimento_32.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/90/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas em pauta todos os projetos de autoria do vereador que esta subscreve protocolados nesta casa legislativa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_33.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_33.pdf</t>
   </si>
   <si>
     <t>recapeamento da avenida Alberto caldeira.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_34.pdf</t>
   </si>
   <si>
     <t>A disponibilidade de transporte escolar para os alunos universitários que estudam em instituições de ensino superior localizadas nos municípios vizinhos.</t>
   </si>
   <si>
     <t>Evandro  Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_35.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_35.pdf</t>
   </si>
   <si>
     <t>QUE OS RECURSOS ORÇAMENTÁRIOS NÃO EXECUTADOS POR ESTA CASA NOS TRÊS PRIMEIROS MESES DESTA ANO SEJAM DEVOLVIDOS AO PODER EXECUTIVO O MAIS RÁPIDO POSSÍVEL, PARA SEREM INVESTIDOS EM AÇÕES DA ASSISTÊNCIA SOCIAL E DA SAÚDE. QUE ATÉ O FINAL DE 2020, OS VALORES NÃO UTILIZADOS SEJAM DEVOLVIDOS MENSALMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/86/requerimento_36.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/86/requerimento_36.pdf</t>
   </si>
   <si>
     <t>seja avaliada a possibilidade de ceder espaço no prédio da sede desta câmara para abrigar pacientes de COVID-19, com necessidades de isolamento e cuidados médicos, caso as medidas de contenção dotadas pelo município não tenham o sucesso almejado.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/84/requerimento_37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/84/requerimento_37.pdf</t>
   </si>
   <si>
     <t>A disponibilidade de equipamentos de proteção individual para todos os profissionais que trabalham na área da saúde, como máscaras, luvas, álcool em gel e demais equipamentos necessários.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_38.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta casa legislativa, cópia dos projetos referentes à obra de revitalização que será realizada na Praça da Padaria Brasil.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_40.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Que seja requerido a senhora prefeita o envio a esta casa legislativa de cópia de todos os gastos, juntamente com os empenhos e os referidos orçamentos do veículo Rav4 de propriedade do município.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/48/requerimento_41.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/48/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Que seja convocado para a próxima reunião ordinária o senhor presidente do SAAE Guanhães, a fim de que possa prestar contas sobre a atual situação financeira da autarquia.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/47/requerimento_42.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/47/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, informações sobre o local em que se encontra a carrocinha de propriedade do município que era usada para recolhimento dos cães abandonados nas ruas de Guanhães.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/46/requerimento_43.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/46/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Que seja convocado a prestar esclarecimento a esta Casa Legislativa o secretário municipal de transporte e trânsito; Cláudio Ataíde Papa, bem como o chefe do setor de defesa civil deste município, Jackson Breno.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_44.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a compra de uma caixa de água de 15 mil litros bem como construção de local apropriado para sua instalação e proteção, visando atendimento dos moradores da Rua Sebastião Carvalho , Distrito de Farias.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_45.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Seja notificada a Prefeita Municipal para que autorize, mediante decreto, a retomada parcial, controlada, segura, cautelosa e responsável das atividades econômica no município como forma de garantir ao guanhanense tanto o direito a vida quanto o direito ao seu sustento e dignidade.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/83/requerimento_47.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/83/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Seja informado a esta casa por qual motivo o servidor Nilcio Almeida estava trabalhando no dia que sofreu o acidente de trabalho na fábrica de manilhas do município.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/82/requerimento_48.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/82/requerimento_48.pdf</t>
   </si>
   <si>
     <t>cópia do plano de contingenciamento de prevenção ao contágio e contenção da propagação de infecção viral relativa ao CORONAVÍRUS.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/81/requerimento_49.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/81/requerimento_49.pdf</t>
   </si>
   <si>
     <t>requer que seja informado por qual motivo afrouxou os cuidados com os servidores do município, tendo e vista que agora os mesmos após fazerem uma viagem intermunicipal não estão ficando em observação em casa</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/80/requerimento_50.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/80/requerimento_50.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhada cópia do processo de compra do caminhão de lixo compactador da prefeitura.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/79/requerimento_51.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/79/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Solicitando para que a prefeita preste informações sobre todos os pagamentos realizados referente a desapropriação realizadas pelo município, sejam elas amigáveis ou judiciais, desde julho de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/78/requerimento_52.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/78/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Solicita a prefeita que encaminhe a esta casa, cópia integral de todos os procedimentos licitatórios efetuadas pelo município desde 01 de março de 2020 até a presente data.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/77/requerimento_53.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/77/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Proceder a revisão geral anual dos vencimentos dos servidores públicos municipais, conforme disposto no inciso x, do art.37, da constituição Federal c/c inciso x, do art, 120 da lei orgânica.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/76/requerimento_54.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/76/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Notificada a prefeita para encaminhar cópia integral dos processos de compra direta nº 009/2020,016/2020,017/2020,018/2020,020/2020,023/2020, bem como de todos os demais processos licitatórios e/ou compras diretas que tiveram por objetivo a compra de materiais de construção pelo município de Guanhães no últimos 12 meses.</t>
   </si>
   <si>
     <t>seja notificada a prefeita para prestar informações sobre a forma como é calculado o desconto previsto no programa especial de regularização tributária- PERT vigente, uma vez que, conforme consta dos documentos anexos, o valor final a ser pago no parcelamento está muito superior ao valor efetivamente devido pelo contribuinte.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_56.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Requerimento 56/2020</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/125/requerimento_57.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/125/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requerimento 57/2020</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_58.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requerimento 58/2020</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_59.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Requerimento 59/2020</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/128/requerimento_60.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/128/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Requerimento 60/2020</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/129/requerimento_61.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/129/requerimento_61.pdf</t>
   </si>
   <si>
     <t>Requerimento 61/2020</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/130/requerimento_62.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/130/requerimento_62.pdf</t>
   </si>
   <si>
     <t>Requerimento 62/2020</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/131/requerimento_63.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/131/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Requerimento 63/2020</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/132/requerimento_64.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/132/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Requerimento 64/2020</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/135/requerimento_65.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/135/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Que seja convocado a prestar esclarecimentos na próxima reunião ordinária da casa, o senhor secretário municipal de transporte e trânsito, Cláudio Ataíde.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_66.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_66.pdf</t>
   </si>
   <si>
     <t>66/2020</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/139/requerimento_67.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/139/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma vistoria noturna no bairro Colina Verde 2 de forma a possibilitar a localização e troca de todas as lâmpadas queimadas, bem como seja realizada a capina e limpeza da Avenida james jacob de Queiros, Rua 8 e Rua 10 do referido bairro.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/140/requerimento_68.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/140/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a extensão de rede elétrica para o Beco Ataleia, bairro Nova União.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/141/requerimento_69.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/141/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta casa legislativa, cópia dos documentos assinados pelas auxiliares de creche em que consta a suspensão do contrato de trabalho delas com o Município de Guanhães</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/142/requerimento_71.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/142/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta casa legislativa cópia de toda a documentação que autorizou o corte de arvores da avenida do mercado, bem como cópia do projeto de revitalização da referida avenida.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>cópia da nota fiscal de compra da caixa de água instalada no distrito de Farias</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/144/requerimento_73.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/144/requerimento_73.pdf</t>
   </si>
   <si>
     <t>Abaixo assinado para proibir o tráfego de veículos pesados na Rua Paulino Coelho</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/145/requeriemento_74.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/145/requeriemento_74.pdf</t>
   </si>
   <si>
     <t>requerimento 74</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/146/requerimento_75.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/146/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Solicitado a prefeita/ Par diária dos carros das secretarias de obras e de saúde</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_76.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_76.pdf</t>
   </si>
   <si>
     <t>informações sobre: Pandemia da COVID-19_x000D_
 serviços de transporte relacionados ao enfrentamento do coronavírus_x000D_
 servidores subordinados ao secretário de transporte_x000D_
 veículos/máquinas pertencentes ao município, rotas, diárias de motoristas e manutenção dos veículos</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/159/requerimento_77.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/159/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada legalmente a estrada de terra que atualmente faz a ligação direta da Rua Pio Ferreira ao Loteamento Acrópole e que, após isso, seja realizada obra de infraestrutura como rede pluvial e calçamento do referido trecho</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/160/requerimento_78.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/160/requerimento_78.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADA A ESTA CASA LEGISLATIVA CÓPIA DE TODAS AS PORTARIAS DE NOMEAÇÃO E EXONERAÇÃO DE PESSOAS EXPEDIDAS PELA AUTARQUIA DE 1º DE JANEIRO ATÉ O REFERIDO MOMENTO</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/161/requerimento_79.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/161/requerimento_79.pdf</t>
   </si>
   <si>
     <t>PLANTAÇÃO DE GRAMADO E INSTALAÇÃO DE REDES DE PROTEÇÃO NO CAMPO DE FUTEBOL DO DISTRITO DE TAQUARAL</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/162/requerimento_80.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/162/requerimento_80.pdf</t>
   </si>
   <si>
     <t>PATROLHAMENTO E CASCALHAMENTO DAS ESTRADAS DOS CÓRREGOS DO SAPÉ, CACHIMBO, CABECEIRA DE FARIAS, BAMBURRAL, CARRANCA E OS PONTOS CRÍTICOS</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/163/requerimento_81.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/163/requerimento_81.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA DE TODAS AS RUAS DA CIDADE</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/164/requerimento_82.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/164/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Que seja apresentada Moção de Repúdio à Agência do Banco Itaú 3121, localizada nesta cidade de Guanhães.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/165/requerimento_83.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/165/requerimento_83.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM A TODOS OS IDOSOS DE GUANHÃES</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_84.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_84.pdf</t>
   </si>
   <si>
     <t>CRONOGRAMA DA ELEIÇÃO DOS CONSELHOS DO GUANHÃES PREV</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/167/requerimento_85.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/167/requerimento_85.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA LEGISLAÇÃO QUE CRIOU O CARGO DE COORDENADOR DE OPERAÇÕS E SISTEMAS</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/168/requerimento_86.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/168/requerimento_86.pdf</t>
   </si>
   <si>
     <t>DEMANDA APRESENTADA PELA PRESIDÊNCIA DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO SUSTENTAVEL</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>CÓPIAS DE TODAS AS SOLICITAÇÕES E RESULTADOS DE PERÍCIA MÉDICA REFERENTES AO SERVIDOR NILCIO DE ALMEIDA SANTOS</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/170/requerimento_88.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/170/requerimento_88.pdf</t>
   </si>
   <si>
     <t>quem é o senhor responsável por inserir as informações dos profissionais da saúde</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/171/requerimento_89.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/171/requerimento_89.pdf</t>
   </si>
   <si>
     <t>quem autorizou apenas alguns profissionais que não possuem RQE a prestarem serviços de especialidades</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/172/requerimento_90.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/172/requerimento_90.pdf</t>
   </si>
   <si>
     <t>nome de todos os servidores que fazem parte do grupo de risco</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/173/requerimento_91.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/173/requerimento_91.pdf</t>
   </si>
   <si>
     <t>como é feita a hora extra excedida do motorista</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/174/requerimento_92.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/174/requerimento_92.pdf</t>
   </si>
   <si>
     <t>prestação de contas da atual gestão</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/93.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/93.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO ESPECIFICO DAS DESPESAS REALIZADAS REFERENTES ÁS AÇÕES DE ENFRENTAMENTO A PANDEMIA</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/94.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/94.pdf</t>
   </si>
   <si>
     <t>PAR DIÁRIA DO VEÍCULO TOYOTA DE PROPRIEDADE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/204/95.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/204/95.pdf</t>
   </si>
   <si>
     <t>TROCA GRADUAL DE TODAS AS LÂMPADAS DE ILUMINAÇÃO PÚBLICA DA CIDADE</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/96.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/96.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO ESTRATO RELATIVO AO MÊS DE AGOSTO, DA CONTA BANCÁRIA DESTINADA AO CONVÊNIO 1301.15451.071.41540001.444.042.011 FONTE 10.8</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/97.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/97.pdf</t>
   </si>
   <si>
     <t>DATA PREVISTA PARA PAGAMENTO DA EMENDA IMPOSITIVAS APRESENTADAS PELOS VEREADORES</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/98.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/98.pdf</t>
   </si>
   <si>
     <t>EM VOTAÇÃO TODOS OS PROJETOS DE LEI DO VERREADOR DANIEL BARROSO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/99.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/99.pdf</t>
   </si>
   <si>
     <t>COLOCADO NO SITE INSTITUCIONAL DA CÂMARA DE GUANHÃES</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/100.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/100.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO ART. 17 DA LEI MUNICIPAL Nº 2.435, DE 25 DE MAIO DE 2011</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/210/101.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/210/101.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADA A ESTA CASA, AS LEIS MUNICIPAIS REFERENTES AO PROJETO DE LEI 24/2020 E 25/2020</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/211/102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/211/102.pdf</t>
   </si>
   <si>
     <t>PARTE DIÁRIA DE TODOS OS VEÍCULOS DO MUNICÍPIO RFERENTE AO MÊS DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/212/103.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/212/103.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS CONTRATOS E TERMOS ADITIVOS</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/213/104.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/213/104.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS DECRETOS EDITADOS PELA PREFEITA</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/214/105.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/214/105.pdf</t>
   </si>
   <si>
     <t>DOC QUE COMPROVEM QUE O ESTADO DE MINAS POSSUI O DEVIDO CONHECIMENTO CONFORME INFORMADO NO OFÍCIO Nº 457/2020, DATADO DE 17 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/215/106.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/215/106.pdf</t>
   </si>
   <si>
     <t>O NOME DE TODOS OS PROFISSIONAIS QUE NÃO PSSUEM RQE E PRESTAM SERVÇO DE ESPECIALIDADES</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/216/107.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/216/107.pdf</t>
   </si>
   <si>
     <t>SERÃO INSTALADAS LUMINÁRIUAS PÚBLICAS DE LED BEM COMO SEJA ENVIADO CÓPIA DO PROJETO BÁSICO PARA O SERVIÇO</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/217/108.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/217/108.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTO DA PREFEITA EM RELAÇÃO A FUNCIONÁRIA ELAINE DE LOURDES</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/218/109.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/218/109.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTENDO A RELAÇÃO NOMIAL DOS SERVIDORES</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/219/110.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/219/110.pdf</t>
   </si>
   <si>
     <t>NOTA DE PESAS PELO FALECIMENTO DE ROSIANE MARA DE MIRANDA PIMENTA</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/220/111.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/220/111.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE DIVINO VIEIRA CAMPOS</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_112-2020_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_112-2020_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar em virtude do Falecimento do Ex-Prefeito de Guanhães José Luiz de Araújo</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_113-2020_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_113-2020_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a esta casa legislativa cópia de todos os contratos e termo aditivo, firmados pelo Município de Guanhães com a empresa LINK CARD ADMINISTRADORA DE BENEFICIOS EIRELI.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_114-2020_laercio_alves_de_lima.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_114-2020_laercio_alves_de_lima.pdf</t>
   </si>
   <si>
     <t>Voto de pesar em virtude do falecimento do Sr. João Gomes de Souza</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Que seja convocada a senhora Secretária Municipal de Saúde a fim de que sejam prestadas explicações relacionadas ao Consórcio Municipal de Saúde.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_117-2020_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_117-2020_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitada ao Ministério Público local, informações sobre o ajuizamento ou não de ação civil pública por atos de improbidade administrativa contra a chefe do executivo municipal, oriundas da Notícia de Fato MPMG-0280.19.000256-6 e Inquérito Civil n2 MPMG-_x000D_
 0280.20.000294-5; Inquérito Civil n2 MPMG-0280.20.000295-2; Inquérito Civil n2 MPMG-0280.20.000296-0.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_118-2020_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_118-2020_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Requer da senhora prefeita, informações sobre o requerimento apresentado na prefeitura referente a Rua das Gameleiras, n2 47 que se encontra_x000D_
 parado na secretaria de obras do Município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_119-2020_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_119-2020_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Requer da senhora prefeita, informações sobre o motivo da paralisação das obras na Rua 5 do Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_120-2020_evandro_alvarenga.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_120-2020_evandro_alvarenga.pdf</t>
   </si>
   <si>
     <t>Que se explique o motivo que levou essa mesa Diretora a não atender a nossa solicitação contida no Requerimento 69/2018, diferentemente do que que Vossa Excelência informou por meio do Ofício 168/2018/CMG em 07 de novembro daquele ano.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_116-2020_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_116-2020_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Requer que a senhora prefeita informe o motivo do não pagamento das vantagens que os servidores efetivos têm direito referente ao trabalho_x000D_
 exercido de forma efetiva a cada 2 anos.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a construção da ponte sobre o Córrego Gafurina, na estrada que dá acesso ao Distrito de Farias.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/260/128.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/260/128.pdf</t>
   </si>
   <si>
     <t>Requerer a senhora Prefeita Municipal para, após os devidos estudos, realize o pagamento de abono aos servidores públicos da rede municipal de ensino utilizando, para tanto, os saldos remanescentes do FUNDEB.</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/43/mocao_04.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/43/mocao_04.pdf</t>
   </si>
   <si>
     <t>Voto de pesas pelo falecimento do senhor José Jorge Pereira de Almeida, ocorrido no dia 31 de Março do corrente ano.</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Moacyr Nunes Barroso,  ocorrido no dia 20 de abril do corrente ano.</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do servidor Nilcio Almeida, ocorrido no dia 26 de abril do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/73/mocao_08.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/73/mocao_08.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Meriane Fátima Carvalho, ocorrido no dia 27 de abril do corrente ano.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/133/mocao_09.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/133/mocao_09.pdf</t>
   </si>
   <si>
     <t>Moção 09/2020</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>Bárbara Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/mocao_17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/mocao_17.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Vulmar Souza Carvalho Filho, volgo Nei.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/projeto_de_decreto_legislativo_numero_001_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/projeto_de_decreto_legislativo_numero_001_de_2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE GUANHÃES, RELATIVAS AO EXERCíCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_decreto_legislativo_numero_02_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_decreto_legislativo_numero_02_de_2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE GUANHÃES, RELATIVAS AO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_decreto_legislativo_numero_003_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_decreto_legislativo_numero_003_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sustação do Parágrafo Único do Artigo 14 do Decreto Lei n° 4.607 de 26 de Março de 2020, do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_numero_01_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_numero_01_de_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESPECIAL DE REGULARIZAÇÃO TRIBUTÁRIA - PERT, NO ÂMBITO DO MUNICÍPIO DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_numero_02_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_numero_02_de_2020.pdf</t>
   </si>
   <si>
     <t>"Revoga Lei Municipal n°. 2.548, de 04 de junho de 2013, e dá outras providências".</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_numero_04_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_numero_04_de_2020.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal dos Direitos da Mulher — CMDM e dá outras providências".</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/projeto_de_lei_numero_05_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/projeto_de_lei_numero_05_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão das Fontes de Recursos na Execução Orçamentária de 2020"</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_numero_06_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_numero_06_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Luzia Nunes Coelho.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_numero_07_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_numero_07_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Joel Barroso Guimarães.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_numero_09_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_numero_09_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para a Câmara Municipal de Guanhães promover a doação de bens móveis ao Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_numero_10_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_numero_10_de_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ASSOCIAÇÃO BRASILEIRA DE OUVIDORES / OMBUDSMAN, SEÇÃO MINAS GERAIS — ABO/MG</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_numero_11_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_numero_11_de_2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL N°.2.894/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_numero_12_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_numero_12_de_2020.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o funcionamento do Conselho Municipal de Esportes — CME, dispõe sobre o Fundo Municipal de Esportes - FME e dá outras providências."</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_numero_13_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_numero_13_de_2020.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o artigo 90 a Lei 2.359 de 16 de novembro de 2009, para prorrogar os mandatos do atual superintendente executivo e dos conselheiros administrativos do Guanhães Prev"</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>Evandro  Alvarenga, Lucimar Ferreira Pinto, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/projeto_de_lei_numero_14_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/projeto_de_lei_numero_14_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Pe. Saint Clair Ferreira Filho.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>Evandro  Alvarenga, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/projeto_de_lei_numero_15_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/projeto_de_lei_numero_15_de_2020.pdf</t>
   </si>
   <si>
     <t>Praça da Marujada.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_numero_16_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_numero_16_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Venâncio Menezes dos Santos.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_numero_17_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_numero_17_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Denise Atanásia de Oliveira.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_numero_18_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_numero_18_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua João Raimundo dos Santos.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_numero_19_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_numero_19_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Ercilia Ferreira da Silva.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_numero_20_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_numero_20_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Laura Ferreira Moura.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_numero_21_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_numero_21_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua José Segundo de Alvarenga Barbosa.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_lei_numero_22_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_lei_numero_22_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Elenir Gonçalves dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/114/projeto_de_lei_numero_23_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/114/projeto_de_lei_numero_23_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Municipal número 2346/2009, que estabelece novos parâmetros relativos à Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/projeto_de_lei_numero_24_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/projeto_de_lei_numero_24_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a suspensão de corte no fornecimento de água e luz no Município de Guanhães".</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_numero_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_numero_25_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre medidas excepcionais de diferimento tributário para a redução dos impactos sobre a atividade econômica do Município causados pelas ações de contenção da pandemia ocasionada pelo Coronavirus."</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/projeto_de_lei_numero_26_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/projeto_de_lei_numero_26_de_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal utilizar itens da merenda escolar para composição de cestas básicas para a família dos alunos que encontram-se em estado de vulnerabilidade social e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_27_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_27_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual da remuneração dos servidores públicos do quadro de pessoal do SAAE Guanhães</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/projeto_de_lei_numero_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/projeto_de_lei_numero_28_de_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS DO MUNICÍPIO DE GUANHÃES.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/projeto_de_lei_numero_29_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/projeto_de_lei_numero_29_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Professora Ireni Geralda de Queiroz de Souza</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Evandro  Alvarenga, Lucimar Ferreira Pinto, Mauro Caneco, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/projeto_de_lei_numero_30_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/projeto_de_lei_numero_30_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Ary Corrêa de Aguiar</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/projeto_de_lei_numero_33_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/projeto_de_lei_numero_33_de_2020.pdf</t>
   </si>
   <si>
     <t>Praça Capitão Amâncio José de Queiroz</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/projeto_de_lei_numero_34_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/projeto_de_lei_numero_34_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial, para inclusão de atividade/projeto no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/projeto_de_lei_numero_35_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/projeto_de_lei_numero_35_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre inclusão de fonte de recursos no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_lei_numero_36_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_lei_numero_36_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Lúcia Nunes Perpétuo.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_de_lei_37_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_de_lei_37_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da revisão geral anual da remuneração dos servidores públicos do quadro de pessoal da Câmara Municipal de Guanhães</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/112/projeto_de_lei_numero_38_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/112/projeto_de_lei_numero_38_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação excepcional das eleições para os cargos de Superintendente Executivo e dos Conselheiros Administrativos do Guanhães Prev</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado Residencial Morada do Sol e estabelece suas condições</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/projeto_de_lei_numero_40_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/projeto_de_lei_numero_40_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua José Urcino Alves.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/projeto_de_lei_numero_41_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/projeto_de_lei_numero_41_de_2021.pdf</t>
   </si>
   <si>
     <t>Rua Benedito Fernandes Barroso.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_042.2020_isencao_de_cobranca.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_042.2020_isencao_de_cobranca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da cobrança de ISS,ITBI, IPTU para microempresas, empresas de pequeno porte e pequenos produtores rurais.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/projeto_de_lei_numero_43_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/projeto_de_lei_numero_43_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Sebastião Rosa</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_numero_44_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_numero_44_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Cecilia Ribeiro da Silva</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_numero_45_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_numero_45_de_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social da Igreja São Francisco de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/projeto_de_lei_numero_46_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/projeto_de_lei_numero_46_de_2020.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n" 2.359/2009, de 16 de dezembro de 2009 e dá outras providências".</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/projeto_de_lei_numero_47_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/projeto_de_lei_numero_47_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação das eleições para os cargos de Superintendente Executivo e dos Conselheiros Administrativos do Guanhães Prev, ante a pandemia do Coronavirus (Covid-19) e a adesão do Município ao plano Minas Consciente.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/projeto_de_lei_numero_48_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/projeto_de_lei_numero_48_de_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DA CONCESSÃO E PAGAMENTO DOS BENEFÍCIOS TEMPORÁRIOS AO ENTE FEDERATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/projeto_de_lei_numero_49_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/projeto_de_lei_numero_49_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua José Vicente da Silva</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_numero_50_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_numero_50_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Ana Eufrásia Pereira</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_numero_51_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_numero_51_de_2020.pdf</t>
   </si>
   <si>
     <t>Rua Antônio Lourenço da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_numero_52_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_numero_52_de_2020.pdf</t>
   </si>
   <si>
     <t>Creche Maria do Socorro Pires Martins</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Dá denominação a via pública</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_numero_54_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_numero_54_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a caracterização de celebração religiosas como atividades essenciais em estado de emergência e/ou estado de calamidade no Município de Guanhães"</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal número 2923, de 28 de abril de 2020 (republicada em 03 de julho de 2020)</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/redacao_final_pl_56_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/redacao_final_pl_56_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei 2894 de 17 de dezembro de 2019</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_numero_57_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_numero_57_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da validade dos Alvarás Sanitários e de Localização e Funcionamento, tendo em vista a situação de emergência de saúde pública no âmbito do Município de Guanhães em virtude da pandemia ocasionada pelo COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do CODEMA sobre a política de proteção, conservação e controle do meio ambiente no município de Guanhães, Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/projeto_de_lei_numero_59_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/projeto_de_lei_numero_59_de_2020.pdf</t>
   </si>
   <si>
     <t>Disciplina a participação do Município de Guanhães/MG no Consórcio Intermunicipal de Saúde do Centro Nordeste — CISCEN e a ratificação do Protocolo de Intenções firmado entre os demais municípios consorciados e dá outras providências.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/projeto_de_lei_numero_60_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/projeto_de_lei_numero_60_de_2020.pdf</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/projeto_de_lei_numero_61_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/projeto_de_lei_numero_61_de_2020.pdf</t>
   </si>
   <si>
     <t>Ruan Alcides Barbosa de Carvalho.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/projeto_de_lei_numero_62_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/projeto_de_lei_numero_62_de_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o parágrafo 20, do artigo 60, da Lei n° 2.013/2002 e inclui o parágrafo 30, no mesmo artigo, dispondo sobre a compensação dos valores arrecadados da COCIP com os créditos devidos pelo Município junto a concessionária ou permissionária de energia elétrica locar.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Guanhães-MG, para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_numero_64_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_numero_64_de_2020.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Dá denominação a via pública.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de fontes de recurso no orçamento vigente e dá outras providências;</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Altera dispositivo da lei Municipal número 2946/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Dá denominação a área pública</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_numero_70_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_numero_70_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multa aos estabelecimentos que descumprirem os protocolos e as medidas de contenção da pandemia ocasionada pelo COVID-19</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Dispõe sobre prestação de serviços funerários no âmbito do Município de Guanhães</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_numero_72_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_numero_72_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dá Denominação ao Campo de Futebol do Bairro Esperança"</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Altera a data da Reunião Ordinária do dia 07 de setembro de 2020</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
     <t>Veto Parcial ao projeto de lei número 004/2020</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 12/2020</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/138/razoes_de_veto_parcial_ao_projeto_de_lei_12.2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/138/razoes_de_veto_parcial_ao_projeto_de_lei_12.2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento do conselho municipal do esporte</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/veto_ao_projeto_de_lei_numero_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/veto_ao_projeto_de_lei_numero_25_de_2020.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 25 de 2020</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei número 046/2020</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/veto_ao_projeto_de_lei_numero_008-2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/veto_ao_projeto_de_lei_numero_008-2020.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei n°. 008/2020 está VETADO TOTALMENTE, com fundamento no art. 75, §1°, da Lei Orgânica do Município, por inconstitucionalidade.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/veto_ao_projeto_de_lei_numero_24_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/veto_ao_projeto_de_lei_numero_24_de_2020.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 24 de 2020</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 46/2020</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1129/veto_058.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1129/veto_058.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reestruturação do CODEMA, sobre a política de proteção, conservação e controle do meio ambiente no município de Guanhães, Estado de Minas Gerais e dá outras providencias".</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/emenda_numero_001_pl_04_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/emenda_numero_001_pl_04_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da afinca "d", do inciso I, do art. 40 do Projeto de Lei Ordinária n° 004/2020</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/emenda_numero_001_pl_05_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/emenda_numero_001_pl_05_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° do Projeto de Lei Ordinária n° 005</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/emenda_numero_001_pl_12_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/emenda_numero_001_pl_12_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5° do Projeto de Lei Ordinária n° 012/2020</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/emenda_numero_001_pl_13_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/emenda_numero_001_pl_13_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa do Projeto de Lei Ordinária n° 013/2020</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Daniel Barroso, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/emenda_numero_001_pl_23_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/emenda_numero_001_pl_23_de_2020.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos 4º, 5º e 6º do projeto de lei número 23 de 2020</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/emenda_numero_001_pl_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/emenda_numero_001_pl_25_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° do Projeto de Lei o° 025/2020</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Evandro Lott Moreira, Mauro Caneco, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/emenda_numero_001_pl_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/emenda_numero_001_pl_28_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 33 do Projeto de Lei n° 028/2020</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/emenda_numero_001_pl_46_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/emenda_numero_001_pl_46_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° do Projeto de Lei Ordinária n° 046/2020</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/emenda_001_pl_47_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/emenda_001_pl_47_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° do Projeto de Lei n° 047/2020</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/emenda_numero_001_pl_54_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/emenda_numero_001_pl_54_de_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo ao Projeto de Lei n° 054/2020</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/emenda_numero_001_pl_59_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/emenda_numero_001_pl_59_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 2° do Projeto de Lei n° 059/2020</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/emenda_numero_002_pl_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/emenda_numero_002_pl_25_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2° do Projeto de Lei n° 025/2020</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/emenda_numero_002_pl_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/emenda_numero_002_pl_28_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1° do art. 41 do Projeto de Lei n° 028/2020</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/emenda_numero_003_pl_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/emenda_numero_003_pl_25_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3° do Projeto de Lei n° 025/2020</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/emenda_numero_003_pl_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/emenda_numero_003_pl_28_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2° do art. 41 do Projeto de Lei n° 028/2020</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/emenda_numero_004_pl_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/emenda_numero_004_pl_25_de_2020.pdf</t>
   </si>
   <si>
     <t>Fica renumerado o art. 8° do Projeto de Lei n° 025/2020 que passa a vigorar sob a denominação de art. 9° e acrescenta um novo art. 8°.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/emenda_numero_004_pl_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/emenda_numero_004_pl_28_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §4° do art. 41 do Projeto de Lei n° 028/2020</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/emenda_numero_005_pl_25_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/emenda_numero_005_pl_25_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 70 do Projeto de Lei n° 025/2020</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/emenda_numero_005_pl_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/emenda_numero_005_pl_28_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §5° do art. 41 do Projeto de Lei n° 028/2020</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>EMD6</t>
   </si>
   <si>
     <t>Emenda número 006 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/emenda_numero_006_pl_28_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/emenda_numero_006_pl_28_de_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta a Subseção IV, art. 15-A, à Seção II do Projeto de Lei n° 028/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3354,67 +3354,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_06_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_07_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_08_de_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_17_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_18_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_19_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_21_de_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/148/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/150/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/158/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/183/inidicacao_78.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao91.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/221/93.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/222/94.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/223/95.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/224/96.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/225/97.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/226/98.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/227/99.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/229/101.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/230/102.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/232/104.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/235/107.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/9/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/11/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/12/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/14/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/15/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/16/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/17/requerimento_09-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/18/requerimento_10-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_11-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/20/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/108/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/102/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/101/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requeimento_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/96/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/95/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/94/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/91/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/90/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/86/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/84/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/48/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/47/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/46/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/83/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/82/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/81/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/80/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/79/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/78/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/77/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/76/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/125/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/128/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/129/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/130/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/131/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/132/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/135/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/139/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/140/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/141/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/142/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/144/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/145/requeriemento_74.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/146/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/159/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/160/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/161/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/162/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/163/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/164/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/165/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/167/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/168/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/170/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/171/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/172/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/173/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/174/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/93.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/94.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/204/95.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/96.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/97.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/98.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/99.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/100.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/210/101.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/211/102.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/212/103.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/213/104.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/214/105.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/215/106.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/216/107.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/217/108.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/218/109.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/219/110.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/220/111.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_112-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_113-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_114-2020_laercio_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_117-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_118-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_119-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_120-2020_evandro_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_116-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/260/128.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/43/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/73/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/133/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/projeto_de_decreto_legislativo_numero_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_decreto_legislativo_numero_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_decreto_legislativo_numero_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_numero_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_numero_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_numero_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/projeto_de_lei_numero_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_numero_06_de_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_numero_07_de_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_numero_09_de_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_numero_10_de_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_numero_11_de_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_numero_12_de_2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_numero_13_de_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/projeto_de_lei_numero_14_de_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/projeto_de_lei_numero_15_de_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_numero_16_de_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_numero_17_de_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_numero_18_de_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_numero_19_de_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_numero_20_de_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_numero_21_de_2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_lei_numero_22_de_2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/114/projeto_de_lei_numero_23_de_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/projeto_de_lei_numero_24_de_2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_numero_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/projeto_de_lei_numero_26_de_2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_27_de_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/projeto_de_lei_numero_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/projeto_de_lei_numero_29_de_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/projeto_de_lei_numero_30_de_2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/projeto_de_lei_numero_33_de_2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/projeto_de_lei_numero_34_de_2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/projeto_de_lei_numero_35_de_2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_lei_numero_36_de_2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_de_lei_37_de_2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/112/projeto_de_lei_numero_38_de_2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/projeto_de_lei_numero_40_de_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/projeto_de_lei_numero_41_de_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_042.2020_isencao_de_cobranca.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/projeto_de_lei_numero_43_de_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_numero_44_de_2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_numero_45_de_2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/projeto_de_lei_numero_46_de_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/projeto_de_lei_numero_47_de_2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/projeto_de_lei_numero_48_de_2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/projeto_de_lei_numero_49_de_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_numero_50_de_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_numero_51_de_2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_numero_52_de_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_numero_54_de_2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/redacao_final_pl_56_de_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_numero_57_de_2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/projeto_de_lei_numero_59_de_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/projeto_de_lei_numero_60_de_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/projeto_de_lei_numero_61_de_2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/projeto_de_lei_numero_62_de_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_numero_64_de_2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_numero_70_de_2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_numero_72_de_2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/138/razoes_de_veto_parcial_ao_projeto_de_lei_12.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/veto_ao_projeto_de_lei_numero_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/veto_ao_projeto_de_lei_numero_008-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/veto_ao_projeto_de_lei_numero_24_de_2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1129/veto_058.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/emenda_numero_001_pl_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/emenda_numero_001_pl_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/emenda_numero_001_pl_12_de_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/emenda_numero_001_pl_13_de_2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/emenda_numero_001_pl_23_de_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/emenda_numero_001_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/emenda_numero_001_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/emenda_numero_001_pl_46_de_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/emenda_001_pl_47_de_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/emenda_numero_001_pl_54_de_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/emenda_numero_001_pl_59_de_2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/emenda_numero_002_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/emenda_numero_002_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/emenda_numero_003_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/emenda_numero_003_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/emenda_numero_004_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/emenda_numero_004_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/emenda_numero_005_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/emenda_numero_005_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/emenda_numero_006_pl_28_de_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_06_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_07_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_08_de_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/27/indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_17_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_18_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_19_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_21_de_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/64/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/58/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/57/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/51/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/117/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/123/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/148/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/150/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/155/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/158/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/156/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/183/inidicacao_78.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao91.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/221/93.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/222/94.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/223/95.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/224/96.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/225/97.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/226/98.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/227/99.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/229/101.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/230/102.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/232/104.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/235/107.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/9/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/11/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/12/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/14/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/15/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/16/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/17/requerimento_09-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/18/requerimento_10-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_11-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/20/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/108/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/107/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/106/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/105/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/104/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/103/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/102/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/101/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/100/requeimento_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/99/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/97/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/96/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/95/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/94/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/91/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/90/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/86/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/84/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/48/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/47/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/46/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/83/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/82/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/81/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/80/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/79/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/78/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/77/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/76/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/125/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/128/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/129/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/130/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/131/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/132/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/135/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/136/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/139/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/140/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/141/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/142/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/144/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/145/requeriemento_74.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/146/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/147/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/159/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/160/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/161/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/162/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/163/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/164/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/165/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/167/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/168/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/170/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/171/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/172/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/173/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/174/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/202/93.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/203/94.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/204/95.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/205/96.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/206/97.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/207/98.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/208/99.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/209/100.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/210/101.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/211/102.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/212/103.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/213/104.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/214/105.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/215/106.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/216/107.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/217/108.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/218/109.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/219/110.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/220/111.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_112-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_113-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/238/requerimento_114-2020_laercio_alves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/241/requerimento_117-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/242/requerimento_118-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/243/requerimento_119-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_120-2020_evandro_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_116-2020_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/260/128.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/43/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/73/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/133/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/projeto_de_decreto_legislativo_numero_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/projeto_de_decreto_legislativo_numero_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/projeto_de_decreto_legislativo_numero_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/projeto_de_lei_numero_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/projeto_de_lei_numero_02_de_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/projeto_de_lei_numero_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/projeto_de_lei_numero_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/projeto_de_lei_numero_06_de_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_numero_07_de_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/projeto_de_lei_numero_09_de_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/projeto_de_lei_numero_10_de_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/projeto_de_lei_numero_11_de_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/projeto_de_lei_numero_12_de_2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_numero_13_de_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/projeto_de_lei_numero_14_de_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/projeto_de_lei_numero_15_de_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_lei_numero_16_de_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_numero_17_de_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_numero_18_de_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_numero_19_de_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_numero_20_de_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_numero_21_de_2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_lei_numero_22_de_2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/114/projeto_de_lei_numero_23_de_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/projeto_de_lei_numero_24_de_2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_numero_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/projeto_de_lei_numero_26_de_2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/115/projeto_de_lei_27_de_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/projeto_de_lei_numero_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/projeto_de_lei_numero_29_de_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/projeto_de_lei_numero_30_de_2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/projeto_de_lei_numero_33_de_2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/projeto_de_lei_numero_34_de_2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/projeto_de_lei_numero_35_de_2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_lei_numero_36_de_2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_de_lei_37_de_2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/112/projeto_de_lei_numero_38_de_2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/projeto_de_lei_numero_40_de_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/projeto_de_lei_numero_41_de_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_042.2020_isencao_de_cobranca.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/projeto_de_lei_numero_43_de_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_numero_44_de_2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_numero_45_de_2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/projeto_de_lei_numero_46_de_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/projeto_de_lei_numero_47_de_2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/projeto_de_lei_numero_48_de_2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/projeto_de_lei_numero_49_de_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/projeto_de_lei_numero_50_de_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_numero_51_de_2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_numero_52_de_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_numero_54_de_2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/187/redacao_final_pl_56_de_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_numero_57_de_2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/projeto_de_lei_numero_59_de_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/projeto_de_lei_numero_60_de_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/projeto_de_lei_numero_61_de_2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/projeto_de_lei_numero_62_de_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_numero_64_de_2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_numero_70_de_2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_numero_72_de_2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/138/razoes_de_veto_parcial_ao_projeto_de_lei_12.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/veto_ao_projeto_de_lei_numero_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/376/veto_ao_projeto_de_lei_numero_008-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/veto_ao_projeto_de_lei_numero_24_de_2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1129/veto_058.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/emenda_numero_001_pl_04_de_2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/emenda_numero_001_pl_05_de_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/emenda_numero_001_pl_12_de_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/emenda_numero_001_pl_13_de_2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/emenda_numero_001_pl_23_de_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/emenda_numero_001_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/emenda_numero_001_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/emenda_numero_001_pl_46_de_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/emenda_001_pl_47_de_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/emenda_numero_001_pl_54_de_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/emenda_numero_001_pl_59_de_2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/emenda_numero_002_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/emenda_numero_002_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/emenda_numero_003_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/emenda_numero_003_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/emenda_numero_004_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/emenda_numero_004_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/emenda_numero_005_pl_25_de_2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/emenda_numero_005_pl_28_de_2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/emenda_numero_006_pl_28_de_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="163.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>