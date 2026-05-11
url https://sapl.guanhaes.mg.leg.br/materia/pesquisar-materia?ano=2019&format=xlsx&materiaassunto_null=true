--- v0 (2026-02-19)
+++ v1 (2026-05-11)
@@ -54,3410 +54,3410 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/261/scan2020-11-06_102637.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/261/scan2020-11-06_102637.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o recapeamento asfáltico das ruas do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/262/scan2020-11-06_103003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/262/scan2020-11-06_103003.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita uma operação tapa buracos nas ruas do bairro Vicente Guabiroba - Milô.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/263/scan2020-11-06_103126.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/263/scan2020-11-06_103126.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que haja o cumprimento do que determina o artigo 129 da Lei Orgânica Municipal e que o pagamento dos servidores seja até 5° dia útil do mês.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Geraldo Ferreira ( Geraldo Anésio)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/264/scan2020-11-06_104217.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/264/scan2020-11-06_104217.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o asfaltamento da Rua Xisto de Carvalho no bairro Amazonas.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/265/scan2020-11-06_104106.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/265/scan2020-11-06_104106.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita uma operação tapa buraco na Avenida Ciro Nunes, bairro Amazonas.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carlos Aparecido da Silva ( Carlinhos Camelô)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/266/scan2020-11-06_104330.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/266/scan2020-11-06_104330.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a limpeza dos Ribeirões Bom Sucesso e Vermelho.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/267/scan2020-11-06_104431.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/267/scan2020-11-06_104431.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a pavimentação das Ruas 09 e 10 no bairro Canaã.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/268/scan2020-11-06_104515.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/268/scan2020-11-06_104515.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita o patrolamento das estradas vicinais do Município, principalmente as que dão acesso à comunidade do Sítio Alegre.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/269/scan2020-11-06_104607.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/269/scan2020-11-06_104607.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o patrolamento das estradas do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/270/scan2020-11-06_104840.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/270/scan2020-11-06_104840.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o calçamento do morro que dá acesso ao cemitério do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/271/scan2020-11-06_104931.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/271/scan2020-11-06_104931.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita manutenção no mata-burro localizado na propriedade do senhor José Antônio no Córrego São Francisco, distrito de Sapucaia.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/272/scan2020-11-06_105229.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/272/scan2020-11-06_105229.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o gramado do campo de futebol do Distrito de Taquaral.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/273/scan2020-11-06_105145.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/273/scan2020-11-06_105145.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a instalação de manilhas e meio-fio nas ruas do Distrito de Taquaral.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/274/scan2020-11-06_105040.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/274/scan2020-11-06_105040.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a manutenção das pontes do Ribeirão da Cachoeira do Bruno e sobre o Rio Corrente na divisa com o Município de Virginópolis.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/275/scan2020-11-06_105332.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/275/scan2020-11-06_105332.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o patrolamento das estradas vicinais dos Córregos Sapé, Amorim, Pinheiros, Lageado, Cachimbo, Campo Alegre, São Timóteo e Cabeceira de Farias.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Daniel Barroso</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/276/scan2020-11-06_105423.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/276/scan2020-11-06_105423.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a manutenção do calçamento da Rua Santa Efigênia próximo ao número n". 307.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/277/scan2020-11-06_105504.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/277/scan2020-11-06_105504.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a capina e limpeza das ruas de Guanhães.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/278/scan2020-11-06_105544.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/278/scan2020-11-06_105544.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja proibido o tráfego de veículos pesados na Rua Pio Ferreira da esquina com a Rua Capitão Bernardo até o desvio construído (Fábrica de Manilhas).</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/279/scan2020-11-06_105649.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/279/scan2020-11-06_105649.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita uma operação tapa buracos no Bairro Nova União e adjacências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/280/scan2020-11-06_105817.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/280/scan2020-11-06_105817.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a revitalização da Praça João Fidélis da Paixão com plantio de árvores e flores e instalação de bancos.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/281/scan2020-11-06_105931.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/281/scan2020-11-06_105931.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o cascalhamento das estradas que dá acesso ao Maia dos Buracos, Fazenda Candonga e Comunidade da Ponte Alta.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/282/scan2020-11-06_110546.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/282/scan2020-11-06_110546.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que sejam providenciado virador de ônibus da linha do Corrente Canoa bem como ampliação de um mata-burro existente na referida rota.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/283/scan2020-11-06_110628.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/283/scan2020-11-06_110628.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que proceda com a pavimentação da Rua Azaléia no bairro Jardins I.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/284/scan2020-11-06_110707.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/284/scan2020-11-06_110707.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que proceda com a retirada de todas as placas indicativas referentes a estacionamentos (carga e descarga, estacionamento privativo, etc.) existentes no centro da cidade bem como instalação das mesmas padronizadas depois de devida regularização.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Daniel Barroso, Carlos Aparecido da Silva ( Carlinhos Camelô), Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/285/scan2020-11-06_110757.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/285/scan2020-11-06_110757.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que proceda com a melhoria da infra estrutura da Associação de Catadores de Matérias Recicláveis de Guanhães — ASCAMARG, através de convênio já celebrado com o Município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/286/scan2020-11-06_110925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/286/scan2020-11-06_110925.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a limpeza e uma operação tapa-buracos nas ruas do bairro João Miranda.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/287/scan2020-11-06_1110051.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/287/scan2020-11-06_1110051.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o reparo no asfalto onde foi cortado para passar a tubulação situado a Avenida Milton campos, n° 1174, Bairro Vermelho ( Próximo ao posto de saúde do Bairro Vermelho).</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/288/scan2020-11-06_111138.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/288/scan2020-11-06_111138.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a Limpeza e pavimentação da Rua G esquina com a Rua J — Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/289/scan2020-11-06_111317.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/289/scan2020-11-06_111317.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o patrolamento e cascalhamento das estradas vicinais dos distritos de Farias e Taquaral.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/290/scan2020-11-06_111527.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/290/scan2020-11-06_111527.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita manutenção da ponte da estrada do Córrego do Sucavão, divisa com as fazendas do senhor Matozinhos e Senhor Zé Laerte.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/291/scan2020-11-06_111615.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/291/scan2020-11-06_111615.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita uma operação tapa buracos nas ruas de Sapucaia, principalmente na Rua Trajano Pinheiro atrás da igreja.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/292/scan2020-11-06_111656.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/292/scan2020-11-06_111656.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a instalação de braços de iluminação pública nos bairros Nações e Alvorada.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/293/scan2020-11-06_111733.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/293/scan2020-11-06_111733.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o patrolamento da Rua J e da rua localizada atrás do cemitério no bairro Alvorada.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/294/scan2020-11-06_111910.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/294/scan2020-11-06_111910.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a notificação da empresa responsável pelo asfaltamento das ruas do bairro Cidade Nova para que proceda com a manutenção da obra realizada.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/scan2020-11-06_112006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/scan2020-11-06_112006.pdf</t>
   </si>
   <si>
     <t>Que seja notificada a empresa Capital Mineração para que molhe a estrada localizada para escoar o minério, localizada na Comunidade da Barreira duas vezes ao dias com caminhão pipa.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/296/scan2020-11-06_112655.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/296/scan2020-11-06_112655.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a proibição do trânsito de veículos de mineradores nas Ruas Gabriel Lott e Bruno Glória no bairro Pito.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/297/scan2020-11-06_112742.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/297/scan2020-11-06_112742.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o calçamento das ruas do bairro Madeira.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/298/scan2020-11-06_112808.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/298/scan2020-11-06_112808.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o calçamento das ruas 04 e 05 do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/scan2020-11-06_112844.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/scan2020-11-06_112844.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a instalação de placas indicativas com o nome das Ruas do bairro Colina Verde II.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/scan2020-11-06_112930.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/scan2020-11-06_112930.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o patrolamento da estrada vicinal que dá acesso ao distrito de Correntinho.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/scan2020-11-06_113022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/scan2020-11-06_113022.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a instalação de um quebra molas no Beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/scan2020-11-06_113109.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/scan2020-11-06_113109.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o patrolamento das estradas vicinais do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/scan2020-11-06_113142.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/scan2020-11-06_113142.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a poda da árvore localizada em frente ao número 56 na Rua dos Ypês, bairro Horto.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/304/scan2020-11-06_113221.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/304/scan2020-11-06_113221.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a manutenção do calçamento de bloquete das Ruas 04 e Djalma Prado no bairro Vicente Guabiroba.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/305/scan2020-11-06_113424.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/305/scan2020-11-06_113424.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a operação tapa buracos na Rua Tenente Horácio Soares.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/306/scan2020-11-06_113507.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/306/scan2020-11-06_113507.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a troca da lâmpada queimada no poste de iluminação pública, localizado em frente ao número 61 da Rua Lindolfo Coelho.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/scan2020-11-06_113555.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/scan2020-11-06_113555.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita vistoria na parte elétrica do Ginásio Poliesportivo tendo em vista que há casos de choque elétrico em vários pontos do referido local.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/308/scan2020-11-06_113644.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/308/scan2020-11-06_113644.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a troca das lâmpadas de iluminação pública queimadas no bairro Buritis, bem como manutenção da praça do referido bairro, pelo menos uma vez ao mês como ocorria nos últimos anos.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/309/scan2020-11-06_113724.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/309/scan2020-11-06_113724.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a manutenção do bueiro que se encontra entupido, localizado na Rua Santa Efigênia, próximo ao número residencial 977.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/310/scan2020-11-06_113810.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/310/scan2020-11-06_113810.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a construção de uma passagem elevada para pedestres na Avenida Governador Milton Campos, em frente à Rodoviária.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/311/scan2020-11-06_113943.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/311/scan2020-11-06_113943.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a implantação do estacionamento rotativo em Guanhães.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/312/scan2020-11-06_114027.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/312/scan2020-11-06_114027.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a limpeza do Ribeirão Graipú.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/313/scan2020-11-06_114150.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/313/scan2020-11-06_114150.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que sejam feitas melhorias na infraestrutura urbana do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/314/scan2020-11-06_114241.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/314/scan2020-11-06_114241.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita uma operação tapa buracos em todas as ruas da cidade.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/315/scan2020-11-06_114322.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/315/scan2020-11-06_114322.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que sejam construídas faixas para travessia de pedestres no cruzamento das Ruas Dr. Odilon Behrens e Santa Efigênia e no cruzamento da Rua Amável Nunes com a Avenida Governador Milton Campos (entorno da lanchonete Pau Brasil).</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/316/scan2020-11-06_114344.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/316/scan2020-11-06_114344.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a poda do pé de jaca localizado no lote disponível para a construção da quadra esportiva do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/317/scan2020-11-06_114445.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/317/scan2020-11-06_114445.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o patrolamento das estradas rurais do Distrito de Sapucaia bem como operação tapa buracos nas ruas daquele Distrito.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/318/scan2020-11-06_114530.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/318/scan2020-11-06_114530.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a limpeza do Córrego Vermelho e do Ribeirão Bom Sucesso, principalmente na região central de Guanhães.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Evandro  Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/319/scan2020-11-06_121122.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/319/scan2020-11-06_121122.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal, Dóris Campos Coelho que estude a possibilidade de uso da antiga edificação da Escola Municipal Gustavo Coelho, para abrigar uma nova creche, que aumente o número de ofertas de vagas, atendendo prioritariamente as famílias moradoras do bairro Nova União e adjacências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/320/scan2020-11-06_121144.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/320/scan2020-11-06_121144.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a rede pluvial da Rua Panamá no bairro Nações.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/321/scan2020-11-06_121204.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/321/scan2020-11-06_121204.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a capina e limpeza da área institucional localizada no bairro Bom Sucesso e da Praça do bairro Aod Pereira.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/322/scan2020-11-06_121225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/322/scan2020-11-06_121225.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a implantação do sistema de monitoramento Olho Vivo em Guanhães.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/323/scan2020-11-06_121247.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/323/scan2020-11-06_121247.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita a construção de portais de recepção e despedida nos principais acessos de Guanhães.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/324/scan2020-11-06_121323.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/324/scan2020-11-06_121323.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a revitalização da pintura de todas as faixas para travessia de pedestres de Guanhães.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/325/scan2020-11-06_121355.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/325/scan2020-11-06_121355.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja construída uma passagem elevada para pedestres em frente à Escola Municipal Pio Nunes Coelho.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/326/scan2020-11-06_121436.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/326/scan2020-11-06_121436.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja recolocado o mataburro na propriedade do senhor José Antônio, Córrego do São Francisco, Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/327/scan2020-11-06_121532.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/327/scan2020-11-06_121532.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito a reforma do vestiário do campo de futebol do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/328/scan2020-11-06_121604.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/328/scan2020-11-06_121604.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita a construção de uma rotatória no cruzamento da BR 259 com a Rua Antônio Rodrigues Peixoto Filho para acesso ao Bairro Nova União.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/329/scan2020-11-06_121628.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/329/scan2020-11-06_121628.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita o término das obras de asfaltamento do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/330/scan2020-11-06_122030.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/330/scan2020-11-06_122030.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feito o patrolamento das estradas da Comunidade da Jacutinga bem como manutenção dos mata burro na referida estrada.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/331/scan2020-11-06_122243.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/331/scan2020-11-06_122243.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a pavimentação das ruas do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/332/scan2020-11-06_122431.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/332/scan2020-11-06_122431.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o patrolamento das ruas sem calçamento do bairro Nações.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/333/scan2020-11-06_122612.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/333/scan2020-11-06_122612.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/334/scan2020-11-06_122824.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/334/scan2020-11-06_122824.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o patrolamento e limpeza das estradas vicinais dos Distritos de Taquaral e Farias.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/335/scan2020-11-06_123308.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/335/scan2020-11-06_123308.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja colocado placa de Proibido Estacionar em um dos lados da Rua Santa Efigênia especificamente no trecho entre o Hotel Estrela Dalva e a Rua Josefina G. Pimentel.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/336/scan2020-11-06_122920.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/336/scan2020-11-06_122920.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a capina e limpeza das ruas dos Bairros Mangueiras I e Mangueiras II.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/337/scan2020-11-06_123339.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/337/scan2020-11-06_123339.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita o retorno do atendimento médico semanal nas Comunidades da Barreira e Sítio Alegre.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/338/scan2020-11-06_123423.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/338/scan2020-11-06_123423.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a extensão da rede elétrica até o final da Rua São Geraldo, na saída para o córrego São Francisco no Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/339/scan2020-11-06_123523.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/339/scan2020-11-06_123523.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja prestado à população do Distrito de Sapucaia um atendimento odontológico mais frequente.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/340/scan2020-11-06_123631.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/340/scan2020-11-06_123631.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a pavimentação e iluminação pública na Rua Vilmara Soares de Moura, no Bairro Madeira, município de Guanhães.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/341/scan2020-11-06_123713.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/341/scan2020-11-06_123713.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feito o patrolamento das estradas dos Córregos do Cachimbo, Campo Alegre, Lajeado, São Timóteo e Cabeceira de Farias.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/342/scan2020-11-06_123754.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/342/scan2020-11-06_123754.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciado o patrolamento das estradas do Maia dos Buracos, Santa Cruz e Ponte Alta.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/343/scan2020-11-06_124007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/343/scan2020-11-06_124007.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam providenciadas as seguintes melhorias na Escola Municipal da Ponte Alta:</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/344/scan2020-11-06_124052.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/344/scan2020-11-06_124052.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feita a rede de iluminação pública no trecho que faz a ligação dos bairros Pito e Esperança.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/345/scan2020-11-06_124227.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/345/scan2020-11-06_124227.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita que seja feito o calçamento das ruas 09 e 10 do bairro Canaã e que, de forma imediata e paliativa, seja realizado o patrolamento das citadas ruas até que se conclua o processo de calçamento.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/346/scan2020-11-06_124512.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/346/scan2020-11-06_124512.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feito o asfaltamento das ruas de Correntinho bem como patrolamento da estrada vicinal principal que dá acesso ao distrito.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/347/scan2020-11-06_124647.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/347/scan2020-11-06_124647.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a iluminação pública nas ruas abaixo citadas, localizadas no Distrito de Sapucaia:</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/348/scan2020-11-06_124810.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/348/scan2020-11-06_124810.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a pavimentação do morro que dá acesso ao cemitério do distrito de Sapucaia bem como operação tapa buracos em todas as ruas daquele Distrito.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/349/scan2020-11-06_125033.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/349/scan2020-11-06_125033.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja contratado médico e demais profissionais necessários para compor as equipes para atender DIARIAMENTE nos PSF's de Farias e Taquaral.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/350/scan2020-11-06_125655.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/350/scan2020-11-06_125655.pdf</t>
   </si>
   <si>
     <t>Indica ao Gerente dos Correios de Guanhães que faça a entrega de correspondências no Bairro Colina Verde II e demais bairros da Cidade que não são atendidos pelo referido serviço.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/351/scan2020-11-06_150949.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/351/scan2020-11-06_150949.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a construção de pórticos de boas vindas nos principais acessos de Guanhães.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/352/scan2020-11-06_151038.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/352/scan2020-11-06_151038.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a instalação de sistema de monitoramento com câmeras olho vivo no centro da cidade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/353/scan2020-11-06_151126.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/353/scan2020-11-06_151126.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a manutenção da ponte da Cachoeira do Bruno, localidade rural deste Município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/354/scan2020-11-06_151222.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/354/scan2020-11-06_151222.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada a colocação de poste de iluminação pública com duas luminárias na entrada do bairro Bela Vista.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/355/scan2020-11-06_151433.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/355/scan2020-11-06_151433.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciado o aumento das vagas de estacionamento exclusivo para idosos nos locais de maior demanda no centro da cidade.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/356/scan2020-11-06_151513.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/356/scan2020-11-06_151513.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a limpeza do Ribeirão Vermelho no trecho que percorre o centro da cidade de Guanhães.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/357/scan2020-11-06_151603.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/357/scan2020-11-06_151603.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a manutenção dos aparelhos de academia ao ar livre instalados nos bairros e na Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/358/scan2020-11-06_151659.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/358/scan2020-11-06_151659.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a troca da lâmpada de iluminação pública queimada localizada em frente ao número 9 da Rua Natanael da Silva Neto, bem como manutenção em todos os postes de iluminação pública do distrito de Correntinho.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/359/scan2020-11-06_151747.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/359/scan2020-11-06_151747.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja denominado sentido único no Beco Bom Sucesso localizado no bairro Expansão.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/360/scan2020-11-06_151825.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/360/scan2020-11-06_151825.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja providenciada operação tapa buraco no Beco Sete localizado no bairro Pito.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/361/scan2020-11-06_151908.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/361/scan2020-11-06_151908.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita a continuidade da limpeza dos ribeirões que cortam a cidade.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Daniel Barroso, Lucimar Ferreira Pinto, Maria Anídia de Paula, Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/362/scan2020-11-06_151956.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/362/scan2020-11-06_151956.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que sejam construídos quebra-molas na BR 120, próximo ao locai conhecido como Tuca Tatá.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/364/scan2020-11-06_152118.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/364/scan2020-11-06_152118.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada uma campanha de conscientização contra queimadas nas escolas municipais.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/367/scan2020-11-06_152233.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/367/scan2020-11-06_152233.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que o Município de Guanhães proceda com a adesão ao Programa das Escolas Cívico - Militares criado pelo Governo Federal.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/370/scan2020-11-06_152313.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/370/scan2020-11-06_152313.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a retirada da placa de embarque e desembarque instalada no poste de iluminação pública Iocalizado próximo ao banco do Brasil.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/375/scan2020-11-06_152500.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/375/scan2020-11-06_152500.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com o patrolamento da estrada vicinal localizada na saída para Sabinópolis e que segue sentido Fazenda Lageado.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/377/scan2020-11-06_152525.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/377/scan2020-11-06_152525.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com o cascalhamento dos morros dos Córregos dos Sapé, Cachimbo, Cabeceira de Farias, Bamburral, Carranca e nos pontos críticos dos Córregos do Pinheiro, Lajeado e São Timóteo, ambos no Distrito de Taquaral.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/378/scan2020-11-06_152608.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/378/scan2020-11-06_152608.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a colocação de manilhas nos morros do Córrego do Cachimbo onde as mesmas foram retiradas para atender a outra localidade. Solicito que as manilhas sejam colocadas no morro próximo a propriedade da senhora Cacilda no referido Córrego.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/379/scan2020-11-06_152658.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/379/scan2020-11-06_152658.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com o patrolamento das estradas vicinais das comunidades da Prata e de Jacutinga.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/380/scan2020-11-06_152809.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/380/scan2020-11-06_152809.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a manutenção do semáforo existente no cruzamento da Travessa Paulinho Coelho com a Avenida Governador Mílton Campos.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/381/scan2020-11-06_152839.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/381/scan2020-11-06_152839.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a instalação de quebra-molas nas proximidades do número 222 da Rua José Inês no Distrito de Taquaral.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/382/scan2020-11-06_153035.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/382/scan2020-11-06_153035.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a construção de passeio e meio-fio na Rua Pedro Ferreira no Povoado do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/383/scan2020-11-06_153115.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/383/scan2020-11-06_153115.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a instalação de mata-burros no Córrego da Cachoeira das Pombas, próximo as divisas das Fazendas do Sr. Salvador e do Sr. Jorge.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/384/scan2020-11-06_153149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/384/scan2020-11-06_153149.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com o cascalhamento da Rua 5 no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/385/scan2020-11-06_153223.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/385/scan2020-11-06_153223.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a manutenção do bueiro que se encontra a seu aberto na Rua 03 do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/386/scan2020-11-06_153257.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/386/scan2020-11-06_153257.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que sejam construídos quebra-molas nas Ruas Uruguai, Nade Lott Caldeira, Maria Lucinda, Praça Dom Felipe, ambas no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/387/scan2020-11-06_153411.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/387/scan2020-11-06_153411.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a extensão de rede e instalação de um poste de iluminação pública na Rua Guiana, em frente ao n° 142 no Bairro Nações.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/388/scan2020-11-06_153529.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/388/scan2020-11-06_153529.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja solicitado às empresas Capital Mineração e Cenibra aporte no sentido de transportar água em caminhões-pipa do Ribeirão do Cruzeiro do Aricanga para a ETA (Estação de Tratamento de Água) do SAAE, para amenizar o sofrimento da nossa população com a falta de água.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/389/scan2020-11-06_153807.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/389/scan2020-11-06_153807.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a manutenção do semáforo localizado no cruzamento da Rua Paulino Coelho com a Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/390/scan2020-11-06_153838.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/390/scan2020-11-06_153838.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a troca do poste de iluminação pública localizado na Rua Augusto Alves, próximo ao número 15, bairro Alvorada.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/391/scan2020-11-06_154002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/391/scan2020-11-06_154002.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja construído um quebra-molas na Rua Heitor Nunes Coelho no bairro Alvorada ou seja dada autorização para que os moradores realizem a obra.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/392/scan2020-11-06_154048.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/392/scan2020-11-06_154048.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja instalado um poste de iluminação pública próximo ao número 82, na Rua Garajau, bairro Amazonas.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/393/scan2020-11-06_154142.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/393/scan2020-11-06_154142.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que sejam instalados os braços de iluminação pública nos postes existentes na Avenida Brasil localizada no bairro Nações.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/394/scan2020-11-06_155019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/394/scan2020-11-06_155019.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizado o recapeamento asfáltico da Avenida Rosa Lima bem como construção em concreto da ponte existente na mesma via.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/395/scan2020-11-06_155117.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/395/scan2020-11-06_155117.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com o cascalhamento das Ruas 5 e 6 do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/396/scan2020-11-06_160111.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/396/scan2020-11-06_160111.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a manutenção da ponte localizada na propriedade do senhor Joãozinho do Adalton, Córrego Sucavão, Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/397/scan2020-11-06_160011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/397/scan2020-11-06_160011.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a extensão da rede de iluminação pública na Rua Matozinho Matos, Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/398/scan2020-11-06_155917.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/398/scan2020-11-06_155917.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a extensão de rede elétrica na Rua Valdelino Gonçalves Pereira no bairro Agroder.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/399/scan2020-11-06_155841.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/399/scan2020-11-06_155841.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a pintura das faixas de pedestres localizadas ao redor da rotatória do "Pirulito".</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/400/scan2020-11-06_155804.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/400/scan2020-11-06_155804.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a manutenção para funcionamento de todos os semáforos da cidade.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/401/scan2020-11-06_155639.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/401/scan2020-11-06_155639.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada operação tapa buracos na Rua B do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/402/scan2020-11-06_155524.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/402/scan2020-11-06_155524.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja construída uma passagem elevada para pedestres na Avenida Governador Milton Campos, em frente a Padaria Brasil.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/403/scan2020-11-06_155453.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/403/scan2020-11-06_155453.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada uma operação tapa buracos em todas as ruas do Bairro João Miranda.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/404/scan2020-11-06_155344.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/404/scan2020-11-06_155344.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja construído um quebra-molas na Rua Tenente horário Soares próximo ao n2. 1045, bairro Nações.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/405/scan2020-11-06_155257.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/405/scan2020-11-06_155257.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a recuperação da quadra esportiva da Escola Municipal Inocente Soares Leão.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/406/scan2020-11-06_155223.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/406/scan2020-11-06_155223.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a conclusão da obra de asfaltamento da Rua 06 do bairro Milô</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/407/scan2020-11-06_155149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/407/scan2020-11-06_155149.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizada a reforma do prédio do posto de saúde do Distrito de Farias.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/408/scan2020-11-06_160159.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/408/scan2020-11-06_160159.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja realizado o asfaltamento das ruas do bairro João Miranda.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/410/scan2020-11-06_160337.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/410/scan2020-11-06_160337.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja proceda com o pagamento das férias prêmio dos servidores municipais, principalmente dos aposentados.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/413/scan2020-11-06_160417.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/413/scan2020-11-06_160417.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a troca das lâmpadas queimadas na Rua Esmeralda, próximo ao número 53, no bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/414/scan2020-11-06_160446.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/414/scan2020-11-06_160446.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja proceda com a pavimentação das ruas do bairro Canaã bem como da Rua Xisto de Carvalho no bairro Amazonas.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/415/scan2020-11-06_160238.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/415/scan2020-11-06_160238.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que proceda com a manutenção e melhoria da qualidade de iluminação pública da Praça JK bem como da praça que dá acesso aos bairros Colina Verde I e Colina Verde II.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/416/scan2020-11-06_160516.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/416/scan2020-11-06_160516.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja proceda com a manutenção da ponte que liga a Rua Santa Efigênia à Rua São Geraldo no Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/417/scan2020-11-06_160543.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/417/scan2020-11-06_160543.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja proceda com a operação tapa buracos na vida que dá acesso ao cemitério localizado no distrito de Sapucaia, sentido Açucena.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/418/scan2020-11-06_160619.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/418/scan2020-11-06_160619.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a Revisão Geral Anual dos Servidores Públicos Municipais aposentados, previsto na Constituição Federal da República Federativa do Brasil.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/419/scan2020-11-06_160649.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/419/scan2020-11-06_160649.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que seja feita a substituição de lâmpadas queimadas na Avenida Ciro Nunes, situada no Bairro Amazonas</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/420/scan2020-11-06_160708.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/420/scan2020-11-06_160708.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que não feche os canteiros centrais da Avenida Governador Milton Campos. Sugere que seja afixado placas indicativas de proibido o retorno e olhos de gato entre os canteiros.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/421/scan2020-11-06_160736.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/421/scan2020-11-06_160736.pdf</t>
   </si>
   <si>
     <t>Indica à senhora Prefeita que além das obras de pavimentação e construção de pontes na Avenida Rosa Lima, seja também feita pista de caminhada nos_x000D_
 dois lados da referida via.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/448/scan2021-01-15_120154.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/448/scan2021-01-15_120154.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal emissão de relatório de prestação de contas da gestão tal como foi apresentado no primeiro mês da gestão.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/437/scan2020-11-06_165228.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/437/scan2020-11-06_165228.pdf</t>
   </si>
   <si>
     <t>Que seja requerida a realização de auditoria financeira no Serviço Autônomo de Água e Esgoto — SAAE de Guanhães.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal relatório das inscrições para creche no ano de 2019, bem como cópia do relatório de irregularidades apontado por esta gestão.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/450/scan2021-01-15_123117.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/450/scan2021-01-15_123117.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal, a cópia do Relatório Anual do Controle Interno, relativo ao exercício financeiro de 2018 da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/451/scan2021-01-15_123236.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/451/scan2021-01-15_123236.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita relatório com o valor do débito do Município com as empresas contratadas para fornecimento de massa asfáltica e RL usados no recapeamento bem como envio a esta Casa de cópia dos empenhos e notas fiscais pendentes de pagamento.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/452/scan2021-01-15_123724.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/452/scan2021-01-15_123724.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal o envio a esta Casa, de cópia do resultado do último processo seletivo realizado para contratação de agente de saúde para o Distrito de Sapucaia, bem como informações sobre os critérios usados para desempate.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Mauro Caneco, Evandro Lott Moreira, Nelci Pereira Chaves, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/453/scan2021-01-15_124219.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/453/scan2021-01-15_124219.pdf</t>
   </si>
   <si>
     <t>Que seja requerida da senhora prefeita informações sobre o início das atividades extracurriculares no COMBEM — Conselho do Bem Estar do Menor.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/438/scan2020-11-06_165551.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/438/scan2020-11-06_165551.pdf</t>
   </si>
   <si>
     <t>Considerando o fracasso da primeira aplicação das provas do Processo Seletivo 01/2019 que seja requerido da senhora prefeita a contratação de empresa especializada para aplicação das provas do Processo Seletivo 01/2019.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/422/scan2020-10-09_090237.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/422/scan2020-10-09_090237.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da secretaria municipal de educação o retorno do horário de atendimento e tolerância para chegada e saída dos alunos nas creches conforme ocorrido nos últimos anos, visto que o novo horário estipulado não atende aos pais que trabalham e possuem mais filhos para levar a outras escolas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/454/scan2021-01-15_124424.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/454/scan2021-01-15_124424.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita a especificação no contracheque das vantagens recebidas pelos servidores de forma a identificar cada uma delas.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/455/scan2021-01-15_124541.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/455/scan2021-01-15_124541.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do chefe do Poder Executivo Municipal informações sobre a quantidade de lâmpadas de iluminação pública que já foram trocadas na cidade bem como informações sobre o cumprimento das exigências do contrato celebrado com a empresa contratada para o serviço.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/456/scan2021-01-15_124750.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/456/scan2021-01-15_124750.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas da secretaria municipal de educação informações sobre a redução do número de monitores nas creches e informações sobre a veracidade das informações de que há salas de aulas com mais de 20 crianças e apenas uma professora.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/457/scan2021-01-15_124856.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/457/scan2021-01-15_124856.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre os mata-burros ganhados pelo Município de Guanhães e se os mesmos já estão sendo instalados.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/458/scan2021-01-15_125029.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/458/scan2021-01-15_125029.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita que seja informado a essa Casa para qual cargo foi nomeado o servidor Jackson Breno Silva Oliveira, bem como seja informado as atribuições e o setor de lotação do mesmo.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/459/scan2021-01-15_125332.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/459/scan2021-01-15_125332.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita a regularização do transporte para todos os alunos das escolas da rede municipal.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/423/scan2020-10-09_090421.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/423/scan2020-10-09_090421.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita informações sobre a conclusão do bairro Nova Expansão. Requer ainda que esta administração tome providências em relação aos lotes caucionados visto que o prazo para entrega do loteamento já encerrou.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/424/scan2020-10-09_090515.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/424/scan2020-10-09_090515.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a disponibilização de espaço para que seja instalado a Superintendência Regional de Ensino tendo em vista a meta de redução de custos do Governo do Estado e a oferta pelo município de Peçanha de um prédio sem custos para a Superintendência.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/425/scan2020-10-09_090629.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/425/scan2020-10-09_090629.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a suspensão imediata do reajuste de 11,5% aplicado nas tarifas de água e esgoto do Município de Guanhães. Requer ainda que as atividades administrativas de regulação, inclusive organização, e de fiscalização dos serviços de saneamento básico sejam executadas pelo titular, diretamente, mediante órgão ou entidade de sua administração direta ou indireta, com fundamento no Artigo 31 do Decreto n° 7217 de 12 de junho de 2010.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Mauro Caneco, Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/426/scan2020-10-09_090748.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/426/scan2020-10-09_090748.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita a realização de eleição imediata para diretoria do Centro Municipal de Educação Infantil Guilherme Nunes Caldeira Petrucelli.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Geraldo Ferreira ( Geraldo Anésio), Laércio Alves de Lima, Mauro Caneco, Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/460/scan2021-01-15_151610.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/460/scan2021-01-15_151610.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Prefeita Municipal para que proceda à revisão geral anual dos vencimentos dos servidores públicos municipais, conforme disposto no inciso X, do art. 37, da Constituição Federal c/c inciso X, do art. 120, da Lei Orgânica Municipal e §2°, do art. 110, da Lei Municipal n° 2.248, de 28 de novembro de 2007.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/427/scan2020-10-09_090917.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/427/scan2020-10-09_090917.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita o envio a esta Casa Legislativa, caso exista, de cópia do documento assinado pelo Município de Guanhães que valida o reajuste tarifário de 11,5 % determinado pelo Órgão Regulador — CISAB RC.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/461/scan2021-01-15_151656.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/461/scan2021-01-15_151656.pdf</t>
   </si>
   <si>
     <t>Seja fornecido cópia do parecer da Comissão de Redação Legislação e Justiça, relativo ao veto ao PL n° 011/2018, lido na sessão ordinária do dia 18/02/2019,que foi conduzida pelo vice-presidente Nivaldo dos Santos.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/428/scan2020-10-09_092521.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/428/scan2020-10-09_092521.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita o envio a esta Casa Legislativa, dos seis últimos convênios firmado entre o Município de Guanhães e a Policia Militar de Minas Gerais, referente aos valores de ajuda/repasses do Executivo.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/429/scan2020-10-09_093437.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/429/scan2020-10-09_093437.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que seja informado a esta Casa Legislativa, o valor que o Município de Guanhães arrecada por mês referente aos royalties do minério com a exploração feita pelas empresas Capital Mineração e demais existentes no Município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Daniel Barroso, Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco, Nelci Pereira Chaves, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/462/scan2021-01-15_151742.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/462/scan2021-01-15_151742.pdf</t>
   </si>
   <si>
     <t>Que seja enviado oficio ao Senador de Minas Gerais, Carlos Viana para que o mesmo intervenha junto ao Governo Federal, através de emenda parlamentar, visando a destinação de recursos ao Município de Guanhães com a finalidade de estruturação do Hospital Regional Imaculada Conceição_x000D_
 especialmente para a aquisição de CTI e equipamentos de hemodiálise.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/463/scan2021-01-15_151827.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/463/scan2021-01-15_151827.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita cópia de todas as portarias relativas as nomeações de cargos comissionados a partir de 25 de junho de 2018 até a presente data, bem como relatório dos cargos comissionados vagos.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/439/scan2020-11-06_170710.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/439/scan2020-11-06_170710.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Governador do Estado solicitando a aquisição de leitos de hemodiálise para Guanhães.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/464/scan2021-01-15_152849.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/464/scan2021-01-15_152849.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a medição da Rua J e da Rua sem saída localizada atrás da caixa de água do bairro Alvorada bem como edição de projeto de bloquetamento das mesmas, de forma a possibilitar a aquisição de emendas de recursos para calçamento das citadas ruas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/465/scan2021-01-15_153005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/465/scan2021-01-15_153005.pdf</t>
   </si>
   <si>
     <t>Requer que sejam notificados o Serviço Autônomo de Água e Esgoto - SAAE Guanhães e o Secretário de Obras do Município para informarem sobre_x000D_
 as negativas de ligação de novos registros, conforme narrado nesta Casa por cidadãos guanhanenses.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/466/scan2021-01-15_153059.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/466/scan2021-01-15_153059.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/430/scan2020-10-09_095647.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/430/scan2020-10-09_095647.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a revisão geral anual do vencimento dos servidores público municipais conforme determina o Estatuto dos servidores.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/467/scan2021-01-15_153205.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/467/scan2021-01-15_153205.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre o recurso liberado para o Município destinado a construção da quadra esportiva do distrito de Sapucaia.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/440/scan2020-11-06_170823.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/440/scan2020-11-06_170823.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Sra. Presidente do Serviço Autônomo de Água e Esgoto de Guanhães — SAAE Guanhães, para apresentar os seguintes documentos: Relatório discriminado das receitas e despesas da Autarquia, do período compreendido entre 01 de janeiro de 2017 e 31 de março de 2019; Relatório de pagamento de despesas com pessoal, no período compreendido entre 01 de janeiro de 2017 e 31 de março de 2019, discriminando o nome do servidor (efetivo, contratado ou comissionado), remuneração, carga horária e, inclusive, despesas pagas a título de acordos judiciais; Relatório discriminado de todos os procedimentos licitatórios realizados por esta Autarquia no período compreendido entre 01 de janeiro de 2017 e 31 de março de 2019, contendo o número do procedimento, objeto e data da licitação;</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/441/scan2020-11-06_171018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/441/scan2020-11-06_171018.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita cópia do contrato com a empresa contratada para prestação de serviços de transporte de pacientes em ambulância. Que seja informado ainda o número de ambulâncias de propriedade deste Município, relatório das viagens realizadas pela empresa contratada apontando a economia realizada.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/468/scan2021-01-15_153336.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/468/scan2021-01-15_153336.pdf</t>
   </si>
   <si>
     <t>Requer que seja reiterada a notificação à Prefeita Municipal para encaminhar a esta Casa Legislativa relatório discriminando todos os servidores públicos que recebem gratificação, detalhando o percentual da gratificação paga a cada um deles, e a respectiva justificativa para tal pagamento.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/442/scan2020-11-06_171242.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/442/scan2020-11-06_171242.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Governo do Estado de Minas Gerais solicitando a permanência da Escola Estadual Padre Café no Município de Guanhães.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/431/scan2020-10-09_095923.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/431/scan2020-10-09_095923.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora presidente do SAAE Guanhães que seja informado a esta Casa Legislativa o valor de saldo encontrado nas contas da autarquia no ato de sua posse e o valor que atualmente se encontra disponível contemplando inclusive os investimentos.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/443/scan2020-11-06_171332.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/443/scan2020-11-06_171332.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita relatório de manutenção do veículo Voyage placa final 7821 de propriedade da prefeitura municipal de Guanhães.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/444/scan2020-11-06_171611.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/444/scan2020-11-06_171611.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas da senhora prefeita informações quanto à previsão para licitação e construção da quadra esportiva do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/469/scan2021-01-15_153513.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/469/scan2021-01-15_153513.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas da senhora prefeita informações quanto à previsão para asfaltamento das Ruas do Distrito de Correntinho bem como manutenção das ruas que já possuem calçamento.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/470/scan2021-01-15_153559.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/470/scan2021-01-15_153559.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas da senhora prefeita informações quanto à previsão para contratação de médicos para atendimentos nos PSF dos bairros Alvorada e Pito.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/471/scan2021-01-15_153706.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/471/scan2021-01-15_153706.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas da senhora prefeita informações quanto à previsão para licitação e instalação dos equipamentos de academia ao ar livre nos bairros Alto do Cruzeiro e Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/432/scan2020-10-09_101031.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/432/scan2020-10-09_101031.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a notificação da empresa Capital Mineração para que proíba imediatamente a circulação das carretas de minério pelas ruas de Guanhães.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/433/scan2020-10-09_101330.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/433/scan2020-10-09_101330.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a cópia do Edital e suas alterações referentes ao Processo Seletivo 01/2019, bem como relatório de resultado com a classificação final, homologação e atos de convocação dos classificados.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/434/scan2020-10-09_101929.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/434/scan2020-10-09_101929.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, que seja informado a esta Casa de forma discriminada, os valores pagos pela empresa Capital Mineração referentes a royalties de minério por mês, referentes a quantas toneladas e a data de início dos pagamentos.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/472/scan2021-01-15_153843.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/472/scan2021-01-15_153843.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Presidente do Guanhães Prev para prestar informações sobre o fato e/ou motivo que originou o déficit orçamentário de R$ 1.303.283,48, conforme apresentado no balanço orçamentário do exercício 2018. seja notificada a Presidente do Guanhães Prev para prestar informações sobre o fato e/ou motivo que originou o déficit orçamentário de R$ 1.303.283,48, conforme apresentado no balanço orçamentário do exercício 2018.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/473/scan2021-01-15_153927.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/473/scan2021-01-15_153927.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada uma Audiência Pública para tratar sobre a mineração e os impactos gerados no Município de Guanhães.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/435/scan2020-10-09_102043.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/435/scan2020-10-09_102043.pdf</t>
   </si>
   <si>
     <t>Que seja acrescentado no Anexo único do Projeto de Lei 08/2019 os cargos de Agente Comunitário de Saúde e dos auxiliares de serviço que compõe_x000D_
 as equipes das unidades de saúde bem como seja definida uma única porcentagem de prêmio para todos os contemplados onde o valor efetivamente_x000D_
 recebido irá variar de acordo com o vencimento de cada um.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/474/scan2021-01-15_154050.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/474/scan2021-01-15_154050.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Prefeita Municipal para que proceda à revisão geral anual dos vencimentos dos servidores públicos municipais, conforme disposto no inciso X, do art. 37, da Constituição Federal c/c inciso X, do art. 120, da Lei Orgânica Municipal e §2°, do art. 1 10, da Lei Municipal n° 2.248, de 28 de novembro de 2007.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/475/scan2021-01-15_154140.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/475/scan2021-01-15_154140.pdf</t>
   </si>
   <si>
     <t>Requer que seja fornecido cópia do parecer da Comissão de Redação Legislação e Justiça, relativo ao veto ao PL n° 011/2018, lido na sessão ordinária do dia 18/02/2019, que foi conduzida pelo vice-presidente Nivaldo dos Santos.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/445/scan2020-11-06_172139.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/445/scan2020-11-06_172139.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita informações sobre o funcionamento do Sistema de Inspeção Municipal - SIM, criado em 2013, informações se os procedimentos instituídos por este Sistema tem sido aplicados aos estabelecimentos comerciais de Guanhães e se as inspeções sanitárias estão sendo realizadas em conformidade com o mesmo.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/476/scan2021-01-15_155622.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/476/scan2021-01-15_155622.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita a realização de concurso público para preenchimento de vagas no Executivo contribuindo assim com a sustentabilidade do Guanhães Prev.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/477/scan2021-01-15_160153.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/477/scan2021-01-15_160153.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita o envio a esta Casa Legislativa de Informativo atualizado relativo à prestação de contas da atual gestão, assim como o Informativo datado de 26 de julho de 2018 veiculado em todas as mídias sociais sobre os primeiros dias de sua gestão.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/478/scan2021-01-15_160257.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/478/scan2021-01-15_160257.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita o envio a esta Casa Legislativa de cópia de todos os contratos celebrados para contratação de auxiliares de creche relativos ao último processo seletivo realizado.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/479/scan2021-01-15_160418.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/479/scan2021-01-15_160418.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Procon Municipal de Guanhães para que proceda a fiscalização bem como notificação da Agência do Bradesco de Guanhães pela prática abusiva de se negar a atender os consumidores e encaminhá-los para as agencias correspondentes com o intuito de burlar a lei que determina o tempo máximo na fila que é de 15 minutos.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/446/scan2020-11-06_173534.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/446/scan2020-11-06_173534.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora presidente do SAAE informações sobre o funcionamento da Estação de Tratamento de Esgoto bem como escala de servidores disponíveis para prestar serviço na unidade.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/480/scan2021-01-15_160553.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/480/scan2021-01-15_160553.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado plano de saúde aos servidores efetivos e comissionados do Poder Legislativo Municipal conforme disposto no anteprojeto em anexo.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/481/scan2021-01-15_160641.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/481/scan2021-01-15_160641.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o pagamento do salário mínimo integral sem complementação salarial aos servidores a que fizerem jus, evitando assim perdas de direitos e vantagens.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/436/scan2020-10-09_102659.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/436/scan2020-10-09_102659.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita que seja informado a esta Casa Legislativa quais serviços referentes a iluminação pública são de competência do Município e quais são de responsabilidade da CEMIG.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/482/scan2021-01-15_161516.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/482/scan2021-01-15_161516.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita a previsão para início do asfaltamento na Rua Matozinho Mattos no Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/483/scan2021-01-15_161625.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/483/scan2021-01-15_161625.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita a devolução do compressor de ar retirado do PSF de Taquaral bem como, seja disponibilizado atendimento_x000D_
 odontológico no citado PSF e no PSF do bairro Pito.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/484/scan2021-01-15_161758.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/484/scan2021-01-15_161758.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio detalhado a esta Casa Legislativa, dos valores arrecadados com IPTU no ano de 2019.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/447/scan2020-11-09_102942.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/447/scan2020-11-09_102942.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita os valores gastos no ano de 2018, com aquisição de lanches para atender as demandas das diversas secretarias do Município de Guanhães.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/485/scan2021-01-15_162050.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/485/scan2021-01-15_162050.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de relatório contável relativo ao que se segue:1. Valor das folhas de pagamento de todos os servidores e agentes políticos da prefeitura municipal de Guanhães dos meses de agosto de 2018 a maio de 2019, detalhado mês a mês; 2. Valores gastos com rescisões trabalhistas compreendendo o período de agosto de 2018 a maio de 2019; 3. Valores gastos com pagamento de vantagens e direitos trabalhistas sendo: férias vencidas, proporcionais, prêmio, gratificações; 4. Total de valores gastos com pagamento de fornecedores diversos no período compreendido entre agosto de 2018 a maio de 2019; 5. Valor estimado para pagamento de fornecedores não empenhados; 6. Valor atual da dívida fundada; 7. Valor de restos a pagas de anos anteriores detalhado ano a ano; 8. Valor de Restos a pagar de anos anteriores detalhado ano a ano; 9. Valores relativos a consignações de 2018; 10.Valor atual de precatórios; 11 Valor estimado das ações</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/486/scan2021-01-15_162304.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/486/scan2021-01-15_162304.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de cópia do contrato e dos laudos de avaliação referentes ao aluguel do imóvel para funcionamento da secretaria municipal de educação na Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/487/scan2021-01-15_162723.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/487/scan2021-01-15_162723.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de cópia dos relatórios de viagem do ônibus da secretária de esportes relativa ao ano de 2019.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/488/scan2021-01-15_162854.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/488/scan2021-01-15_162854.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre a atual situação do convênio 032826/2018 cujo objeto é melhorias para o campo de_x000D_
 futebol do bairro Esperança.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/489/scan2021-01-15_163004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/489/scan2021-01-15_163004.pdf</t>
   </si>
   <si>
     <t>Que seja convocado a estar presente na próxima reunião ordinária, o secretário de trânsito municipal senhor Cláudio Ataíde Papa, para prestar esclarecimentos relativos à rotina da secretária de transportes e trânsito.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/490/scan2021-01-15_164501.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/490/scan2021-01-15_164501.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de todos os processos de compras bem como comprovantes de pagamentos_x000D_
 referentes à: (I) reforma/ampliação do Anexo I ao CMEI Guilherme Nunes Caldeira Petrucelli, (II) nova sede da Escola Municipal Gustavo Coelho e (III)_x000D_
 manutenção na antiga sede da secretaria municipal de educação localizada na Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Mauro Caneco, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/491/scan2021-01-18_102853.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/491/scan2021-01-18_102853.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de informações sobre a existência de pagamento de honorários de sucumbências_x000D_
 aos advogados e, em caso positivo, sejam encaminhados à Câmara os respectivos comprovantes de pagamentos.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/492/scan2021-01-18_102945.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/492/scan2021-01-18_102945.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de cópia de todos os Decretos que tratam de concessão de gratificação a servidores municipais nos anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/493/scan2021-01-18_103040.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/493/scan2021-01-18_103040.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre os valores pagos pelo Município referente à ligação provisória de energia elétrica na nova_x000D_
 sede da Escola Municipal Gustavo Coelho.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>Evandro  Alvarenga, Lucimar Ferreira Pinto, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/494/scan2021-01-18_103120.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/494/scan2021-01-18_103120.pdf</t>
   </si>
   <si>
     <t>Seja convocada Sessão Extraordinária nesta Câmara para a próxima semana, com o objetivo de analisar e votar o PL 015/2019, de autoria do poder_x000D_
 Executivo. Incluído na pauta desta Sessão de 04/07/2019, o projeto busca autorização do Legislativo para celebrar operação de crédito com o Banco de_x000D_
 Desenvolvimento de Minas Gerais S/A— BDMG, destinada ao financiamento de obras de infraestrutura no município de Guanhães.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/495/scan2021-01-18_103241.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/495/scan2021-01-18_103241.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita a iluminação pública do trecho localizado entre a Lagoa Deck e a comunidade da Serrinha.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/496/scan2021-01-18_103341.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/496/scan2021-01-18_103341.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de relatório com o valor atualizado de saldo existente referente às arrecadações com IPTU no ano de 2019.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/497/scan2021-01-18_103438.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/497/scan2021-01-18_103438.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita que seja informado a esta Casa Legislativa, o nome do servidor responsável em publicar os atos do executivo no quadro de avisos da prefeitura.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/498/scan2021-01-18_103532.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/498/scan2021-01-18_103532.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que seja informado a esta Casa Legislativa, o valor atualizado que o Município de Guanhães arrecada por mês referente aos royalties do minério com a exploração feita pelas empresas Capital Mineração e demais existentes no Município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/499/scan2021-01-18_103844.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/499/scan2021-01-18_103844.pdf</t>
   </si>
   <si>
     <t>Que seja reiterado o requerimento à senhora Prefeita para envio a esta Casa Legislativa de cópia de todos os contratos celebrados para contratação de auxiliares de creche relativos ao último processo seletivo realizado discriminando nome do contratado, valor salarial e vigência do contrato.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/500/scan2021-01-18_110714.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/500/scan2021-01-18_110714.pdf</t>
   </si>
   <si>
     <t>Requer que seja reiterada a notificação à Prefeita Municipal para encaminhar a esta Casa Legislativa relatório discriminando todos os servidores públicos que recebem gratificação, no período compreendido entre 26 de junho de 2018 a 05 de agosto de 2019, detalhando o percentual da gratificação paga a cada um deles, e a respectiva justificativa para tal pagamento.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/501/scan2021-01-18_111030.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/501/scan2021-01-18_111030.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio de projeto de lei autorizativo a esta Casa Legislativa, cujo objeto seja uso de verba do Fundo de Cultura, a ser destinada exclusivamente para a pintura da Igreja São Miguel e Almas, atualmente em reforma.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/502/scan2021-01-18_111250.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/502/scan2021-01-18_111250.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações detalhadas contendo de forma descriminada os valores arrecadados com taxa de iluminação pública bem como valores de abatimento referente ao período de janeiro/2019 a julho/2019.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/503/scan2021-01-18_111529.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/503/scan2021-01-18_111529.pdf</t>
   </si>
   <si>
     <t>Que sela requerido da senhora Prefeita cópia da ata da reunião do conselho CODEMA realizada no dia 14/08/2019 bem como informações sobre a atual composição do referido conselho e cópia do Decreto/Portaria de nomeação de seus membros.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/504/scan2021-01-18_111708.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/504/scan2021-01-18_111708.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que seja informado a esta Casa Legislativa, o valor total que o Município de Guanhães arrecadou com royalties do minério no ano de 2019, bem como seja descriminado os valores recebidos mês a mês e onde estão sendo investidos tais recursos provindos da exploração de minério no Município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/505/scan2021-01-18_111755.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/505/scan2021-01-18_111755.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, que seja informado a esta Casa Legislativa a motivação para cobrança de taxa dos times inscritos no campeonato de futebol da 2a divisão bem como seja requerida a suspensão de tal cobrança.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/506/scan2021-01-18_111856.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/506/scan2021-01-18_111856.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, que seja enviado a esta Casa Legislativa relatório informando a quantidade de veículos de propriedade da prefeitura adquiridos a partir de junho/2018; descriminando modelo e placa dos veículos, bem como forma de aquisição dos mesmos, se com recurso próprio, convênio ou emenda parlamentar e, em caso de emenda seja informado o parlamentar autor da mesma.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/507/scan2021-01-18_112019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/507/scan2021-01-18_112019.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, que seja enviado a esta Casa Legislativa cópia de todos os TAC (Termo de Ajustamento de Conduta) celebrados entre a Prefeitura Municipal de Guanhães e o Ministério Público a partir de janeiro/2017.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Evandro Lott Moreira, Geraldo Ferreira ( Geraldo Anésio), Laércio Alves de Lima, Mauro Caneco, Nelci Pereira Chaves, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/508/scan2021-01-18_125033.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/508/scan2021-01-18_125033.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a busca de recursos junto à empresa Capital Mineração visando à realização de operação tapa buracos nas ruas_x000D_
 Tenente Horácio Soares, Padre Geraldo, Astramiro Santana, Garajal, Afonso Gonçalves, Abílio Pires Vereador Oscar Dias, Avenida Alberto Caldeira e Rua B_x000D_
 no bairro Amazonas.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/509/scan2021-01-18_125530.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/509/scan2021-01-18_125530.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita informações sobre a instalação da unidade do Corpo de Bombeiros em Guanhães bem como seja requerida cópia de todos os atos assinados referente ao assunto.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/510/scan2021-01-18_125930.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/510/scan2021-01-18_125930.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita o termino da construção do passeio para pedestres localizado ao redor do cemitério.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/511/scan2021-01-18_151043.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/511/scan2021-01-18_151043.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a iluminação da quadra de esportes do bairro Alvorada.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/512/scan2021-01-18_151149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/512/scan2021-01-18_151149.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que seja enviado a esta Casa Legislativa relatório constando o número de consultas especializadas em ortopedia atualizada por unidade de PSF bem como seja informado o número da demanda reprimida por unidade de saúde.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/513/scan2021-01-18_151440.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/513/scan2021-01-18_151440.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita que seja enviado a esta Casa Legislativa relatório constando o número de cesta básica que foram concedidas pela Assistência Social do Município no período de janeiro a agosto de 2019.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/514/scan2021-01-18_151614.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/514/scan2021-01-18_151614.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita informações sobre a prestação de serviços de saúde de média e alta complexidade, em especial de oncologia no Município de Guanhães.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/515/scan2021-01-18_151710.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/515/scan2021-01-18_151710.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita relatório contendo o número de cestas básicas fornecidas pelo Município de Guanhães às pessoas carentes desde janeiro de 2019, bem como seja informado o critério para tal doação.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/516/scan2021-01-18_151846.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/516/scan2021-01-18_151846.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita o envio a esta Casa Legislativa de relatório contendo o valor atualizado do saldo financeiro de cada conta bancária da Prefeitura Municipal de Guanhães e Fundos Municipais especificando uma a uma.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/517/scan2021-01-18_151928.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/517/scan2021-01-18_151928.pdf</t>
   </si>
   <si>
     <t>Que seja convocada a prestar esclarecimentos na próxima reunião ordinária a senhora Secretária Municipal de Educação para debater assuntos relativos a pasta da Educação.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/518/scan2021-01-18_152921.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/518/scan2021-01-18_152921.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Prefeita Municipal para que proceda com a revisão dos Planos de Cargos e Salários do Município de Guanhães/MG antes da realização do concurso público.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/519/scan2021-01-18_153056.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/519/scan2021-01-18_153056.pdf</t>
   </si>
   <si>
     <t>Considerando a grande quantidade de reclamação dos guanhanenses com relação à manutenção da iluminação pública e também com relação à qualidade das lâmpadas que estão sendo colocadas, requer que seja procedido o aumento das vistorias para manutenção das lâmpadas queimadas, bem como seja informado o relatório de qualidade das lâmpadas licitadas.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/520/scan2021-01-18_153335.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/520/scan2021-01-18_153335.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Prefeita Municipal para prestar informações sobre a cobrança da taxa de inscrição, no valor de R$ 400,00 (quatrocentos reais), dos atletas da equipe de vôlei que representam o Município de Guanhães no Campeonato Suco Natura de Itabira, conforme consta da solicitação anexa.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/521/scan2021-01-18_153550.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/521/scan2021-01-18_153550.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita o envio a esta Casa Legislativa de cópia dos contratos/convênios firmado entre o Município de Guanhães e a empresa Fit Card Administradora de Cartão e demais empresas do mesmo ramo.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/522/scan2021-01-18_153639.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/522/scan2021-01-18_153639.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita o envio a esta Casa Legislativa de relatório contendo os nomes e respectivas funções dos servidores que exercem atividades no cemitério municipal.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/523/scan2021-01-18_153739.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/523/scan2021-01-18_153739.pdf</t>
   </si>
   <si>
     <t>Que seja concedida autorização para que a Associação de Agricultores realize a pintura do Mercado Municipal com escolha da cor da pintura pela Associação.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/524/scan2021-01-18_153829.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/524/scan2021-01-18_153829.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Presidente do SAAE Guanhães, o envio a esta Casa Legislativa de cópia de todas as solicitações feitas pelo Ministério Público desta Comarca ao SAAE Guanhães, referente à crise hídrica (a partir de 2017), bem como as respectivas respostas da autarquia às solicitações do órgão.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/525/scan2021-01-18_153854.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/525/scan2021-01-18_153854.pdf</t>
   </si>
   <si>
     <t>Que seja requerida da senhora prefeita cópia de todos os empenhos de despesas liquidadas e pagas com recursos provindos dos royalties de minério.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Bruno Pires de Souza (Bruninho Sapucaia), Evandro Lott Moreira, Mauro Caneco, Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/526/scan2021-01-18_153917.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/526/scan2021-01-18_153917.pdf</t>
   </si>
   <si>
     <t>Que seja convocada audiência pública para debater o encerramento definitivo das atividades da Escola Estadual Padre Café. Que, para tal debate, sejam convidados representantes da Superintendência Regional de Ensino, do Executivo Municipal e da comunidade escolar atingida.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/527/scan2021-01-18_154008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/527/scan2021-01-18_154008.pdf</t>
   </si>
   <si>
     <t>Considerando o encerramento definitivo das atividades da Escola Estadual Padre Café, que sejam requeridas informações do Executivo Municipal como se segue:_x000D_
 1. Para qual escola serão encaminhados os alunos afetados;_x000D_
 2. Se o repasse relativo ao FUNDEB, principalmente aquele destinado ao pagamento dos professores sofrerá alterações;_x000D_
 3. Como serão os atendimentos aos alunos de tempo integral;_x000D_
 4. Qual será o impacto desta demanda de alunos para os custos da merenda escolar;_x000D_
 5. Como serão realizados os atendimentos para alunos portadores de necessidades especiais;_x000D_
 6. Qual será o destino dos servidores efetivos do Estado e guanhanenses que prestam serviços na escola;_x000D_
 7. Como será estruturado o transporte escolar, levando-se em conta o zoneamento escolar;_x000D_
 8. Total estimado para impacto financeiro nas contas da prefeitura municipal levando-se em conta todos os possíveis gastos com a absorção desta_x000D_
 demanda de alunos.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/528/scan2021-01-18_154048.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/528/scan2021-01-18_154048.pdf</t>
   </si>
   <si>
     <t>Que seja convocado a prestar esclarecimentos na próxima reunião ordinária desta Casa, o secretário adjunto de transportes e trânsito Wilys Augusto de Carvalho, onde serão discutidos assuntos de abrangência de sua secretaria.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/529/scan2021-01-18_154544.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/529/scan2021-01-18_154544.pdf</t>
   </si>
   <si>
     <t>Seja notificada a Prefeita Municipal para que providencie a colocação de placa indicativa de denominação na Praça Joaquim Pires, localizada no Distrito de Sapucaia, bem como providencie a devida comunicação aos órgãos competentes, tais como SAAE, CEMIG, Correios, etc, conforme determina a Lei Municipal n° 1.565, de 22 de novembro de 1989</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/530/scan2021-01-18_154739.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/530/scan2021-01-18_154739.pdf</t>
   </si>
   <si>
     <t>Seja notificada a Prefeita Municipal para que proceda com a renovação do Contrato de Comodato celebrado entre o Município de Guanhães e a CENIBRA - Celulose Nipo-Brasileira S.A., que tem como objeto a cessão de uma área de 1,0 ha (um hectare), localizada no Distrito de Taquaral, destinada ao campo de futebol, quadra poliesportiva e demais estruturas de apoio relacionadas</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Nelci Pereira Chaves, Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/531/scan2021-01-18_154940.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/531/scan2021-01-18_154940.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora secretária municipal de educação a continuidade do EJA, bem como abertura de matriculas para os anos iniciais (sexto ano) na Escola Municipal Pio Nunes Coelho.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/532/scan2021-01-18_155107.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/532/scan2021-01-18_155107.pdf</t>
   </si>
   <si>
     <t>Seja notificada a Prefeita Municipal para informar (1) se ainda perdura a calamidade financeira decretada no âmbito do Poder Executivo Municipal e, (2) se a crise hídrica ainda persiste neste município.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/533/scan2021-01-18_155243.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/533/scan2021-01-18_155243.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora presidente do SAAE Guanhães, informações sobre a quitação do empréstimo realizado pela gestão do Executivo Municipal no ano de 2013 junto àquela autarquia. Que seja informado inclusive sobre o pagamento dos juros referentes ao pagamento para pagamento do empréstimo.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/534/scan2021-01-18_155414.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/534/scan2021-01-18_155414.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora Prefeita cópia de todos os atos ou convênios cujo objeto seja a disponibilidade de recursos para a Rua José Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/535/scan2021-01-18_160417.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/535/scan2021-01-18_160417.pdf</t>
   </si>
   <si>
     <t>Seja notificada a Prefeita Municipal para informar quem retirou e/ou ordenou a retirada das manilhas e placas de meio fio do Taquaral e trouxe para o Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/536/scan2021-01-18_160458.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/536/scan2021-01-18_160458.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa Legislativa de projeto de engenharia para pavimentação da Rua João Ferreira Pimentel no bairro Alvorada.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/537/scan2021-01-18_160553.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/537/scan2021-01-18_160553.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do Poder Executivo Municipal, explicações acerca dos motivos da não realização da Revisão Geral Anual dos servidores Públicos_x000D_
 aposentados do Município de Guanhães conforme determina a Constituição Federal da Republica Federativa do Brasil.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/538/scan2021-01-18_160628.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/538/scan2021-01-18_160628.pdf</t>
   </si>
   <si>
     <t>Requeiro de Vossa Senhoria que seja feita a devolução de valores excedentes provenientes do caixa da Câmara Municipal de Guanhães para que sejam destinados ao Serviço Autônomo de Água e Esgoto deste município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/539/scan2021-01-18_160653.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/539/scan2021-01-18_160653.pdf</t>
   </si>
   <si>
     <t>Requeiro de Vossa Senhoria que seja disponibilizado o espaço do Plenário e do Hall de entrada da Câmara Municipal de Guanhães visando a exposição_x000D_
 das obras de arte do artista plástico Júlio Cesar no dia 20/12/2019 no mesmo horário em que ocorrerá a cerimônia de entrega do Título de Cidadão Honorário do Município de Guanhães.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_numero_001_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_numero_001_de_2019.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A VIA PÚBLICA</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de exigência de atos públicos de liberação para operação ou funcionamento de atividades econômicas; Altera dispositivo da lei complementar número 2219 de 29 de dezembro de 2006 (Código Tributário Municipal) e da lei complementar número 2592 de 31 de dezembro e dá outras providências.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_numero_003_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_numero_003_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Regularização Tributária - PERT, no âmbito do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_ordinaria_numero_004-2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_ordinaria_numero_004-2019.pdf</t>
   </si>
   <si>
     <t>Proíbe o ingresso ou permanência de pessoas usando capacete ou qualquer tipo de cobertura que oculte a face, nos estabelecimentos comerciais, públicos ou abertos ao público</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_numero_003_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_numero_003_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê de Investimentos do Regime Próprio de Previdência Social - RPPS de Guanhães, o Guanhães Prev e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_ordinaria_numero_10_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_ordinaria_numero_10_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste a título de revisão geral anual da remuneração dos servidores públicos do quadro próprio do pessoal do SAAE Guanhães.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_ordinaria_numero_11_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_ordinaria_numero_11_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Praça da Juventude no Município de Guanhães" e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_ordinaria_numero_12_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_ordinaria_numero_12_de_2019.pdf</t>
   </si>
   <si>
     <t>Determina que as escolas da Rede Municipal de Ensino de Guanhães prestem serviços de Psicologia ou Psicopedagogia para atendimento de alunos e profissionais da educação e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_ordinaria_numero_13_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_ordinaria_numero_13_de_2019.pdf</t>
   </si>
   <si>
     <t>Determina a instalação de grades ou portas de aço nas fachadas externas dos estabelecimentos bancários e dá outras providências.</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Guanhães - PMG</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_ordinaria_numero_15_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_ordinaria_numero_15_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a contratar com o Banco de Desenvolvimento de Minas Gerais  - BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/projeto_de_lei_numero_16_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/projeto_de_lei_numero_16_de_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o fornecimento e instalação gratuita, pelo Serviço Autônomo de Água e Esgoto — SAAE, de válvulas de retenção de ar (eliminadores de ar) para hidrômetros a todos os imóveis comerciais e residenciais do Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei__numero_17_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei__numero_17_de_2019.pdf</t>
   </si>
   <si>
     <t>"Regulamenta, no âmbito do Município de Guanhães, a Lei Federal n° 12.846, de 1° de agosto de 2013, que dispõe sobre a responsabilização administrativa de pessoas jurídicas pela prática de atos contra a Administração Pública municipal e dá outras providências".</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Geraldo Ferreira ( Geraldo Anésio), Lucimar Ferreira Pinto, Maria Anídia de Paula, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_numero_18_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_numero_18_de_2019.pdf</t>
   </si>
   <si>
     <t>"Da Denominação à Quadra Pública do Bairro Alvorada"</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_de_lei_numero_19_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_de_lei_numero_19_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e implantação do Sistema Municipal de Trânsito e Transportes, cria o Conselho Municipal de Trânsito e Transporte, o Fundo Municipal de Trânsito e Transportes, institui a JARI (Junta Administrativa de Recursos de Infrações), regulamenta o Departamento de Trânsito criado pela Lei Complementar número 001/2004 e dá outras providências.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_de_lei_numero_20_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_de_lei_numero_20_de_2019.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o Consórcio Intermunicipal de Saúde do Centro Nordeste - CISCEN"</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/projeto_de_lei_numero_21_de_2019_compressed.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/projeto_de_lei_numero_21_de_2019_compressed.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 2.857 de 18 de Dezembro de 2018 que dispõe sobre o Plano Plurianual do período de 2018 a 2021".</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/projeto_de_lei_numero_22_de_2019_compressed.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/projeto_de_lei_numero_22_de_2019_compressed.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Guanhães/ MG para o exercício financeiro de 2020 e dá outras providências."</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/projeto_de_lei_numero_23_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/projeto_de_lei_numero_23_de_2019.pdf</t>
   </si>
   <si>
     <t>"Revoga a alínea h, do art. 10, da Lei Municipal n° 2.554, de 25 de junho de 2013"</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_de_lei_numero_25_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_de_lei_numero_25_de_2019.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Artur Luiz de Aguiar</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/projeto_de_lei_numero__26_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/projeto_de_lei_numero__26_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura e instalação do Loteamento denominado Residencial Floresta Ville, estabelece suas condições e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_le_complementar_numer_02_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_le_complementar_numer_02_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de exigência de atos públicos de liberação para operação ou funcionamento de atividade econômica; Altera dispositivos da Lei Complementar n° 2.219 de 29 de Dezembro de 2006 (Código Tributário Municipal) e da Lei Complementar n° 2.592 de 31 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/projeto_de_resolucao_numero_01_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/projeto_de_resolucao_numero_01_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §3°, do art. 4°, da Resolução n°004, de 05 de maio de 2015.</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/7/prosta_de_emenda_a_lei_organica_numero_01-2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/7/prosta_de_emenda_a_lei_organica_numero_01-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o § 6º do artigo 243 da Lei Orgânica do Município de Guanhães</t>
   </si>
   <si>
     <t>DN</t>
   </si>
   <si>
-    <t>Denúncia</t>
-[...2 lines deleted...]
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/8/denuncia.pdf</t>
+    <t>Denúncia - Infração Político Administrativa</t>
+  </si>
+  <si>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/8/denuncia.pdf</t>
   </si>
   <si>
     <t>Denúncia de Infração Político Administrativa</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/veto_parcial_pl_17_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/veto_parcial_pl_17_de_2019.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 17 de 2019</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/emenda_numero_001_ao_pl_002_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/emenda_numero_001_ao_pl_002_de_2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o parágrafo único ao artigo 2º do Projeto de Lei número 002/2019</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/emenda_numero_001_pl_19_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/emenda_numero_001_pl_19_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 9° do Projeto de Lei n° 019/2019</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Carlos Aparecido da Silva ( Carlinhos Camelô), Evandro  Alvarenga, Mauro Caneco, Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/emenda_numero_001_pl_22_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/emenda_numero_001_pl_22_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I, do art. 5°, do Projeto de Lei n° 022/2019, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/emenda_numero_001_pl_23_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/emenda_numero_001_pl_23_de_2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 2º ao projeto de lei número 23 de 2019</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/emenda_numero_002_ao_pl_002_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/emenda_numero_002_ao_pl_002_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera-se a redação do Art. 3° do Projeto de Lei Ordinária 002/2019</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/emenda_002_pl_19_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/emenda_002_pl_19_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 15 do Projeto de Lei n° 019/2019</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Carlos Aparecido da Silva ( Carlinhos Camelô), Evandro  Alvarenga, Mauro Caneco, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/emenda_numero_002_pl_22_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/emenda_numero_002_pl_22_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II, do art. 5°, do Projeto de Lei n° 022/2019</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/emenda_003_ao_pl_002_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/emenda_003_ao_pl_002_de_2019.pdf</t>
   </si>
   <si>
     <t>Suprime-se o Art. 4° do Projeto de Lei Ordinária 002/2019</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/emenda_numero_003_pl_19_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/emenda_numero_003_pl_19_de_2019.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso III, do art. 16, do Projeto de Lei Ordinária n° 019/2019, de 19 de setembro de 2019</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/emenda_numero_003_pl_22_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/emenda_numero_003_pl_22_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, do art. 50, do Projeto de Lei n° 022/2019, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/emenda_numero_004_pl_22_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/emenda_numero_004_pl_22_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso IV, do art. 5°, do Projeto de Lei n° 022/2019, que passa a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/emenda_005_pl_22_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/emenda_005_pl_22_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso VII, do art. 50, do Projeto de Lei n° 022/2019</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/subemenda_numero_001_a_emenda_002_ao_pl_02_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/subemenda_numero_001_a_emenda_002_ao_pl_02_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 3° do Projeto de Lei Ordinária n° 002/2019 e Altera a redação do parágrafo único do art. 3° do Projeto de Lei Ordinária n° 002/2019</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>PL -A</t>
   </si>
   <si>
     <t>Projeto de Lei -A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_numero_18_a_de_2019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_numero_18_a_de_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social à Paróquia São Miguel e Almas de Guanhães e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3764,67 +3764,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/261/scan2020-11-06_102637.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/262/scan2020-11-06_103003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/263/scan2020-11-06_103126.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/264/scan2020-11-06_104217.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/265/scan2020-11-06_104106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/266/scan2020-11-06_104330.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/267/scan2020-11-06_104431.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/268/scan2020-11-06_104515.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/269/scan2020-11-06_104607.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/270/scan2020-11-06_104840.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/271/scan2020-11-06_104931.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/272/scan2020-11-06_105229.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/273/scan2020-11-06_105145.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/274/scan2020-11-06_105040.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/275/scan2020-11-06_105332.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/276/scan2020-11-06_105423.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/277/scan2020-11-06_105504.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/278/scan2020-11-06_105544.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/279/scan2020-11-06_105649.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/280/scan2020-11-06_105817.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/281/scan2020-11-06_105931.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/282/scan2020-11-06_110546.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/283/scan2020-11-06_110628.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/284/scan2020-11-06_110707.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/285/scan2020-11-06_110757.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/286/scan2020-11-06_110925.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/287/scan2020-11-06_1110051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/288/scan2020-11-06_111138.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/289/scan2020-11-06_111317.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/290/scan2020-11-06_111527.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/291/scan2020-11-06_111615.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/292/scan2020-11-06_111656.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/293/scan2020-11-06_111733.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/294/scan2020-11-06_111910.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/scan2020-11-06_112006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/296/scan2020-11-06_112655.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/297/scan2020-11-06_112742.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/298/scan2020-11-06_112808.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/scan2020-11-06_112844.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/scan2020-11-06_112930.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/scan2020-11-06_113022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/scan2020-11-06_113109.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/scan2020-11-06_113142.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/304/scan2020-11-06_113221.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/305/scan2020-11-06_113424.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/306/scan2020-11-06_113507.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/scan2020-11-06_113555.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/308/scan2020-11-06_113644.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/309/scan2020-11-06_113724.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/310/scan2020-11-06_113810.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/311/scan2020-11-06_113943.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/312/scan2020-11-06_114027.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/313/scan2020-11-06_114150.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/314/scan2020-11-06_114241.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/315/scan2020-11-06_114322.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/316/scan2020-11-06_114344.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/317/scan2020-11-06_114445.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/318/scan2020-11-06_114530.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/319/scan2020-11-06_121122.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/320/scan2020-11-06_121144.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/321/scan2020-11-06_121204.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/322/scan2020-11-06_121225.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/323/scan2020-11-06_121247.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/324/scan2020-11-06_121323.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/325/scan2020-11-06_121355.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/326/scan2020-11-06_121436.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/327/scan2020-11-06_121532.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/328/scan2020-11-06_121604.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/329/scan2020-11-06_121628.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/330/scan2020-11-06_122030.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/331/scan2020-11-06_122243.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/332/scan2020-11-06_122431.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/333/scan2020-11-06_122612.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/334/scan2020-11-06_122824.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/335/scan2020-11-06_123308.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/336/scan2020-11-06_122920.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/337/scan2020-11-06_123339.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/338/scan2020-11-06_123423.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/339/scan2020-11-06_123523.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/340/scan2020-11-06_123631.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/341/scan2020-11-06_123713.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/342/scan2020-11-06_123754.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/343/scan2020-11-06_124007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/344/scan2020-11-06_124052.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/345/scan2020-11-06_124227.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/346/scan2020-11-06_124512.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/347/scan2020-11-06_124647.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/348/scan2020-11-06_124810.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/349/scan2020-11-06_125033.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/350/scan2020-11-06_125655.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/351/scan2020-11-06_150949.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/352/scan2020-11-06_151038.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/353/scan2020-11-06_151126.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/354/scan2020-11-06_151222.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/355/scan2020-11-06_151433.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/356/scan2020-11-06_151513.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/357/scan2020-11-06_151603.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/358/scan2020-11-06_151659.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/359/scan2020-11-06_151747.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/360/scan2020-11-06_151825.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/361/scan2020-11-06_151908.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/362/scan2020-11-06_151956.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/364/scan2020-11-06_152118.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/367/scan2020-11-06_152233.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/370/scan2020-11-06_152313.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/375/scan2020-11-06_152500.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/377/scan2020-11-06_152525.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/378/scan2020-11-06_152608.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/379/scan2020-11-06_152658.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/380/scan2020-11-06_152809.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/381/scan2020-11-06_152839.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/382/scan2020-11-06_153035.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/383/scan2020-11-06_153115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/384/scan2020-11-06_153149.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/385/scan2020-11-06_153223.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/386/scan2020-11-06_153257.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/387/scan2020-11-06_153411.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/388/scan2020-11-06_153529.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/389/scan2020-11-06_153807.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/390/scan2020-11-06_153838.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/391/scan2020-11-06_154002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/392/scan2020-11-06_154048.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/393/scan2020-11-06_154142.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/394/scan2020-11-06_155019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/395/scan2020-11-06_155117.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/396/scan2020-11-06_160111.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/397/scan2020-11-06_160011.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/398/scan2020-11-06_155917.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/399/scan2020-11-06_155841.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/400/scan2020-11-06_155804.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/401/scan2020-11-06_155639.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/402/scan2020-11-06_155524.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/403/scan2020-11-06_155453.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/404/scan2020-11-06_155344.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/405/scan2020-11-06_155257.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/406/scan2020-11-06_155223.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/407/scan2020-11-06_155149.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/408/scan2020-11-06_160159.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/410/scan2020-11-06_160337.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/413/scan2020-11-06_160417.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/414/scan2020-11-06_160446.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/415/scan2020-11-06_160238.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/416/scan2020-11-06_160516.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/417/scan2020-11-06_160543.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/418/scan2020-11-06_160619.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/419/scan2020-11-06_160649.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/420/scan2020-11-06_160708.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/421/scan2020-11-06_160736.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/448/scan2021-01-15_120154.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/437/scan2020-11-06_165228.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/450/scan2021-01-15_123117.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/451/scan2021-01-15_123236.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/452/scan2021-01-15_123724.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/453/scan2021-01-15_124219.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/438/scan2020-11-06_165551.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/422/scan2020-10-09_090237.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/454/scan2021-01-15_124424.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/455/scan2021-01-15_124541.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/456/scan2021-01-15_124750.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/457/scan2021-01-15_124856.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/458/scan2021-01-15_125029.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/459/scan2021-01-15_125332.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/423/scan2020-10-09_090421.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/424/scan2020-10-09_090515.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/425/scan2020-10-09_090629.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/426/scan2020-10-09_090748.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/460/scan2021-01-15_151610.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/427/scan2020-10-09_090917.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/461/scan2021-01-15_151656.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/428/scan2020-10-09_092521.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/429/scan2020-10-09_093437.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/462/scan2021-01-15_151742.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/463/scan2021-01-15_151827.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/439/scan2020-11-06_170710.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/464/scan2021-01-15_152849.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/465/scan2021-01-15_153005.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/466/scan2021-01-15_153059.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/430/scan2020-10-09_095647.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/467/scan2021-01-15_153205.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/440/scan2020-11-06_170823.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/441/scan2020-11-06_171018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/468/scan2021-01-15_153336.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/442/scan2020-11-06_171242.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/431/scan2020-10-09_095923.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/443/scan2020-11-06_171332.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/444/scan2020-11-06_171611.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/469/scan2021-01-15_153513.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/470/scan2021-01-15_153559.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/471/scan2021-01-15_153706.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/432/scan2020-10-09_101031.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/433/scan2020-10-09_101330.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/434/scan2020-10-09_101929.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/472/scan2021-01-15_153843.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/473/scan2021-01-15_153927.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/435/scan2020-10-09_102043.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/474/scan2021-01-15_154050.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/475/scan2021-01-15_154140.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/445/scan2020-11-06_172139.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/476/scan2021-01-15_155622.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/477/scan2021-01-15_160153.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/478/scan2021-01-15_160257.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/479/scan2021-01-15_160418.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/446/scan2020-11-06_173534.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/480/scan2021-01-15_160553.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/481/scan2021-01-15_160641.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/436/scan2020-10-09_102659.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/482/scan2021-01-15_161516.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/483/scan2021-01-15_161625.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/484/scan2021-01-15_161758.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/447/scan2020-11-09_102942.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/485/scan2021-01-15_162050.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/486/scan2021-01-15_162304.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/487/scan2021-01-15_162723.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/488/scan2021-01-15_162854.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/489/scan2021-01-15_163004.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/490/scan2021-01-15_164501.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/491/scan2021-01-18_102853.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/492/scan2021-01-18_102945.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/493/scan2021-01-18_103040.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/494/scan2021-01-18_103120.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/495/scan2021-01-18_103241.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/496/scan2021-01-18_103341.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/497/scan2021-01-18_103438.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/498/scan2021-01-18_103532.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/499/scan2021-01-18_103844.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/500/scan2021-01-18_110714.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/501/scan2021-01-18_111030.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/502/scan2021-01-18_111250.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/503/scan2021-01-18_111529.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/504/scan2021-01-18_111708.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/505/scan2021-01-18_111755.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/506/scan2021-01-18_111856.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/507/scan2021-01-18_112019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/508/scan2021-01-18_125033.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/509/scan2021-01-18_125530.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/510/scan2021-01-18_125930.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/511/scan2021-01-18_151043.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/512/scan2021-01-18_151149.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/513/scan2021-01-18_151440.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/514/scan2021-01-18_151614.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/515/scan2021-01-18_151710.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/516/scan2021-01-18_151846.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/517/scan2021-01-18_151928.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/518/scan2021-01-18_152921.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/519/scan2021-01-18_153056.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/520/scan2021-01-18_153335.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/521/scan2021-01-18_153550.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/522/scan2021-01-18_153639.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/523/scan2021-01-18_153739.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/524/scan2021-01-18_153829.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/525/scan2021-01-18_153854.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/526/scan2021-01-18_153917.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/527/scan2021-01-18_154008.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/528/scan2021-01-18_154048.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/529/scan2021-01-18_154544.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/530/scan2021-01-18_154739.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/531/scan2021-01-18_154940.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/532/scan2021-01-18_155107.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/533/scan2021-01-18_155243.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/534/scan2021-01-18_155414.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/535/scan2021-01-18_160417.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/536/scan2021-01-18_160458.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/537/scan2021-01-18_160553.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/538/scan2021-01-18_160628.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/539/scan2021-01-18_160653.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_numero_001_de_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_numero_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_ordinaria_numero_004-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_numero_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_ordinaria_numero_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_ordinaria_numero_11_de_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_ordinaria_numero_12_de_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_ordinaria_numero_13_de_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_ordinaria_numero_15_de_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/projeto_de_lei_numero_16_de_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei__numero_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_numero_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_de_lei_numero_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_de_lei_numero_20_de_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/projeto_de_lei_numero_21_de_2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/projeto_de_lei_numero_22_de_2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/projeto_de_lei_numero_23_de_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_de_lei_numero_25_de_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/projeto_de_lei_numero__26_de_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_le_complementar_numer_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/projeto_de_resolucao_numero_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/7/prosta_de_emenda_a_lei_organica_numero_01-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/8/denuncia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/veto_parcial_pl_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/emenda_numero_001_ao_pl_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/emenda_numero_001_pl_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/emenda_numero_001_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/emenda_numero_001_pl_23_de_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/emenda_numero_002_ao_pl_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/emenda_002_pl_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/emenda_numero_002_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/emenda_003_ao_pl_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/emenda_numero_003_pl_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/emenda_numero_003_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/emenda_numero_004_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/emenda_005_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/subemenda_numero_001_a_emenda_002_ao_pl_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_numero_18_a_de_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/261/scan2020-11-06_102637.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/262/scan2020-11-06_103003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/263/scan2020-11-06_103126.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/264/scan2020-11-06_104217.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/265/scan2020-11-06_104106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/266/scan2020-11-06_104330.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/267/scan2020-11-06_104431.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/268/scan2020-11-06_104515.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/269/scan2020-11-06_104607.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/270/scan2020-11-06_104840.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/271/scan2020-11-06_104931.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/272/scan2020-11-06_105229.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/273/scan2020-11-06_105145.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/274/scan2020-11-06_105040.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/275/scan2020-11-06_105332.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/276/scan2020-11-06_105423.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/277/scan2020-11-06_105504.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/278/scan2020-11-06_105544.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/279/scan2020-11-06_105649.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/280/scan2020-11-06_105817.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/281/scan2020-11-06_105931.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/282/scan2020-11-06_110546.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/283/scan2020-11-06_110628.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/284/scan2020-11-06_110707.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/285/scan2020-11-06_110757.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/286/scan2020-11-06_110925.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/287/scan2020-11-06_1110051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/288/scan2020-11-06_111138.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/289/scan2020-11-06_111317.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/290/scan2020-11-06_111527.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/291/scan2020-11-06_111615.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/292/scan2020-11-06_111656.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/293/scan2020-11-06_111733.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/294/scan2020-11-06_111910.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/295/scan2020-11-06_112006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/296/scan2020-11-06_112655.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/297/scan2020-11-06_112742.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/298/scan2020-11-06_112808.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/299/scan2020-11-06_112844.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/300/scan2020-11-06_112930.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/301/scan2020-11-06_113022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/302/scan2020-11-06_113109.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/303/scan2020-11-06_113142.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/304/scan2020-11-06_113221.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/305/scan2020-11-06_113424.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/306/scan2020-11-06_113507.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/307/scan2020-11-06_113555.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/308/scan2020-11-06_113644.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/309/scan2020-11-06_113724.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/310/scan2020-11-06_113810.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/311/scan2020-11-06_113943.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/312/scan2020-11-06_114027.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/313/scan2020-11-06_114150.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/314/scan2020-11-06_114241.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/315/scan2020-11-06_114322.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/316/scan2020-11-06_114344.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/317/scan2020-11-06_114445.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/318/scan2020-11-06_114530.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/319/scan2020-11-06_121122.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/320/scan2020-11-06_121144.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/321/scan2020-11-06_121204.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/322/scan2020-11-06_121225.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/323/scan2020-11-06_121247.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/324/scan2020-11-06_121323.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/325/scan2020-11-06_121355.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/326/scan2020-11-06_121436.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/327/scan2020-11-06_121532.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/328/scan2020-11-06_121604.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/329/scan2020-11-06_121628.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/330/scan2020-11-06_122030.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/331/scan2020-11-06_122243.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/332/scan2020-11-06_122431.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/333/scan2020-11-06_122612.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/334/scan2020-11-06_122824.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/335/scan2020-11-06_123308.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/336/scan2020-11-06_122920.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/337/scan2020-11-06_123339.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/338/scan2020-11-06_123423.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/339/scan2020-11-06_123523.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/340/scan2020-11-06_123631.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/341/scan2020-11-06_123713.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/342/scan2020-11-06_123754.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/343/scan2020-11-06_124007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/344/scan2020-11-06_124052.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/345/scan2020-11-06_124227.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/346/scan2020-11-06_124512.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/347/scan2020-11-06_124647.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/348/scan2020-11-06_124810.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/349/scan2020-11-06_125033.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/350/scan2020-11-06_125655.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/351/scan2020-11-06_150949.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/352/scan2020-11-06_151038.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/353/scan2020-11-06_151126.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/354/scan2020-11-06_151222.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/355/scan2020-11-06_151433.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/356/scan2020-11-06_151513.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/357/scan2020-11-06_151603.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/358/scan2020-11-06_151659.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/359/scan2020-11-06_151747.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/360/scan2020-11-06_151825.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/361/scan2020-11-06_151908.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/362/scan2020-11-06_151956.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/364/scan2020-11-06_152118.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/367/scan2020-11-06_152233.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/370/scan2020-11-06_152313.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/375/scan2020-11-06_152500.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/377/scan2020-11-06_152525.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/378/scan2020-11-06_152608.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/379/scan2020-11-06_152658.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/380/scan2020-11-06_152809.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/381/scan2020-11-06_152839.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/382/scan2020-11-06_153035.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/383/scan2020-11-06_153115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/384/scan2020-11-06_153149.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/385/scan2020-11-06_153223.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/386/scan2020-11-06_153257.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/387/scan2020-11-06_153411.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/388/scan2020-11-06_153529.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/389/scan2020-11-06_153807.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/390/scan2020-11-06_153838.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/391/scan2020-11-06_154002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/392/scan2020-11-06_154048.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/393/scan2020-11-06_154142.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/394/scan2020-11-06_155019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/395/scan2020-11-06_155117.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/396/scan2020-11-06_160111.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/397/scan2020-11-06_160011.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/398/scan2020-11-06_155917.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/399/scan2020-11-06_155841.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/400/scan2020-11-06_155804.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/401/scan2020-11-06_155639.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/402/scan2020-11-06_155524.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/403/scan2020-11-06_155453.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/404/scan2020-11-06_155344.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/405/scan2020-11-06_155257.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/406/scan2020-11-06_155223.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/407/scan2020-11-06_155149.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/408/scan2020-11-06_160159.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/410/scan2020-11-06_160337.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/413/scan2020-11-06_160417.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/414/scan2020-11-06_160446.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/415/scan2020-11-06_160238.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/416/scan2020-11-06_160516.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/417/scan2020-11-06_160543.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/418/scan2020-11-06_160619.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/419/scan2020-11-06_160649.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/420/scan2020-11-06_160708.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/421/scan2020-11-06_160736.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/448/scan2021-01-15_120154.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/437/scan2020-11-06_165228.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/450/scan2021-01-15_123117.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/451/scan2021-01-15_123236.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/452/scan2021-01-15_123724.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/453/scan2021-01-15_124219.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/438/scan2020-11-06_165551.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/422/scan2020-10-09_090237.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/454/scan2021-01-15_124424.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/455/scan2021-01-15_124541.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/456/scan2021-01-15_124750.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/457/scan2021-01-15_124856.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/458/scan2021-01-15_125029.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/459/scan2021-01-15_125332.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/423/scan2020-10-09_090421.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/424/scan2020-10-09_090515.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/425/scan2020-10-09_090629.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/426/scan2020-10-09_090748.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/460/scan2021-01-15_151610.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/427/scan2020-10-09_090917.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/461/scan2021-01-15_151656.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/428/scan2020-10-09_092521.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/429/scan2020-10-09_093437.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/462/scan2021-01-15_151742.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/463/scan2021-01-15_151827.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/439/scan2020-11-06_170710.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/464/scan2021-01-15_152849.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/465/scan2021-01-15_153005.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/466/scan2021-01-15_153059.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/430/scan2020-10-09_095647.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/467/scan2021-01-15_153205.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/440/scan2020-11-06_170823.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/441/scan2020-11-06_171018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/468/scan2021-01-15_153336.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/442/scan2020-11-06_171242.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/431/scan2020-10-09_095923.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/443/scan2020-11-06_171332.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/444/scan2020-11-06_171611.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/469/scan2021-01-15_153513.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/470/scan2021-01-15_153559.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/471/scan2021-01-15_153706.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/432/scan2020-10-09_101031.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/433/scan2020-10-09_101330.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/434/scan2020-10-09_101929.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/472/scan2021-01-15_153843.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/473/scan2021-01-15_153927.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/435/scan2020-10-09_102043.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/474/scan2021-01-15_154050.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/475/scan2021-01-15_154140.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/445/scan2020-11-06_172139.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/476/scan2021-01-15_155622.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/477/scan2021-01-15_160153.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/478/scan2021-01-15_160257.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/479/scan2021-01-15_160418.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/446/scan2020-11-06_173534.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/480/scan2021-01-15_160553.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/481/scan2021-01-15_160641.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/436/scan2020-10-09_102659.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/482/scan2021-01-15_161516.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/483/scan2021-01-15_161625.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/484/scan2021-01-15_161758.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/447/scan2020-11-09_102942.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/485/scan2021-01-15_162050.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/486/scan2021-01-15_162304.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/487/scan2021-01-15_162723.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/488/scan2021-01-15_162854.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/489/scan2021-01-15_163004.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/490/scan2021-01-15_164501.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/491/scan2021-01-18_102853.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/492/scan2021-01-18_102945.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/493/scan2021-01-18_103040.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/494/scan2021-01-18_103120.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/495/scan2021-01-18_103241.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/496/scan2021-01-18_103341.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/497/scan2021-01-18_103438.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/498/scan2021-01-18_103532.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/499/scan2021-01-18_103844.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/500/scan2021-01-18_110714.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/501/scan2021-01-18_111030.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/502/scan2021-01-18_111250.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/503/scan2021-01-18_111529.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/504/scan2021-01-18_111708.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/505/scan2021-01-18_111755.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/506/scan2021-01-18_111856.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/507/scan2021-01-18_112019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/508/scan2021-01-18_125033.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/509/scan2021-01-18_125530.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/510/scan2021-01-18_125930.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/511/scan2021-01-18_151043.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/512/scan2021-01-18_151149.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/513/scan2021-01-18_151440.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/514/scan2021-01-18_151614.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/515/scan2021-01-18_151710.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/516/scan2021-01-18_151846.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/517/scan2021-01-18_151928.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/518/scan2021-01-18_152921.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/519/scan2021-01-18_153056.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/520/scan2021-01-18_153335.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/521/scan2021-01-18_153550.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/522/scan2021-01-18_153639.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/523/scan2021-01-18_153739.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/524/scan2021-01-18_153829.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/525/scan2021-01-18_153854.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/526/scan2021-01-18_153917.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/527/scan2021-01-18_154008.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/528/scan2021-01-18_154048.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/529/scan2021-01-18_154544.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/530/scan2021-01-18_154739.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/531/scan2021-01-18_154940.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/532/scan2021-01-18_155107.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/533/scan2021-01-18_155243.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/534/scan2021-01-18_155414.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/535/scan2021-01-18_160417.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/536/scan2021-01-18_160458.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/537/scan2021-01-18_160553.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/538/scan2021-01-18_160628.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/539/scan2021-01-18_160653.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_numero_001_de_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_numero_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_ordinaria_numero_004-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_numero_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_ordinaria_numero_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_ordinaria_numero_11_de_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_ordinaria_numero_12_de_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_ordinaria_numero_13_de_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_ordinaria_numero_15_de_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/projeto_de_lei_numero_16_de_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/projeto_de_lei__numero_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_numero_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_de_lei_numero_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_de_lei_numero_20_de_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/projeto_de_lei_numero_21_de_2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/projeto_de_lei_numero_22_de_2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/projeto_de_lei_numero_23_de_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_de_lei_numero_25_de_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/projeto_de_lei_numero__26_de_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/projeto_de_le_complementar_numer_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/projeto_de_resolucao_numero_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/7/prosta_de_emenda_a_lei_organica_numero_01-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/8/denuncia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/veto_parcial_pl_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/emenda_numero_001_ao_pl_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/emenda_numero_001_pl_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/emenda_numero_001_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/emenda_numero_001_pl_23_de_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/emenda_numero_002_ao_pl_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/emenda_002_pl_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/emenda_numero_002_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/emenda_003_ao_pl_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/emenda_numero_003_pl_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/emenda_numero_003_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/emenda_numero_004_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/emenda_005_pl_22_de_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/subemenda_numero_001_a_emenda_002_ao_pl_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_numero_18_a_de_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H306"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>