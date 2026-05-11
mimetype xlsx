--- v0 (2026-02-10)
+++ v1 (2026-05-11)
@@ -54,3744 +54,3744 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/560/scan2020-11-04_084205.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/560/scan2020-11-04_084205.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construída academia ao ar livre no Bairro Alvorada.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/561/scan2020-11-04_084232.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/561/scan2020-11-04_084232.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construída academia ao ar livre no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/562/scan2020-11-04_084254.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/562/scan2020-11-04_084254.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construída academia ao ar livre no Bairro João Miranda.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/563/scan2020-11-04_084315.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/563/scan2020-11-04_084315.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construída academia ao ar livre no Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/564/scan2020-11-04_084342.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/564/scan2020-11-04_084342.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construída academia ao ar livre no distrito de Barreiras.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Geraldo Ferreira ( Geraldo Anésio)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/565/scan2020-11-04_084406.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/565/scan2020-11-04_084406.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a instalação de aparelhos de academia ao ar livre nos bairros Agroder, Novo Cruzeiro e João Miranda.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/566/scan2020-11-04_084434.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/566/scan2020-11-04_084434.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento das Ruas do Bairro Canaã.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/567/scan2020-11-04_084510.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/567/scan2020-11-04_084510.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento das Ruas do Bairro João Miranda</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/568/scan2020-11-04_084540.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/568/scan2020-11-04_084540.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito para que sejam tomadas as providências cabíveis junto a operadoras de telefonia para que seja instalada antena de Telefonia_x000D_
 Celular na região do bairro João Miranda</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Carlos Aparecido da Silva ( Carlinhos Camelô)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/569/scan2020-11-04_084604.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/569/scan2020-11-04_084604.pdf</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/570/scan2020-11-04_084631.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/570/scan2020-11-04_084631.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construída academia ao ar livre no bairro João Miranda.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/571/scan2020-11-04_084705.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/571/scan2020-11-04_084705.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento das ruas 9 e 10 do bairro Canaã, próximo ao bairro João Miranda.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Daniel Barroso</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_13-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_13-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam substituídas as lâmpadas dos postes situados na Rua Pio Ferreira próximos ao número 1678 na entrada do Sítio Bem-Me-Quer.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/572/scan2020-11-04_084815.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/572/scan2020-11-04_084815.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam substituídas as lâmpadas dos postes situados na Rua Pio Ferreira próximos ao número 1678 na entrada do Sítio_x000D_
 Bem-Me-Quer.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/573/scan2020-11-04_084847.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/573/scan2020-11-04_084847.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a limpeza do bueiro localizado na Rua Djalma Prado situada no Bairro Vicente Guabiroba.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/574/scan2020-11-04_084942.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/574/scan2020-11-04_084942.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja Instalado quebra-molas em frente a creche Lar dos Pequeninos e em frente ao salão de velórios ambos situados na Rua Dr. Lopes em regime de urgência.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/575/scan2020-11-04_085005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/575/scan2020-11-04_085005.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita providenciada a continuidade da iluminação da Rua Jovino de Barros, situada no Bairro Amazonas.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/576/scan2020-11-04_085034.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/576/scan2020-11-04_085034.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja revitalizada a Praça Situada na região central do Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/577/scan2020-11-04_085112.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/577/scan2020-11-04_085112.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a pavimentação da rua Matozinho Matos no distrito de Sapucaia</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_20-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_20-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam substituídas as lâmpadas dos postes de iluminação situados na Rua Contorno do Cemitério, na esquina com a_x000D_
 Travessa Heitor Nunes Bairro Alvorada.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_21-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_21-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja a extensão da rede elétrica com a instalação de um poste na Rua Ramon Roulien de Queiroz, próximo ao número 104, no Bairro Village.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_22-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_22-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja fornecido transporte gratuito para os estudantes do ISEED/FAVED.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/578/scan2020-11-04_085958.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/578/scan2020-11-04_085958.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja realizada operação Tapa-Buracos nas Ruas Astramiro Santana e Garajau, ambas situadas no Bairro Amazonas.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/579/scan2020-11-04_090019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/579/scan2020-11-04_090019.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam retomadas as obras de pavimentação das Ruas do Bairro Santa Tereza em caráter de urgência.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/580/scan2020-11-04_090041.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/580/scan2020-11-04_090041.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam feitos reparos na infraestrutura das Escolas do Município de Guanhães.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/581/scan2020-11-04_090102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/581/scan2020-11-04_090102.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o reajuste dos vencimentos dos professores do nível P 11-11</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/582/scan2020-11-04_090123.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/582/scan2020-11-04_090123.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja colocada fechadura nas portas da Escola Municipal Sadir Lessa, situada na comunidade de Corrente Canoa</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/583/scan2020-11-04_090123.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/583/scan2020-11-04_090123.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado o asfaltamento da Rua Salomé, situada no Bairro Nunes Coelho.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/584/scan2020-11-04_090230.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/584/scan2020-11-04_090230.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja realizada a construção da ponte situada na rua Principal do Bairro Santa Tereza perto do SEMEI.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/585/scan2020-11-04_090256.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/585/scan2020-11-04_090256.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja indicado um diretor para o SEMEI</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/586/scan2020-11-04_090323.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/586/scan2020-11-04_090323.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a pavimentação das vias que dão acesso a Escola Municipal Fazenda São Sebastião.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/587/scan2020-11-04_090345.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/587/scan2020-11-04_090345.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que os bloquetes retirados das ruas do bairro Jardins sejam novamente colocados.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/588/scan2020-11-04_090407.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/588/scan2020-11-04_090407.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam tomadas providências com relação ao grande número de cães soltos nas ruas da cidade.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/589/scan2020-11-04_090427.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/589/scan2020-11-04_090427.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a instalação de antenas de internet para os distritos de Barreira, Cruzeiro do Aricanga, Taquaral e Farias</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/590/scan2020-11-04_090503.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/590/scan2020-11-04_090503.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a pavimentação das ruas do bairro Horto próximo ao bairro Pito em caráter de urgência.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/591/scan2020-11-04_090529.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/591/scan2020-11-04_090529.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construído salão comunitário em cima do PSF do distrito de Sapucaia.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/592/scan2020-11-04_090557.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/592/scan2020-11-04_090557.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a instalação de lixeiras na cidade de Guanhães, bem como em seus distritos</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/593/scan2020-11-04_090624.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/593/scan2020-11-04_090624.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a extensão da rede elétrica na Rua 01, situada no Bairro Expansão.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_39-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_39-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a limpeza do entulho na Rua Seis, próximo ao número 376 esquina situada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_40-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_40-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a revisão geral anual da remuneração dos servidores da prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/594/scan2020-11-04_090748.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/594/scan2020-11-04_090748.pdf</t>
   </si>
   <si>
     <t>Indica a V Exa que seja feita uma pista exclusiva ou que seja dada continuidade na pista de pedestres situada na Avenida Alberto Caldeira para que as pessoas que possam fazer caminhada ou seus exercícios físicos com mais tranquilidade e segurança.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/595/scan2020-11-04_090814.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/595/scan2020-11-04_090814.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o capeamento e operação tapa buracos na Rua Principal do distrito de Correntinho</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/596/scan2020-11-04_090845.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/596/scan2020-11-04_090845.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado o patrolamento do Córrego da Matinha situado na comunidade dos Chaves no distrito de Correntinho bem como a reforma da ponte sobre o referido Córrego.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/597/scan2020-11-04_090908.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/597/scan2020-11-04_090908.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito um quebra-molas no beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/598/scan2020-11-04_090935.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/598/scan2020-11-04_090935.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a pavimentação das Ruas Colômbia e Panamá, ambas situadas no bairro Nações.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/599/scan2020-11-04_091009.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/599/scan2020-11-04_091009.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a limpeza do Ribeirão Bom Sucesso.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/600/scan2020-11-04_091036.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/600/scan2020-11-04_091036.pdf</t>
   </si>
   <si>
     <t>Indica a V. Exa. que sejam colocadas as manilhas nas pontes do Córrego Amorim no distrito de Taquaral para atender aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/601/scan2020-11-04_091102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/601/scan2020-11-04_091102.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam feitas duas pontes no Córrego Carranca, no distrito de Taquaral.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/602/scan2020-11-04_091127.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/602/scan2020-11-04_091127.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam feitas, obras de recapeamento na Avenida Alberto Caldeira, no Centro de Guanhães.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/603/scan2020-11-04_091150.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/603/scan2020-11-04_091150.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja realizada operação Tapa-Buracos no Bairro Nova União e adjacências bem como fazer o conserto da ponte que liga o bairro Nova União ao Córrego das Contendas.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/604/scan2020-11-04_091217.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/604/scan2020-11-04_091217.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam realizados no município de Guanhães, serviços de limpeza em geral.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/605/scan2020-11-04_091252.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/605/scan2020-11-04_091252.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito construída Ponte sobre o Córrego Quintiliano.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/606/scan2020-11-04_091316.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/606/scan2020-11-04_091316.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a alteração do sentido da Rua Capitão Bernardo para sentido único no trecho localizado entre o bar do Dozinete e o Hospital Regional Imaculada Conceição, neste sentido.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/607/scan2020-11-04_091342.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/607/scan2020-11-04_091342.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam providenciadas melhorias para o Bairro Nova União, mais especificadamente tapa buracos nas ruas, quebra molas nas vias de trânsito rápido, rede pluvial, capina e limpeza em todas as ruas e praças além de reforma na ponte que dá acesso ao Córrego dos Contendas.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/608/scan2020-11-04_092517.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/608/scan2020-11-04_092517.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o recapeamento da Avenida Alberto Caldeira e que junto a esta obra, paralelamente ao canteiro central, seja providenciada a construção de pista elevada destinada exclusivamente a prática de lazer e esportes como caminhadas e corridas.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/609/scan2020-11-04_092725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/609/scan2020-11-04_092725.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado o transporte escolar para os alunos da Escola Estadual Padre Café, residentes no bairro Santa Tereza e Adjacências, conforme solicitado em abaixo assinado anexo.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/610/scan2020-11-04_092811.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/610/scan2020-11-04_092811.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja instalada placa de proibido estacionar no trecho da Rua Santa Efigênia localizado entre o hotel Estrela Dalva e a Rua Josefina G Pimentel.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_59-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_59-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a manutenção da iluminação pública na Rua Josefina G. Pimentel, especificamente no trecho localizado atrás da Escola Estadual Doutor Odilon Behrens.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_60-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_60-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a manutenção dos semáforos existentes próximo ao supermercado Três Irmãos filial.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/612/scan2020-11-04_092912.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/612/scan2020-11-04_092912.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja instalado poste de iluminação pública na Rua 01, proximidades com o número 121, bairro Expansão.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/613/scan2020-11-04_093016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/613/scan2020-11-04_093016.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja instalado poste de iluminação pública na Rua Jovino de Barros, bairro Amazonas.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/614/scan2020-11-04_093051.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/614/scan2020-11-04_093051.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a pavimentação das Ruas Panamá e Colômbia no bairro Nações.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/615/scan2020-11-04_093111.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/615/scan2020-11-04_093111.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a extensão de rede elétrica na Rua São Geraldo em Sapucaia.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/616/scan2020-11-04_093134.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/616/scan2020-11-04_093134.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento da Rua Xisto de Carvalho no bairro Amazonas.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/617/scan2020-11-04_093158.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/617/scan2020-11-04_093158.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito um bueiro próximo ao número residencial 178 da Rua João Miranda esquina com a Rua Joaquim Caldeira, bairro Amazonas.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/618/scan2020-11-04_093225.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/618/scan2020-11-04_093225.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a iluminação pública no trecho que faz a ligação do bairro Pito com o bairro Esperança.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/619/scan2020-11-04_093256.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/619/scan2020-11-04_093256.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a limpeza das ruas dos bairros Bom Sucesso I e Bom Sucesso II.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_69-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_69-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a pavimentação asfáltica da Avenida Joel Gonçalves, Bairro Jardins II.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/620/scan2020-11-04_093721.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/620/scan2020-11-04_093721.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja instalada iluminação pública baixa nos equipamentos de academia ao ar livre instalados na Rua Bruno Glória no bairro Pito.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/621/scan2020-11-04_093950.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/621/scan2020-11-04_093950.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a instalação de equipamentos de academia ao ar livre nos bairros Nossa Senhora Aparecida, Novo Cruzeiro, Agroder, Esperança, na rodoviária municipal e no Distrito de Farias.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/622/scan2020-11-04_094131.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/622/scan2020-11-04_094131.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a manutenção da iluminação pública com a troca de lâmpadas queimadas nos postes localizados na Rua B do bairro Nova Zelândia e na Avenida Vitória Régia no bairro Jardins.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/623/scan2020-11-04_094216.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/623/scan2020-11-04_094216.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejas instaladas telas ao redor do campo de futebol do bairro Aod Pereira.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/624/scan2020-11-04_094309.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/624/scan2020-11-04_094309.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam instalados equipamentos de academia ao ar livre nos bairros Alto do Cruzeiro, Vista Alegre, Agroder e no distrito de Farias.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/625/scan2020-11-04_094332.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/625/scan2020-11-04_094332.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a troca de lâmpadas na rua principal do Distrito de Taquaral entre os números 140 e 146.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/626/scan2020-11-04_094408.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/626/scan2020-11-04_094408.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita uma operação tapa buracos na cabeceira da ponte localizada na Comunidade de Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_77-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_77-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o patrolamento e cascalhamento da estrada do maia dos buracos.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_78-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_78-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja fornecido transporte gratuito para os estudantes da PUC Serro.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_79-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_79-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja implantado o sistema de estacionamento rotativo nas principais ruas do centro da cidade.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/627/scan2020-11-04_095740.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/627/scan2020-11-04_095740.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam providenciadas melhorias na infraestrutura urbana do bairro Nova União bem como reforma da ponte que faz a ligação daquele bairro com o Córrego das Contendas.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/628/scan2020-11-04_095815.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/628/scan2020-11-04_095815.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o término do asfaltamento das ruas do bairro Madeira.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/629/scan2020-11-04_095848.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/629/scan2020-11-04_095848.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam providenciadas melhorias na infraestrutura urbana do bairro Santa Tereza como calçamento de ruas e construção de redes pluviais.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/630/scan2020-11-04_095958.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/630/scan2020-11-04_095958.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o recapeamento das ruas do Distrito de Correntinho, bem como patrolamento de suas estradas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/631/scan2020-11-04_100039.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/631/scan2020-11-04_100039.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja construído um quebra-molas no Beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/632/scan2020-11-04_100112.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/632/scan2020-11-04_100112.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a troca das lâmpadas queimadas da Rua Treze de Maio e no Beco Luiz Guilherme da Silva.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Mauro Caneco, Carlos Aparecido da Silva ( Carlinhos Camelô)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/633/scan2020-11-04_100152.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/633/scan2020-11-04_100152.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a iluminação dos equipamentos de academia ao ar livre instalados no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/634/scan2020-11-04_100211.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/634/scan2020-11-04_100211.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o asfaltamento da Rua João F. Pimentel e término de calçamento da Rua J, ambas no bairro Alvorada.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/635/scan2020-11-04_100243.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/635/scan2020-11-04_100243.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o término do asfaltamento da Rua Xisto de Carvalho, Bairro Amazonas.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/636/scan2020-11-04_100311.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/636/scan2020-11-04_100311.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a limpeza do Ribeirão Vermelho no trecho que percorre principalmente a parte central da cidade.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/637/scan2020-11-04_100348.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/637/scan2020-11-04_100348.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja disponibilizado transporte escolar para os alunos de menor idade que freqüentam a Escola Municipal Padre Café e residem em localidades mais afastadas do centro da cidade.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/638/scan2020-11-04_100429.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/638/scan2020-11-04_100429.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a limpeza do Ribeirão Bom Sucesso.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/639/scan2020-11-04_100552.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/639/scan2020-11-04_100552.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o patrolamento das estradas do distrito de Sapucaia bem como manutenção de seus mataburros.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/640/scan2020-11-04_100707.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/640/scan2020-11-04_100707.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a manutenção da ponte que faz a ligação das ruas São Geraldo e Santa Efigênia no Distrito de Sapucaia.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Laércio Alves de Lima, Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco, Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_94-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_94-2018.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que restabeleça as 04 turmas da EJA fundamental finais do 6° e 90 ano bem como disponibilização de transporte para os alunos dos bairros João Miranda, Bela Vista, final do Pito, Aod Pereira e outros. Indica ainda que seja feito o pagamento do um terço de férias dos professores com complementação do FUNDEB.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/641/scan2020-11-04_101057.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/641/scan2020-11-04_101057.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam instalados quebra molas ao longo da Rua Rosa Lima no Residencial do Ypes.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/642/scan2020-11-04_101138.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/642/scan2020-11-04_101138.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja instalado um mata-burro no Córrego dos Pinheiros, próximo a casa do Sr. Ailton.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/643/scan2020-11-04_101332.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/643/scan2020-11-04_101332.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja instalado um mata-burro de ferro no Córrego do Farias Preto, próximo a fazenda do Pelé bem como reforma de dois outros localizados nas suas proximidades.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/644/scan2020-11-04_101415.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/644/scan2020-11-04_101415.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o patrolamento da estrada que dá acesso ao distrito de Taquaral com compactação da terra.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/645/scan2020-11-04_101450.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/645/scan2020-11-04_101450.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a troca das lâmpadas de iluminação pública que estão queimadas em todas as ruas de Guanhães.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/646/scan2020-11-04_101513.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/646/scan2020-11-04_101513.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita manutenção na ponte que corta a estrada que dá acesso a fazenda do Jegão na comunidade da Lagoa Grande</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/647/scan2020-11-04_101552.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/647/scan2020-11-04_101552.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita uma operação tapa-buracos no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/648/scan2020-11-04_101624.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/648/scan2020-11-04_101624.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja contratado médico para o PSF da Gafurina que atende aos moradores dos distritos de Farias e Taquaral.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/649/scan2020-11-04_101714.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/649/scan2020-11-04_101714.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a reforma do prédio onde está localizado o PSF de Farias.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/650/scan2020-11-04_101818.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/650/scan2020-11-04_101818.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja construído portal de boas vindas nos principais pontos de acesso a nossa cidade.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/651/scan2020-11-04_101858.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/651/scan2020-11-04_101858.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja dado andamento a instalação do Projeto Olho Vivo no centro da cidade.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/652/scan2020-11-04_102202.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/652/scan2020-11-04_102202.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja instalada placa de "PARE" no final da Rua Barão do Rio Branco esquina com a Rua Doutor Odilon Behrens.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/653/scan2020-11-04_102322.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/653/scan2020-11-04_102322.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a abertura de rua que faça a ligação da Rua das Palmeiras no bairro Vista Alegre com a Rua Bruno Glória no bairro Pito.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/654/scan2020-11-04_102403.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/654/scan2020-11-04_102403.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a extensão de rede de iluminação pública até o final da Rua São Geraldo, saída para o Córrego São Francisco, distrito de Sapucaia.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/655/scan2020-11-04_102434.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/655/scan2020-11-04_102434.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a instalação de rede de iluminação na Rua Matozinho Matos no distrito de Sapucaia.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/656/scan2020-11-04_102519.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/656/scan2020-11-04_102519.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que feita a pavimentação do trecho que dá acesso a Escola Estadual Fazenda São Sebastião.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/657/scan2020-11-04_104223.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/657/scan2020-11-04_104223.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a manutenção dos banheiros do Mercado Municipal.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/658/scan2020-11-04_104311.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/658/scan2020-11-04_104311.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a capina e limpeza das áreas institucionais pertencente a esse município.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/659/scan2020-11-04_104358.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/659/scan2020-11-04_104358.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam construídos dois quebra molas ao longo da Rua Uruguai no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/660/scan2020-11-04_104445.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/660/scan2020-11-04_104445.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a ligação da rede de iluminação pública no trecho de rua que faz a ligação dos bairros Pito e Esperança.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_116-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_116-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a rede pluvial do bairro Agroder principalmente na Rua Hermes Claudionor Nunes e em frente à Escola Municipal Gustavo Coelho.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_117-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_117-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado junto a secretaria de transportes e trânsito a proibição do tráfego de caminhões na Rua Pio Ferreira do encontro com a Rua Capitão Bernardo até o acesso a fábrica de manilhas, informando que o tráfego deverá ocorrer somente pela Avenida Antônio Rosa Lima.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/661/scan2020-11-04_104658.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/661/scan2020-11-04_104658.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o patrolamento das estradas que dão acesso aos distritos de Taquaral e Farias.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_119-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_119-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado a troca das lâmpadas de iluminação do Estádio Eliazito de Sena "Caldeirão" por lâmpadas de Led.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/662/scan2020-11-04_104852.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/662/scan2020-11-04_104852.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a limpeza de todos os ribeirões da cidade em especial do Ribeirão Graipu proximidades do Beco Antônio Alves Maciel</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia), Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/663/scan2020-11-04_104922.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/663/scan2020-11-04_104922.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a compra das bandeiras do País, Estado de Minas Gerais e cidade de Guanhães com respectivo tripé e disponibilizado a cada escola da rede municipal de ensino.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/664/scan2020-11-04_105022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/664/scan2020-11-04_105022.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja peito o calçamento com bloquete das ruas cinco e seis do bairro Santa Tereza bem como construção de rede pluvial nas mesmas.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/665/scan2020-11-04_105123.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/665/scan2020-11-04_105123.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o abastecimento de remédios da Farmácia Central, bem como funcionamento da mesma em escala de plantão aos finais de semana.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_124-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_124-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a limpeza do acesso ao monumento do Cristo Redentor bem como de toda a área a seu redor.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_125-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_125-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a manutenção e troca de lâmpadas na Rua Antonieta de Morais Miranda, bairro João Miranda.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_126-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_126-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a extensão de rede de iluminação pública na Rua México, esquina com a Rua Argentina, bairro Nações.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/666/scan2020-11-04_105900.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/666/scan2020-11-04_105900.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o meio fio na Rua José Bernardo próxima a casa do senhor Jovem, bem como colocação de manilhas próximo a casa do senhor Cleibim.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/667/scan2020-11-04_112044.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/667/scan2020-11-04_112044.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciada a colocação de manilhas na estrada do Córrego do Caximbo próximo a Casa do senhor Neto, bem como colocação de manilhas no morro próximo a Casa da senhora Cacilda.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/668/scan2020-11-04_112132.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/668/scan2020-11-04_112132.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a manutenção das estradas dos Córregos São Francisco, Sucarvão, YPÊ, Corguinho e Córrego das Flores.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/669/scan2020-11-04_112229.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/669/scan2020-11-04_112229.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a pavimentação do morro que dá acesso ao cemitério de Sapucaia.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/670/scan2020-11-04_112338.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/670/scan2020-11-04_112338.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja providenciado o envio a esta Casa Legislativa de projeto de lei que visa criar o Programa Municipal de Mecanização Agrícola no Município de Guanhães, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/671/scan2020-11-04_112608.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/671/scan2020-11-04_112608.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a terraplanagem do campo de futebol do distrito de Taquaral.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/672/scan2020-11-04_112951.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/672/scan2020-11-04_112951.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a troca de lâmpadas queimadas na comunidade da Barreira.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/673/scan2020-11-04_113059.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/673/scan2020-11-04_113059.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam instaladas placas de estacionamento prioritário para veículos escolares na Rua Wantuil Caldeira, portão de acesso_x000D_
 a escola municipal Pio Nunes Coelho.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/674/scan2020-11-04_113141.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/674/scan2020-11-04_113141.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a reforma das dependências da Escola Municipal Gustavo Coelho.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/675/scan2020-11-04_113333.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/675/scan2020-11-04_113333.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que feita a reforma da Escola Municipal Capitão João Carlos de Miranda, localizada no Maia dos Buracos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Evandro  Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/676/scan2020-11-04_113419.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/676/scan2020-11-04_113419.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal, Dóris Campos Coelho que verifique a possibilidade de realizar uma coleta de dados referente à escolaridade das famílias que residem no município, com foco principal às crianças de zero a 3 anos de idade, usando para isso as agentes da Secretaria Municipal de Saúde que visitam regularmente todas as residências da sede e das áreas rurais.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/677/scan2020-11-04_113542.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/677/scan2020-11-04_113542.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a remoção do poste de iluminação localizado na Rua dos Lírios uma vez que o mesmo invade a via pública. Que o mesmo seja instalado em local apropriado.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/678/scan2020-11-04_113725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/678/scan2020-11-04_113725.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a troca das lâmpadas queimadas em todo o Distrito de Sapucaia, bem como extensão de rede de iluminação no final das ruas São Geraldo e Matozinho Mattos no mesmo Distrito.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/679/scan2020-11-04_113826.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/679/scan2020-11-04_113826.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja construÍdo um salão comunitário no distrito de Sapucaia.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/680/scan2020-11-04_113936.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/680/scan2020-11-04_113936.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito tapa buracos nas ruas do distrito de Farias.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/681/scan2020-11-04_114025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/681/scan2020-11-04_114025.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito um quebra molas na Rua Leonel Henrique de Farias, próximo ao número 530, no distrito de Farias.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/682/scan2020-11-04_114149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/682/scan2020-11-04_114149.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a iluminação pública de todas as academias ao ar livre dessa cidade.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/683/scan2020-11-04_114523.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/683/scan2020-11-04_114523.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que sejam instaladas placas de sinalização indicando a localização do Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/684/scan2020-11-04_114729.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/684/scan2020-11-04_114729.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito um estudo de viabilidade quanto a mudança no sentido de trânsito na Rua Capitão Bernardo para que a via seja de sentido único.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/685/scan2020-11-04_114827.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/685/scan2020-11-04_114827.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a capina e limpeza das ruas da cidade.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/686/scan2020-11-04_114941.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/686/scan2020-11-04_114941.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a manutenção do asfalto da Avenida Ciro Nunes esquina com a Avenida Milton Campos.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/687/scan2020-11-04_115146.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/687/scan2020-11-04_115146.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita operação tapa buracos no bairro João Miranda, bem como manutenção nas ruas do bairro Canaã.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/688/scan2020-11-04_115304.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/688/scan2020-11-04_115304.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o recapeamento das ruas do Distrito de Correntinho bem como patrolamento da estrada principal que liga ao Distrito e estradas vicinais.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/689/scan2020-11-04_115354.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/689/scan2020-11-04_115354.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a reforma da ponte que liga o bairro Nova União ao Córrego Contendas.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/690/scan2020-11-04_115448.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/690/scan2020-11-04_115448.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita o término do calçamento do bairro Madeira bem como construção de rede de esgoto e rede pluvial no bairro.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/691/scan2020-11-04_115533.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/691/scan2020-11-04_115533.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a limpeza do Rio Graipu e do Ribeirão Vermelho.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/692/scan2020-11-04_115627.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/692/scan2020-11-04_115627.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja dada preferência na compra emergencial de material asfáltico sob as demais licitações do município de forma a contribuir com uma operação tapa buracos urgente nas ruas de Guanhães e seus distritos.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/693/scan2020-11-04_115820.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/693/scan2020-11-04_115820.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feito o patrolamento de todas as estradas vicinais desse Município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_156-2018_daniel_barroso.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_156-2018_daniel_barroso.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja feita a capina e limpeza da Rua Afonso Gonçalves e demais ruas da cidade.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/694/scan2020-11-04_120237.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/694/scan2020-11-04_120237.pdf</t>
   </si>
   <si>
     <t>Indica a senhora Prefeita que seja proibido o retorno de veículos atrás da Igreja São Miguel e Almas que descem da praça Néria Coelho Guimarães e manobram para acesso a Rua Dr. Odilon Behrens.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/611/scan2020-11-04_092837.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/611/scan2020-11-04_092837.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o término do asfaltamento da Rua Leonel Antônio de Araújo e asfaltamento da Rua Vilmara Soares de Moura bem como limpeza, rede de esgoto e rede pluvial em ambas estas ruas localizadas no bairro Madeira.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/777/scan2020-11-05_120823.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/777/scan2020-11-05_120823.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, a instalação de uma sala de período integral em cada escola da rede municipal de ensino, destinada a atender alunos carentes que necessitam de reforço escolar e amparo social.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/709/scan2020-11-04_170348.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/709/scan2020-11-04_170348.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do Poder Executivo Municipal informações a respeito do pagamento das rescisões contratuais dos servidores exonerados em 2017_x000D_
 tendo em vista que é do conhecimento desta vereadora que até o presente momento tais pagamentos ainda não foram efetuados.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/710/scan2020-11-04_170447.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/710/scan2020-11-04_170447.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do Poder Executivo Municipal informações a respeito da paralisação das obras da Creche situada no Bairro Pito, bem como que_x000D_
 sejam enviadas também a esta casa o número do respectivo convênio e o motivo do mesmo estar bloqueado.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/711/scan2020-11-04_170607.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/711/scan2020-11-04_170607.pdf</t>
   </si>
   <si>
     <t>Com base no abaixo-assinado em anexo, solicitamos providências, bem como esclarecimentos quanto a oferta de transporte escolar para as crianças_x000D_
 que residem no distrito de barra mansa e seus entornas. O transporte das crianças está sendo feito através do transporte coletivo ocasionando risco para as mesmas.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/712/scan2020-11-04_170637.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/712/scan2020-11-04_170637.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do Poder Executivo Municipal informações a respeito do saldo total existente da iluminação pública.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/713/scan2020-11-04_170913.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/713/scan2020-11-04_170913.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa pelo setor de contabilidade da Prefeitura Municipal de Guanhães, de planilhas_x000D_
 detalhadas do pagamento de diárias a servidores e agentes políticos contendo o respectivo valor do pendo situado entre o segundo semestre de_x000D_
 2017 até os dias atuais</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/714/scan2020-11-04_171422.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/714/scan2020-11-04_171422.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada Audiência Pública para debater sobre a instalação e a exploração mineral a ser realizada pela empresa Capital Mineração na região da Serra da Canastra.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/715/scan2020-11-04_171501.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/715/scan2020-11-04_171501.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do Poder Executivo Municipal informações a respeito do cancelamento do pagamento de adicional de insalubridade dos agentes_x000D_
 comunitários de saúde do município de Guanhães.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/716/scan2020-11-04_171603.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/716/scan2020-11-04_171603.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações relativas a todas as diárias pagas a servidores da Secretaria Municipal de Assistência Social juntamente com todas as notas de empenho e reembolsos em como os comprovantes de comparecimento com justificativas no período de 2017 até atualmente.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/717/scan2020-11-04_171632.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/717/scan2020-11-04_171632.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de cópia de todos os memorandos de compra feitos pelo abrigo sagrada família,_x000D_
 bem como todas as notas de empenho acompanhadas da respectiva prestação de compras no período de janeiro de 2017 até atualmente.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/718/scan2020-11-04_171716.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/718/scan2020-11-04_171716.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações de quem era o responsável pela gestão do abrigo sagrada família bem como a contratação , demissão e compras do abrigo no período de janeiro de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/719/scan2020-11-04_171741.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/719/scan2020-11-04_171741.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de cópia de relatórios de todas as pessoas que estiveram no quadro de_x000D_
 funcionários do abrigo bem como o nome, qualificação e escolaridade no período de janeiro de 2017 até os dias atuais</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/720/scan2020-11-04_171808.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/720/scan2020-11-04_171808.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações sobre quantas pessoas foram atendidas pelos programas LOAS, Bolsa Família e o programa Morar Melhor do período de janeiro de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/721/scan2020-11-04_171830.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/721/scan2020-11-04_171830.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações relativas às pessoas que foram atendidas pelo programa morar_x000D_
 melhor da assistência social com relatórios da lista de espera e das pessoas que foram beneficiadas no período de janeiro de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/722/scan2020-11-04_171853.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/722/scan2020-11-04_171853.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de lista de todo os cargos comissionados existentes na secretaria de assistência_x000D_
 social bem como informações detalhadas se são de recrutamento amplo ou restrito.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/723/scan2020-11-04_171920.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/723/scan2020-11-04_171920.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações relativas a todas as diárias pagas a servidores da Secretaria Municipal de Assistência Social juntamente com todas as notas de empenho e reembolsos em como os comprovantes de comparecimento com justificativas no período de janeiro de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/724/scan2020-11-04_171944.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/724/scan2020-11-04_171944.pdf</t>
   </si>
   <si>
     <t>Que sejam requerido ao CRESS ( Conselho Regional de serviço social de Minas Gerais) para que seja feita uma auditoria na secretaria de assistência social.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/725/scan2020-11-04_172007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/725/scan2020-11-04_172007.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações relativas a doações de cesta básica ofertados mensalmente e_x000D_
 que sejam apresentados a esta Casa relatórios do período de janeiro de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/726/scan2020-11-04_172034.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/726/scan2020-11-04_172034.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de relatórios de todos os projetos e recursos que a secretaria de assistência_x000D_
 social que se encontram em andamento bem como os empenhados e pagos. Requer ainda o envio de informações sobre os recursos não usados e_x000D_
 devolvidos no período de janeiro de 2016 até os dias atuais.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/728/scan2020-11-04_172650.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/728/scan2020-11-04_172650.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de cópias das planilhas relativas à quilometragem dos veículos da Secretaria de_x000D_
 Assistência Social do período de janeiro de 2017 até os dias atuais</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/727/scan2020-11-04_172056.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/727/scan2020-11-04_172056.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificado o Prefeito Municipal para pagar os vencimentos dos servidores municipais até o 50 dia útil do mês subseqüente, conforme_x000D_
 determina o art. 130 da Lei Orgânica do Município de Guanhães, ou, em caso de não realizar o pagamento nesta data, que o Município corrija os_x000D_
 vencimentos pela média do índice de inflação oficial, computado apenas o período de atraso, cujo pagamento será incorporado ao vencimento posterior, conforme disposto no parágrafo único do citado artigo.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/730/scan2020-11-04_173618.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/730/scan2020-11-04_173618.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridas do Diretor do Hospital Regional Imaculada Conceição, informações detalhadas de quais municípios estão em atraso com o repasse_x000D_
 mensal bem como de relatório detalhado do valor dos salários de todos os funcionários que atualmente trabalham naquela instituição.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/729/scan2020-11-04_173555.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/729/scan2020-11-04_173555.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de cópias de todos os contratos, empenhos, processos licitatórios de todas as_x000D_
 empresas que prestaram serviços à secretaria de assistência social no período de 2017 até a presente data.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/696/scan2020-10-08_151631.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/696/scan2020-10-08_151631.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa de todas as leis que ainda não foram enviadas a esta casa, oriundas dos projetos de lei aprovados em 2017</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/697/scan2020-10-08_151658.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/697/scan2020-10-08_151658.pdf</t>
   </si>
   <si>
     <t>Que sejam requeridos do poder executivo municipal, o envio a esta casa informações a respeito da execução dos projetos de lei aprovados e sancionados, de autoria do vereador Daniel Barroso</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/698/scan2020-10-08_151721.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/698/scan2020-10-08_151721.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta casa, cópia do oficio n° 31/2016/GAB, de 09 de maio de 2016, referente ao Aeródromo de Guanhães (SNGH) , bem como demais ofícios/documentos pertinentes ao processo SEI nº 00065.500030/2016-32 da ANAC</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/731/scan2020-11-04_173734.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/731/scan2020-11-04_173734.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal o envio a esta Casa, da cópia da última folha de pagamento de servidores liquidada bem como, relação dos servidores efetivos, comissionados e contratados.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/699/scan2020-10-08_151812.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/699/scan2020-10-08_151812.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal o envio a esta Casa, de representante da vigilância sanitária que possa prestar esclarecimentos sobre o canil na próxima reunião ordinária a ser realizada no dia 04 de junho de 2018, às 19 horas no plenário desta Casa.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/700/scan2020-10-08_151812.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/700/scan2020-10-08_151812.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal o envio a esta Casa, de relatório sobre a execução dos projetos de lei de sua autoria que foram aprovados e sancionados nos exercícios de 2017 e 2018.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/701/scan2020-10-08_151919.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/701/scan2020-10-08_151919.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do chefe do Poder Executivo Municipal o envio a esta Casa, de cópia do oficio n° 31/2016/GAB, de 09 de maio de 2016, referente ao Aeródromo de Guanhães (SNGH), bem como demais ofícios/documentos pertinentes ao processo SEI nº 00065.500030/2016-32 da ANAC.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/732/scan2020-11-04_173945.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/732/scan2020-11-04_173945.pdf</t>
   </si>
   <si>
     <t>Requer o uso da Tribuna Livre na sessão ordinária desta data, para que seu pronunciamento relativo ao início do mandato, conte com a participação do_x000D_
 professor Roni Pinto, que fará a tradução simultânea para a Linguagem Brasileira de Sinais - LIBRAS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/733/scan2020-11-04_174023.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/733/scan2020-11-04_174023.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre o atendimento prestado pela secretária municipal de assistência social, considerando que alguns cidadãos vêm procurando os vereadores para reclamarem do mau atendimento recebido.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/737/scan2020-11-05_085223.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/737/scan2020-11-05_085223.pdf</t>
   </si>
   <si>
     <t>Que seja convocada a secretária municipal de saúde desse município para prestar esclarecimentos na próxima reunião ordinária desta Casa sobre a disponibilidade de uso dos veículos da secretaria, agendamento de consultas especializadas e exames, atendimento nas unidades de PSF e demais assuntos de competência daquela secretaria.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/734/scan2020-11-04_174055.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/734/scan2020-11-04_174055.pdf</t>
   </si>
   <si>
     <t>Que seja requerida da senhora Prefeita o envio a esta Casa de documentações relativa a pavimentação da Rua Matozinho Matos no Distrito de Sapucaia incluindo cópia de convênio e processo licitatório, se existente. Requer ainda a documentação respectiva a construção da quadra esportiva daquele distrito.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/735/scan2020-11-04_174149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/735/scan2020-11-04_174149.pdf</t>
   </si>
   <si>
     <t>Que seja requerida da senhora Prefeita o envio a esta Casa de relatório contendo o nome dos servidores municipais que foram designados para prestar serviço junto no distrito de Sapucaia.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/702/scan2020-10-08_152106.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/702/scan2020-10-08_152106.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita que proceda com o pagamento das verbas rescisórias dos servidores comissionados/contratados, exonerados pela atual gestão, ainda este mês, tendo em vista que a legislação estipula um prazo máximo de dez dias para efetuar os referidos pagamentos.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/736/scan2020-11-05_084404.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/736/scan2020-11-05_084404.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Prefeita Municipal para encaminhar a esta Casa Legislativa cópia de todas as Portarias de exoneração e nomeações de cargos comissionados, expedidas à partir de 25 de junho de 2018, bem como declaração de vinculo de parentesco da autoridade nomeante ou demais servidores públicos ou agentes políticos conforme determina a legislação e, por fim, a declaração de acumulação de cargos ou proventos, se for o caso.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Laércio Alves de Lima, Maria Anídia de Paula, Mauro Caneco, Nelci Pereira Chaves, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/703/scan2020-10-08_152148.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/703/scan2020-10-08_152148.pdf</t>
   </si>
   <si>
     <t>Requer que seja notificada a Prefeita Municipal para encaminhar a esta Casa Legislativa cópia integral do processo de Dispensa de Licitação n° 017/2018, que teve por objeto a contratação emergencial para o Transporte Escolar dos alunos da Rede Municipal e Estadual de ensino do Município de Guanhães/MG.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/738/scan2020-11-05_085330.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/738/scan2020-11-05_085330.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre a divulgação de notícias da existência de funcionários fantasmas na prefeitura desse município, informando sobre a veracidade dos fatos e se verdadeiro, relatório com nomes e funções identificados.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/739/scan2020-11-05_085426.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/739/scan2020-11-05_085426.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre o valor real da dívida do Executivo Municipal especificando data de aquisição de cada uma delas, gestor responsável, valores e objeto da dívida.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/740/scan2020-11-05_085539.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/740/scan2020-11-05_085539.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da secretaria de assistência social informações sobre a liberação de transporte para pessoas carências que necessitam se deslocar para cidades vizinhas para realização de perícias de INSS ou visitação de parentes em clínicas de reabilitação.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/741/scan2020-11-05_085627.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/741/scan2020-11-05_085627.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas informações a esta Casa sobre a instalação da torre de sinal televisivo em Guanhães.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/742/scan2020-11-05_085727.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/742/scan2020-11-05_085727.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas informações a esta Casa sobre a situação das obras e instalação da unidade do Corpo de Bombeiros em Guanhães.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/743/scan2020-11-05_085956.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/743/scan2020-11-05_085956.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito os cargos para Assessoria de Comunicação Social e de Motorista previstos nesta CMG. Se possível gostaria de saber os motivos de tal vacância e se há previsão para contratação dos profissionais em questão.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/744/scan2020-11-05_090050.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/744/scan2020-11-05_090050.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o calendário de atividades do Espaço Cultural desta casa, previsto para este ano.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/745/scan2020-11-05_090200.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/745/scan2020-11-05_090200.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado um relatório sobre a execução orçamentária da câmara neste ano, se possível, até o mês de agosto/2018.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/746/scan2020-11-05_090256.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/746/scan2020-11-05_090256.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado um relatório comparativo sobre o consumo de água tratada neste prédio da CMG, nos ú1timos2 anos, com base nas contas mensais de água.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/704/scan2020-10-08_152339.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/704/scan2020-10-08_152339.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita a complementação de informações requeridas anteriormente sobre o pagamento das verbas rescisórias dos servidores comissionados/contratados exonerados pela atual gestão uma vez que, não foi informado de forma motivada o porquê do não pagamento de todos os exonerados.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/747/scan2020-11-05_090432.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/747/scan2020-11-05_090432.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de apoio do Executivo as empresas visando o fomento do comércio e emprego para os guanhanenses, solicito da senhora Prefeita informações sobre o apoio deste município a empresa Capital Mineração tendo em vista que esta mineradora paralisou suas atividades devidas à_x000D_
 ausência de alvarás solicitados ao Executivo.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/748/scan2020-11-05_090540.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/748/scan2020-11-05_090540.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre o asfaltamento do trecho de rua que faz a ligação do loteamento Acrópole à Rua Pio Ferreira considerando que, existem informações controversas sobre se quem é a responsabilidade pelo asfaltamento do referido local.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/749/scan2020-11-05_090647.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/749/scan2020-11-05_090647.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas a esta Casa, cópia do contrato de prestação de serviços contábeis e/ou nomeações de pessoal para o setor de tesouraria e contabilidade, firmados pela atual gestão.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/750/scan2020-11-05_090816.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/750/scan2020-11-05_090816.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre as perspectivas de ampliação de atendimento da unidade do COMBEM bem como, envio de cópia da ata da última eleição de seus membros, relatório descriminando o quantitativo de alunos atendidos na unidade, relação de servidores cedidos que prestam serviços na unidade e gastos mensais do Executivo com a manutenção do COMBEM.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia), Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/751/scan2020-11-05_090959.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/751/scan2020-11-05_090959.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora prefeita o envio a esta Casa de informações sobre a vigência e valores do convênio deste Município com a AMBAS e, se existente, envio de cópia do mesmo.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/752/scan2020-11-05_091456.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/752/scan2020-11-05_091456.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita o envio a esta Casa de cópia do relatório de viagens (PA - diária) dos veículos de propriedade desse município com as seguintes placas: 0TQ9673, 0NA3372, 0NM9302, Q0T0834, Q0T0832 e 0QX2339, relativa aos últimos doze meses.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/753/scan2020-11-05_095545.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/753/scan2020-11-05_095545.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora prefeita o envio a esta Casa de relatório contendo informações sobre o local de lotação dos veículos de propriedade deste município com as seguintes placas: Q0T0834 e Q0T0832.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/754/scan2020-11-05_111801.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/754/scan2020-11-05_111801.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora prefeita o envio a esta Casa de relatório de gastos de combustíveis com os veículos deste município nos últimos doze meses.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/755/scan2020-11-05_112629.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/755/scan2020-11-05_112629.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre o cumprimento do TAC — Termo de Ajustamento de Conduta celebrado entre este município e a Casa Lar quanto a contratação dos funcionários.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/756/scan2020-11-05_112719.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/756/scan2020-11-05_112719.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre quantas unidades de PSF estão sem médicos para atendimento aos pacientes e sobre a previsão para nova contratação.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/757/scan2020-11-05_113652.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/757/scan2020-11-05_113652.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora prefeita que seja requerido junto ao DER a instalação de radar com limite de velocidade máxima ou construção de quebra molas entre os km 303 e 305 da BR 259, localidade da Jacutinga, neste município de Guanhães.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/758/scan2020-11-05_113749.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/758/scan2020-11-05_113749.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora Prefeita informações sobre o motivo para atraso no pagamento dos vencimentos dos servidores do Poder Executivo Municipal inclusive previsão para normalidade do mesmo.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/759/scan2020-11-05_114205.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/759/scan2020-11-05_114205.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do secretário municipal de agricultura a relação dos produtores rurais atendidos pelos serviços prestados pela secretaria.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/760/scan2020-11-05_114240.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/760/scan2020-11-05_114240.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o secretário municipal de agricultura para falar sobre o trabalho de incentivo a agricultura familiar prestado pela secretaria.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/761/scan2020-11-05_114626.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/761/scan2020-11-05_114626.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, o envio a esta Casa de cópia dos empenhos liquidados no ano de 2018 relativos a transporte escolar.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/762/scan2020-11-05_114736.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/762/scan2020-11-05_114736.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, relatório detalhado de gastos de combustível de todos os veículos da prefeitura municipal, especificando os gastos por cada veículo e sua destinação.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/763/scan2020-11-05_114834.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/763/scan2020-11-05_114834.pdf</t>
   </si>
   <si>
     <t>Considerando o atraso e parcelamento do pagamento dos servidores da prefeitura de Guanhães, requer que a administração municipal proceda com o parcelamento levando-se em conta a remuneração de cada servidor.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/764/scan2020-11-05_114910.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/764/scan2020-11-05_114910.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a publicação no site oficial da Câmara, da íntegra de todos os Projetos de Lei que dão entrada nesta Casa Legislativa, com o objetivo de facilitar junto à população o conhecimento o debate e a análise das proposições.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/765/scan2020-11-05_114932.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/765/scan2020-11-05_114932.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido relatório, com base na execução orçamentária da Câmara, contendo os valores gastos com diárias em viagens de todos os edis e servidores desta Casa, durante os anos de 2015, de 2016, de 2017 e 2018 (até o último mês contabilizado).</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/766/scan2020-11-05_115022.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/766/scan2020-11-05_115022.pdf</t>
   </si>
   <si>
     <t>Que seja requerida a presença do secretário de infra estrutura urbana desse Município Geraldo Wagner de Oliveira, para a próxima reunião ordinária desta Casa, a ser realizada na data de 05 de novembro de 2018, às 19 horas, para prestar esclarecimentos sobre o cronograma de obras desse município.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/767/scan2020-11-05_115218.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/767/scan2020-11-05_115218.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, cópia de todos os empenhos liquidados a partir de 23/06/2018 referentes a pagamento de diárias acompanhados dos respectivos comprovantes de despesas, bem como despacho de autorização da viagem.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/768/scan2020-11-05_115316.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/768/scan2020-11-05_115316.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, nome do servidor responsável pelo controle de frotas e transportes geral deste município, bem como nome do servidor responsável pelos transportes na secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>Bruno Pires de Souza (Bruninho Sapucaia), Daniel Barroso, Laércio Alves de Lima, Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/769/scan2020-11-05_115503.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/769/scan2020-11-05_115503.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, o envio a esta Casa de relatório de gastos com manutenção e aquisição de peças e serviços referentes ao veículo Voyage PUF 7821 nos meses de setembro e outubro de 2018. Requer ainda relatório com histórico de eventos e todos os orçamentos aprovados e reprovados referente ao referido veículo.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Daniel Barroso, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/705/scan2020-10-08_152914.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/705/scan2020-10-08_152914.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, que não seja cortado o ponto dos servidores da educação que não compareceram a reunião do dia 22/10/2018, conforme convocação da secretária municipal de educação.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/706/scan2020-10-08_153028.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/706/scan2020-10-08_153028.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, informações sobre a vigência do Processo Seletivo n°. 001/2017. Cópia do referido edital, bem como das contratações e exonerações referentes ao mesmo.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/707/scan2020-10-08_153244.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/707/scan2020-10-08_153244.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, cópia dos empenhos liquidados a partir de 25 de junho de 2018, referentes a despesas contratadas por gestões passadas.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/770/scan2020-11-05_120121.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/770/scan2020-11-05_120121.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, informações sobre os motivos para mudança de endereço da Farmácia Central de sede própria do município para local alugado.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/771/scan2020-11-05_120217.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/771/scan2020-11-05_120217.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da presidente do SAAE Guanhães, informações sobre o valor mensal do convênio da autarquia com o órgão fiscalizador e regulador da mesma, bem como, razões para celebração de tal convênio.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/772/scan2020-11-05_120304.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/772/scan2020-11-05_120304.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, o cumprimento do artigo 99 da Lei Orgânica Municipal, que determina obrigatoriamente a publicação dos atos da administração municipal em portal da transparência.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/773/scan2020-11-05_120433.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/773/scan2020-11-05_120433.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a relação dos servidores que receberam férias prêmio no período de 25 de abril de 2018 a 25 de junho de 2018, bem como relatório de valores gastos com tal despesa.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/774/scan2020-11-05_120610.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/774/scan2020-11-05_120610.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita cópia dos extratos bancários com toda a movimentação mensal de todas as contas bancárias desse Município referentes ao período de 25 de abril de 2018 a 05 de novembro de 2018</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/775/scan2020-11-05_120652.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/775/scan2020-11-05_120652.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita a relação de todos os professores que foram demitidos ou dispensados nos últimos 60 dias.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/695/scan2020-10-08_104632.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/695/scan2020-10-08_104632.pdf</t>
   </si>
   <si>
     <t>Que seja convocado para estar presente na próxima reunião ordinária desta Casa, a realizar-se no dia 19 de novembro, o servidor municipal Alessandro Pereira Rodrigues atualmente responsável pelos transportes da saúde.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Bruno Pires de Souza (Bruninho Sapucaia), Daniel Barroso, Evandro  Alvarenga, Geraldo Ferreira ( Geraldo Anésio), Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/776/scan2020-11-05_120745.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/776/scan2020-11-05_120745.pdf</t>
   </si>
   <si>
     <t>Que seja convocada para estar presente na próxima reunião ordinária desta Casa, a realizar-se no dia 19 de novembro, a secretária municipal de educação Maria Celma Caldeira Nunes Coelho, para prestar esclarecimentos sobre assuntos pertinentes a secretaria municipal de educação.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/708/scan2020-10-08_153442.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/708/scan2020-10-08_153442.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/778/scan2020-11-05_120953.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/778/scan2020-11-05_120953.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da senhora prefeita, cópia de todas as Portarias/Decretos de concessão de gratificações aos servidores da prefeitura expedidas desde o dia 25 de junho de 2018 acompanhadas das respectivas justificativas, bem como relatório com os nomes dos servidores beneficiados com respectivos_x000D_
 valores.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Laércio Alves de Lima, Mauro Caneco, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/779/scan2020-11-05_121409.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/779/scan2020-11-05_121409.pdf</t>
   </si>
   <si>
     <t>Que seja requerido da Sra Prefeita Municipal, ata de eleição e posse do(a) Presidente e Vice-Presidente do Conselho do FUNDEB, conforme previsto no art. 6° da Lei Municipal n° 2.223, de 20 de março de 2007, bem como respectivo Decreto/Portaria de nomeação.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_de_lei_numero_001-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_de_lei_numero_001-2018.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Pública de Incentivo e Valorização do Esporte no Município de Guanhães e dá outras providências"</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_de_lei_numero_002-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_de_lei_numero_002-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre combate ao desperdício e utilização de água tratada para construção civil, limpeza de calçadas, passeios residenciais e comerciais, lavagem de veículos na zona urbana e rural, em todo o Município de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1315/projeto_de_lei_numero_003-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1315/projeto_de_lei_numero_003-2018.pdf</t>
   </si>
   <si>
     <t>Da Denominação a Via Pública - Rua Marcelo da Conceição Neves</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1316/projeto_de_lei_numero_004_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1316/projeto_de_lei_numero_004_de_2018.pdf</t>
   </si>
   <si>
     <t>"Revoga o Art.1° da Lei n°2781 de 14 de novembro de 2017."</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1317/projeto_de_lei_numero_05_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1317/projeto_de_lei_numero_05_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera o Programa Especial de Regularização Tributária — PERT, instituído por meio da Lei Municipal n°: 2779/2017, no âmbito do Município de Guanhães/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1318/projeto_de_lei_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1318/projeto_de_lei_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui o programa de adoção de praças públicas e de esportes e áreas verdes, estabelece seus objetivos e processos, suas espécies e limitações das responsabilidades e dos benefícios dos adotantes e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1319/projeto_de_lei_numero_007_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1319/projeto_de_lei_numero_007_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão da remuneração dos servidores públicos do quadro próprio de pessoal da Autarquia, Serviço Autônomo de Água e Esgoto de Guanhães.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_de_lei_numero_009_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_de_lei_numero_009_de_2018.pdf</t>
   </si>
   <si>
     <t>Rua Ayrton Vieira de Lima</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_de_lei_numero_10_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_de_lei_numero_10_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste, a titulo de revisão geral anual, nos vencimentos do funcionalismo público da Câmara Municipal de Guanhães, e_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_de_lei_numero_12_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_de_lei_numero_12_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera quadro de níveis constante no plano de cargos e salário do Município e dá outas providencias.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>Nivaldo dos Santos (Prefeito)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_de_lei_numero_13_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_de_lei_numero_13_de_2018.pdf</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_de_lei_numero_14_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_de_lei_numero_14_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê de Investimentos do Regime Próprio de Previdência Social - RPPS de Guanhães, o Guanhães Prev e dá outras providências.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_de_lei_numero_15_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_de_lei_numero_15_de_2018.pdf</t>
   </si>
   <si>
     <t>Rua Sebastião Justino Fernandes.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1331/projeto_de_lei_numero_16_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1331/projeto_de_lei_numero_16_de_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento vigente dá Câmara Municipal de Guanhães, destinado a criação de dotação orçamentária para_x000D_
 empenhamento de despesas com Contribuições a associação de Câmaras Municipais, e da outras Providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1332/projeto_de_lei_numero_17_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1332/projeto_de_lei_numero_17_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2019 e dá outras providências do município de Guanhães.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_numero_18_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_numero_18_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais, para inclusão de dotação orçamentária, durante a execução orçamentária de 2018</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1334/projeto_de_lei_numero_20_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1334/projeto_de_lei_numero_20_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.703, de 08 de outubro de 2015</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1335/projeto_de_lei_numero_21_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1335/projeto_de_lei_numero_21_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição dos honorários advocatícios entre os procuradores jurídicos do Município em virtude da Lei Federal número 13105 de 16 de março de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1336/projeto_de_lei_numero_22_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1336/projeto_de_lei_numero_22_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Regularização Tributário - PERT, no âmbito do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_numero_23_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_numero_23_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, para inclusão de atividade/projeto no orçamento vigente e inclusão de fonte de recursos_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1340/projeto_de_lei_numero_24_de_20118.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1340/projeto_de_lei_numero_24_de_20118.pdf</t>
   </si>
   <si>
     <t>Autoriza a outorga de concessão de espaço público nas áreas esportivas do município de Guanhães, para fins de veiculação de publicidade, por meio de placas, e dá outras providências.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1341/projeto_de_lei_numero_25_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1341/projeto_de_lei_numero_25_de_2018.pdf</t>
   </si>
   <si>
     <t>Beco Geraldo Ribeiro Sabino (Geraldo Ribeiro)</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Evandro Lott Moreira, Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_de_lei_numero_26_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_de_lei_numero_26_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Trilheiro no calendário comemorativo do Município de Guanhães</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1343/projeto_de_lei_numero_27_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1343/projeto_de_lei_numero_27_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o funcionamento do Canil Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1348/projeto_de_lei_numero_28_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1348/projeto_de_lei_numero_28_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.759, de 26 de abril de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1349/projeto_de_lei_numero_30_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1349/projeto_de_lei_numero_30_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 2.827, de 06 de agosto de 2018 que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1351/projeto_de_lei_numero_32_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1351/projeto_de_lei_numero_32_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui os meios oficiais de publicação dos atos normativos e administrativos do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, Vice-Prefeito, Vereadores e Secretários Municipais de Guanhães/MG para a legislatura 2021/2024.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_lei_numero_35_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_lei_numero_35_de_2021.pdf</t>
   </si>
   <si>
     <t>Institui o "Benefício Aluguel Social" no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1353/projeto_de_lei_numero_36_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1353/projeto_de_lei_numero_36_de_2018.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para adesão ao Programa Especial de Regularização Tributário - PERT, no Âmbito do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1354/projeto_de_lei_numero_37_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1354/projeto_de_lei_numero_37_de_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento de 2018 e dá outras providências</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1355/pl_38_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1355/pl_38_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a Câmara Municipal de Guanhães promover a doação de veiculo à Associação de Caridade Nossa Senhora do Carmo e dá outras providências</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1357/projeto_de_lei_numero_39_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1357/projeto_de_lei_numero_39_de_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Instituição Financeira, Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1358/projeto_de_lei_numero_40_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1358/projeto_de_lei_numero_40_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui a política de Bem-estar de animais de grande porte no município de Guanhães-MG e dá outras providências</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1361/projeto_de_lei_numero_41_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1361/projeto_de_lei_numero_41_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Comemorativo do Município de Guanhães o Dia Municipal do DeMolay</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1362/projeto_de_lei_numero_42_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1362/projeto_de_lei_numero_42_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Edimilson Braz de Almeida</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1363/projeto_de_lei_numero_43_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1363/projeto_de_lei_numero_43_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor João Batista Pessoa</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1364/projeto_de_lei_numero_44_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1364/projeto_de_lei_numero_44_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães à senhora Geralda Marta Souza Madureira</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1365/projeto_de_lei_numero_45_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1365/projeto_de_lei_numero_45_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães à senhora Maria Dalva de Oliveira Soares</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1366/projeto_de_lei_numero_46_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1366/projeto_de_lei_numero_46_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Donato Daniel Durão</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1367/projeto_de_lei_numero_47_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1367/projeto_de_lei_numero_47_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Neymar Pereira Messias</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_numero_48_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_numero_48_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor José Maria de Azevedo</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_numero_49_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_numero_49_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães à Senhora Maria da Consolação Mesquita Aguiar</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_numero_50_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_numero_50_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Jorge Luiz Teixeira</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_numero_51_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_numero_51_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor José Maria Pascoal</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1372/projeto_de_lei_numero_52_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1372/projeto_de_lei_numero_52_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Admilson Aparecido Bueno</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1373/projeto_de_lei_numero_53_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1373/projeto_de_lei_numero_53_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Arnaldo Pires Mourão</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1374/projeto_de_lei_numero_54_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1374/projeto_de_lei_numero_54_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guanhães ao senhor Endgel Rebouças</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1375/projeto_de_lei_numero_55_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1375/projeto_de_lei_numero_55_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição dos honorários advocatícios entre os procuradores do Município em virtude da Lei Federal número 13.105, de 16 de março de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1376/projeto_de_lei_numero_56_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1376/projeto_de_lei_numero_56_de_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado Residencial Antares, estabelece suas condições e dá outras providências</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1377/pl_57_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1377/pl_57_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a Câmara Municipal de Guanhães promover a doação de veiculo ao Lar São Vicente de Paula e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1379/projeto_de_lei_numero_58_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1379/projeto_de_lei_numero_58_de_2018.pdf</t>
   </si>
   <si>
     <t>Rua São Francisco</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1380/projeto_de_lei_numero_59_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1380/projeto_de_lei_numero_59_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Direitos da Pessoa Idosa (CMDPI), e dá outras providências</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1298/projeto_de_lei_complementar_numero_001_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1298/projeto_de_lei_complementar_numero_001_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 002, de 17 de junho de 2014, que "Dispõe sobre a Reestruturação do Plano Geral de Cargos, Carreiras e Vencimentos dos_x000D_
 Servidores Públicos e dos Profissionais do Quadro da Saúde do Município de Guanhães, cria cargos e dá outras providências".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1300/projeto_de_lei_complementar_numero_03_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1300/projeto_de_lei_complementar_numero_03_de_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição da Prefeitura Municipal de Guanhães de cobrar a Taxa de Expediente na emissão de Guias de Recolhimento".</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1301/projeto_de_lei_complementar_numero_004_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1301/projeto_de_lei_complementar_numero_004_de_2018.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1303/projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1303/projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>"Cria a Ouvidoria na Câmara Municipal de Guanhães e dá outras providências".</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_resolucao_numero_001_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_resolucao_numero_001_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a data da Reunião Ordinária do mês de dezembro de 2018</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1386/projeto_de_resolucao_numero_002_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1386/projeto_de_resolucao_numero_002_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede homenagem ao Senhor Jaílson de Oliveira Rodrigues</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_resolucao_numero_003_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_resolucao_numero_003_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede homenagem ao senhor Lafayette Luiz Doorgal de Andrada</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Bruno Pires de Souza (Bruninho Sapucaia), Carlos Aparecido da Silva ( Carlinhos Camelô), Daniel Barroso, Geraldo Ferreira ( Geraldo Anésio), Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco, Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1388/projetode_resolucao_numero_004_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1388/projetode_resolucao_numero_004_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede homenagem ao senhor Euclydes Marcos Pettersen Neto</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1389/projeto_de_resolucao_numero_005_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1389/projeto_de_resolucao_numero_005_de_2018.pdf</t>
   </si>
   <si>
     <t>Concede homenagem ao senhor Geraldo Temponi Godinho</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1347/veto_parcial_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1347/veto_parcial_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
   </si>
   <si>
     <t>Veto aos dispositivos: art. 2°, art. 3°, art. 4°, art. 7° e art. 8° do projeto de lei número 27 de 2018</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1384/veto_ao_pl_numero_59_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1384/veto_ao_pl_numero_59_de_2018.pdf</t>
   </si>
   <si>
     <t>Veto ao artigo 9º do Projeto de Lei número 59 de 2019</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1312/veto_ao_projeto_de__lei_numero_001_-_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1312/veto_ao_projeto_de__lei_numero_001_-_2018.pdf</t>
   </si>
   <si>
     <t>Fica vetado em sua totalidade o projeto de lei ordinária número 001 de 2018</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1912/veto_ao_projeto_de_lei_numero_11_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1912/veto_ao_projeto_de_lei_numero_11_de_2018.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 11 de 2018</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1356/veto_ao_pl_38_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1356/veto_ao_pl_38_de_2018.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei ordinária número 38 de 2018</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1378/veto_ao_pl_57_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1378/veto_ao_pl_57_de_2018.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 57 de 2018</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1311/emenda_001_ao_projeto_de_lei_numero_001-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1311/emenda_001_ao_projeto_de_lei_numero_001-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 4° do Projeto de Lei Ordinária n° 001, de 02 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1314/emenda_001_projeto_de_lei_numero_002-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1314/emenda_001_projeto_de_lei_numero_002-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do projeto de lei ordinária número 002 de 02 de fevereiro de 2018</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1321/emenda_numero_001_ao_pl_007_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1321/emenda_numero_001_ao_pl_007_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos parágrafos 1° e 2°, do artigo 1°, do Projeto de Lei Ordinária n° 007, de 05 de março de 2018</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Evandro Lott Moreira, Lucimar Ferreira Pinto, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1327/emenda_numero_001_de_2018_-_pl_13-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1327/emenda_numero_001_de_2018_-_pl_13-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 12 do Projeto de Lei Ordinária n° 013, de 26 de abril de 2018</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1337/emenda_numero_001_pl_022-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1337/emenda_numero_001_pl_022-2018.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do artigo 3º do Projeto de Lei Ordinária número 22 de 2018</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1344/emenda_numero_001_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1344/emenda_numero_001_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 11 do Projeto de Lei Ordinária n° 027/2018, de 04 de setembro de 2018</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Geraldo Ferreira ( Geraldo Anésio), Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1350/emenda_001_pl_30_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1350/emenda_001_pl_30_de_2018.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 2° do Projeto de Lei Ordinária n° 030/2018, de 28 de setembro de 2018</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Bruno Pires de Souza (Bruninho Sapucaia), Evandro Lott Moreira, Laércio Alves de Lima, Mauro Caneco, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1359/emenda_numero_001_ao_projeto_de_lei_numero_40_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1359/emenda_numero_001_ao_projeto_de_lei_numero_40_de_2018.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso I, do artigo 40, do Projeto de Lei Ordinária n° 040/2018, de 05 de novembro de 2018</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1381/emenda_numero_001_ao_projeto_de_lei_numero_59_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1381/emenda_numero_001_ao_projeto_de_lei_numero_59_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1°, do Projeto de Lei Ordinária n° 059/2018</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1322/emenda_numero_002_pl_007_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1322/emenda_numero_002_pl_007_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3°, do Projeto de Lei Ordinária n° 007, de 05 de março de 2018</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1328/emenda_numero_002_de_2018_-_projeto_de_lei_numero_13_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1328/emenda_numero_002_de_2018_-_projeto_de_lei_numero_13_de_2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 26 ao Projeto de Lei Ordinária n° 013, de 26 de abril de 2018</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1338/emenda_numero_002_pl_22_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1338/emenda_numero_002_pl_22_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 3º do projeto de lei número 22 de 2018</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1345/emenda_numero_002_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1345/emenda_numero_002_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 12 do Projeto de Lei Ordinária n° 027/2018, de 04 de setembro de 2018</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Bruno Pires de Souza (Bruninho Sapucaia), Evandro  Alvarenga, Evandro Lott Moreira, Laércio Alves de Lima, Lucimar Ferreira Pinto, Mauro Caneco, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1360/emenda_numero_002_ao_projeto_de_lei_numero_40_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1360/emenda_numero_002_ao_projeto_de_lei_numero_40_de_2018.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 11 do Projeto de Lei Ordinária n° 040/2018, de 05 de novembro de 2018</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1382/emenda_numero_002_ao_projeto_de_lei_numero_59_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1382/emenda_numero_002_ao_projeto_de_lei_numero_59_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2°, do Projeto de Lei Ordinária n° 059/2018</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1346/emenda_numero_003_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1346/emenda_numero_003_ao_projeto_de_lei_numero_27_de_2018.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 19 do Projeto de Lei Ordinária n° 027/2018, de 04 de setembro de 2018</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1383/emenda_numero_003_ao_pl_numero_59_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1383/emenda_numero_003_ao_pl_numero_59_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa do Projeto de Lei Ordinária n° 059/2018</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1320/projeto_de_lei_numero_007_de_2018_substitutivo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1320/projeto_de_lei_numero_007_de_2018_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de reajuste a titulo de revisão geral anual, da remuneração dos servidores públicos do quadro próprio de pessoal da Autarquia,_x000D_
 Serviço Autônomo de Água e Esgoto de Guanhães.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>EMDC</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Daniel Barroso, Lucimar Ferreira Pinto, Maria Anídia de Paula, Mauro Caneco</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1299/emenda_numero_001_plc_001-2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1299/emenda_numero_001_plc_001-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei Complementar número 001/2018, de 31 de janeiro de 2018 e acrescenta o artigo 34-A ao Projeto de Lei Complementar número 001 de 2018</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1302/emenda_numero_001_pl_004_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1302/emenda_numero_001_pl_004_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei Complementar número 004/2018</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Daniel Barroso</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1304/emenda_numero_001_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1304/emenda_numero_001_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único no art. 40 do Projeto de Lei Complementar n° 006/2018</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Emenda número 002 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1305/emenda_numero_002_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1305/emenda_numero_002_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 7°, do Projeto de Lei Complementar n° 006/2018</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Emenda número 003 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1306/emenda_numero_03_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1306/emenda_numero_03_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° do Projeto de Lei Complementar n°. 006/2008</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1307/emenda_numero_04_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1307/emenda_numero_04_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4° do Projeto de Lei Complementar n°. 006/2008</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1308/emenda_numero_05_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1308/emenda_numero_05_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I e II Projeto de Lei Complementar n°. 006/2008</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>EMD6</t>
   </si>
   <si>
     <t>Emenda número 006 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1309/emenda_numero_006_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1309/emenda_numero_006_projeto_de_lei_complementar_numero_006_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos Anexos I e II, do Projeto de Lei Complementar n° 006/2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4098,67 +4098,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/560/scan2020-11-04_084205.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/561/scan2020-11-04_084232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/562/scan2020-11-04_084254.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/563/scan2020-11-04_084315.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/564/scan2020-11-04_084342.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/565/scan2020-11-04_084406.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/566/scan2020-11-04_084434.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/567/scan2020-11-04_084510.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/568/scan2020-11-04_084540.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/569/scan2020-11-04_084604.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/570/scan2020-11-04_084631.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/571/scan2020-11-04_084705.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_13-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/572/scan2020-11-04_084815.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/573/scan2020-11-04_084847.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/574/scan2020-11-04_084942.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/575/scan2020-11-04_085005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/576/scan2020-11-04_085034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/577/scan2020-11-04_085112.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_20-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_21-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_22-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/578/scan2020-11-04_085958.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/579/scan2020-11-04_090019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/580/scan2020-11-04_090041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/581/scan2020-11-04_090102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/582/scan2020-11-04_090123.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/583/scan2020-11-04_090123.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/584/scan2020-11-04_090230.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/585/scan2020-11-04_090256.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/586/scan2020-11-04_090323.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/587/scan2020-11-04_090345.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/588/scan2020-11-04_090407.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/589/scan2020-11-04_090427.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/590/scan2020-11-04_090503.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/591/scan2020-11-04_090529.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/592/scan2020-11-04_090557.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/593/scan2020-11-04_090624.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_39-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_40-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/594/scan2020-11-04_090748.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/595/scan2020-11-04_090814.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/596/scan2020-11-04_090845.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/597/scan2020-11-04_090908.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/598/scan2020-11-04_090935.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/599/scan2020-11-04_091009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/600/scan2020-11-04_091036.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/601/scan2020-11-04_091102.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/602/scan2020-11-04_091127.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/603/scan2020-11-04_091150.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/604/scan2020-11-04_091217.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/605/scan2020-11-04_091252.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/606/scan2020-11-04_091316.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/607/scan2020-11-04_091342.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/608/scan2020-11-04_092517.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/609/scan2020-11-04_092725.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/610/scan2020-11-04_092811.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_59-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_60-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/612/scan2020-11-04_092912.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/613/scan2020-11-04_093016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/614/scan2020-11-04_093051.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/615/scan2020-11-04_093111.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/616/scan2020-11-04_093134.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/617/scan2020-11-04_093158.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/618/scan2020-11-04_093225.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/619/scan2020-11-04_093256.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_69-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/620/scan2020-11-04_093721.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/621/scan2020-11-04_093950.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/622/scan2020-11-04_094131.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/623/scan2020-11-04_094216.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/624/scan2020-11-04_094309.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/625/scan2020-11-04_094332.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/626/scan2020-11-04_094408.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_77-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_78-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_79-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/627/scan2020-11-04_095740.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/628/scan2020-11-04_095815.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/629/scan2020-11-04_095848.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/630/scan2020-11-04_095958.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/631/scan2020-11-04_100039.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/632/scan2020-11-04_100112.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/633/scan2020-11-04_100152.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/634/scan2020-11-04_100211.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/635/scan2020-11-04_100243.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/636/scan2020-11-04_100311.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/637/scan2020-11-04_100348.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/638/scan2020-11-04_100429.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/639/scan2020-11-04_100552.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/640/scan2020-11-04_100707.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_94-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/641/scan2020-11-04_101057.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/642/scan2020-11-04_101138.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/643/scan2020-11-04_101332.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/644/scan2020-11-04_101415.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/645/scan2020-11-04_101450.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/646/scan2020-11-04_101513.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/647/scan2020-11-04_101552.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/648/scan2020-11-04_101624.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/649/scan2020-11-04_101714.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/650/scan2020-11-04_101818.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/651/scan2020-11-04_101858.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/652/scan2020-11-04_102202.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/653/scan2020-11-04_102322.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/654/scan2020-11-04_102403.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/655/scan2020-11-04_102434.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/656/scan2020-11-04_102519.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/657/scan2020-11-04_104223.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/658/scan2020-11-04_104311.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/659/scan2020-11-04_104358.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/660/scan2020-11-04_104445.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_116-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_117-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/661/scan2020-11-04_104658.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_119-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/662/scan2020-11-04_104852.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/663/scan2020-11-04_104922.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/664/scan2020-11-04_105022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/665/scan2020-11-04_105123.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_124-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_125-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_126-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/666/scan2020-11-04_105900.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/667/scan2020-11-04_112044.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/668/scan2020-11-04_112132.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/669/scan2020-11-04_112229.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/670/scan2020-11-04_112338.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/671/scan2020-11-04_112608.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/672/scan2020-11-04_112951.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/673/scan2020-11-04_113059.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/674/scan2020-11-04_113141.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/675/scan2020-11-04_113333.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/676/scan2020-11-04_113419.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/677/scan2020-11-04_113542.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/678/scan2020-11-04_113725.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/679/scan2020-11-04_113826.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/680/scan2020-11-04_113936.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/681/scan2020-11-04_114025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/682/scan2020-11-04_114149.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/683/scan2020-11-04_114523.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/684/scan2020-11-04_114729.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/685/scan2020-11-04_114827.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/686/scan2020-11-04_114941.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/687/scan2020-11-04_115146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/688/scan2020-11-04_115304.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/689/scan2020-11-04_115354.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/690/scan2020-11-04_115448.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/691/scan2020-11-04_115533.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/692/scan2020-11-04_115627.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/693/scan2020-11-04_115820.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_156-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/694/scan2020-11-04_120237.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/611/scan2020-11-04_092837.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/777/scan2020-11-05_120823.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/709/scan2020-11-04_170348.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/710/scan2020-11-04_170447.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/711/scan2020-11-04_170607.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/712/scan2020-11-04_170637.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/713/scan2020-11-04_170913.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/714/scan2020-11-04_171422.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/715/scan2020-11-04_171501.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/716/scan2020-11-04_171603.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/717/scan2020-11-04_171632.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/718/scan2020-11-04_171716.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/719/scan2020-11-04_171741.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/720/scan2020-11-04_171808.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/721/scan2020-11-04_171830.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/722/scan2020-11-04_171853.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/723/scan2020-11-04_171920.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/724/scan2020-11-04_171944.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/725/scan2020-11-04_172007.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/726/scan2020-11-04_172034.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/728/scan2020-11-04_172650.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/727/scan2020-11-04_172056.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/730/scan2020-11-04_173618.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/729/scan2020-11-04_173555.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/696/scan2020-10-08_151631.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/697/scan2020-10-08_151658.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/698/scan2020-10-08_151721.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/731/scan2020-11-04_173734.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/699/scan2020-10-08_151812.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/700/scan2020-10-08_151812.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/701/scan2020-10-08_151919.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/732/scan2020-11-04_173945.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/733/scan2020-11-04_174023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/737/scan2020-11-05_085223.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/734/scan2020-11-04_174055.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/735/scan2020-11-04_174149.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/702/scan2020-10-08_152106.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/736/scan2020-11-05_084404.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/703/scan2020-10-08_152148.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/738/scan2020-11-05_085330.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/739/scan2020-11-05_085426.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/740/scan2020-11-05_085539.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/741/scan2020-11-05_085627.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/742/scan2020-11-05_085727.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/743/scan2020-11-05_085956.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/744/scan2020-11-05_090050.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/745/scan2020-11-05_090200.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/746/scan2020-11-05_090256.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/704/scan2020-10-08_152339.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/747/scan2020-11-05_090432.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/748/scan2020-11-05_090540.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/749/scan2020-11-05_090647.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/750/scan2020-11-05_090816.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/751/scan2020-11-05_090959.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/752/scan2020-11-05_091456.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/753/scan2020-11-05_095545.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/754/scan2020-11-05_111801.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/755/scan2020-11-05_112629.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/756/scan2020-11-05_112719.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/757/scan2020-11-05_113652.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/758/scan2020-11-05_113749.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/759/scan2020-11-05_114205.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/760/scan2020-11-05_114240.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/761/scan2020-11-05_114626.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/762/scan2020-11-05_114736.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/763/scan2020-11-05_114834.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/764/scan2020-11-05_114910.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/765/scan2020-11-05_114932.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/766/scan2020-11-05_115022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/767/scan2020-11-05_115218.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/768/scan2020-11-05_115316.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/769/scan2020-11-05_115503.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/705/scan2020-10-08_152914.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/706/scan2020-10-08_153028.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/707/scan2020-10-08_153244.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/770/scan2020-11-05_120121.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/771/scan2020-11-05_120217.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/772/scan2020-11-05_120304.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/773/scan2020-11-05_120433.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/774/scan2020-11-05_120610.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/775/scan2020-11-05_120652.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/695/scan2020-10-08_104632.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/776/scan2020-11-05_120745.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/708/scan2020-10-08_153442.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/778/scan2020-11-05_120953.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/779/scan2020-11-05_121409.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_de_lei_numero_001-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_de_lei_numero_002-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1315/projeto_de_lei_numero_003-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1316/projeto_de_lei_numero_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1317/projeto_de_lei_numero_05_de_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1318/projeto_de_lei_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1319/projeto_de_lei_numero_007_de_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_de_lei_numero_009_de_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_de_lei_numero_10_de_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_de_lei_numero_12_de_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_de_lei_numero_13_de_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_de_lei_numero_14_de_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_de_lei_numero_15_de_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1331/projeto_de_lei_numero_16_de_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1332/projeto_de_lei_numero_17_de_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_numero_18_de_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1334/projeto_de_lei_numero_20_de_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1335/projeto_de_lei_numero_21_de_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1336/projeto_de_lei_numero_22_de_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_numero_23_de_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1340/projeto_de_lei_numero_24_de_20118.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1341/projeto_de_lei_numero_25_de_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_de_lei_numero_26_de_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1343/projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1348/projeto_de_lei_numero_28_de_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1349/projeto_de_lei_numero_30_de_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1351/projeto_de_lei_numero_32_de_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_lei_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1353/projeto_de_lei_numero_36_de_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1354/projeto_de_lei_numero_37_de_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1355/pl_38_de_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1357/projeto_de_lei_numero_39_de_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1358/projeto_de_lei_numero_40_de_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1361/projeto_de_lei_numero_41_de_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1362/projeto_de_lei_numero_42_de_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1363/projeto_de_lei_numero_43_de_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1364/projeto_de_lei_numero_44_de_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1365/projeto_de_lei_numero_45_de_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1366/projeto_de_lei_numero_46_de_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1367/projeto_de_lei_numero_47_de_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_numero_48_de_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_numero_49_de_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_numero_50_de_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_numero_51_de_2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1372/projeto_de_lei_numero_52_de_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1373/projeto_de_lei_numero_53_de_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1374/projeto_de_lei_numero_54_de_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1375/projeto_de_lei_numero_55_de_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1376/projeto_de_lei_numero_56_de_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1377/pl_57_de_2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1379/projeto_de_lei_numero_58_de_2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1380/projeto_de_lei_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1298/projeto_de_lei_complementar_numero_001_de_2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1300/projeto_de_lei_complementar_numero_03_de_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1301/projeto_de_lei_complementar_numero_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1303/projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_resolucao_numero_001_de_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1386/projeto_de_resolucao_numero_002_de_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_resolucao_numero_003_de_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1388/projetode_resolucao_numero_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1389/projeto_de_resolucao_numero_005_de_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1347/veto_parcial_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1384/veto_ao_pl_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1312/veto_ao_projeto_de__lei_numero_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1912/veto_ao_projeto_de_lei_numero_11_de_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1356/veto_ao_pl_38_de_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1378/veto_ao_pl_57_de_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1311/emenda_001_ao_projeto_de_lei_numero_001-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1314/emenda_001_projeto_de_lei_numero_002-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1321/emenda_numero_001_ao_pl_007_de_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1327/emenda_numero_001_de_2018_-_pl_13-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1337/emenda_numero_001_pl_022-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1344/emenda_numero_001_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1350/emenda_001_pl_30_de_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1359/emenda_numero_001_ao_projeto_de_lei_numero_40_de_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1381/emenda_numero_001_ao_projeto_de_lei_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1322/emenda_numero_002_pl_007_de_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1328/emenda_numero_002_de_2018_-_projeto_de_lei_numero_13_de_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1338/emenda_numero_002_pl_22_de_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1345/emenda_numero_002_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1360/emenda_numero_002_ao_projeto_de_lei_numero_40_de_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1382/emenda_numero_002_ao_projeto_de_lei_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1346/emenda_numero_003_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1383/emenda_numero_003_ao_pl_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1320/projeto_de_lei_numero_007_de_2018_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1299/emenda_numero_001_plc_001-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1302/emenda_numero_001_pl_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1304/emenda_numero_001_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1305/emenda_numero_002_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1306/emenda_numero_03_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1307/emenda_numero_04_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1308/emenda_numero_05_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1309/emenda_numero_006_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/560/scan2020-11-04_084205.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/561/scan2020-11-04_084232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/562/scan2020-11-04_084254.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/563/scan2020-11-04_084315.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/564/scan2020-11-04_084342.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/565/scan2020-11-04_084406.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/566/scan2020-11-04_084434.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/567/scan2020-11-04_084510.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/568/scan2020-11-04_084540.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/569/scan2020-11-04_084604.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/570/scan2020-11-04_084631.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/571/scan2020-11-04_084705.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_13-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/572/scan2020-11-04_084815.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/573/scan2020-11-04_084847.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/574/scan2020-11-04_084942.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/575/scan2020-11-04_085005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/576/scan2020-11-04_085034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/577/scan2020-11-04_085112.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_20-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_21-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_22-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/578/scan2020-11-04_085958.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/579/scan2020-11-04_090019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/580/scan2020-11-04_090041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/581/scan2020-11-04_090102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/582/scan2020-11-04_090123.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/583/scan2020-11-04_090123.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/584/scan2020-11-04_090230.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/585/scan2020-11-04_090256.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/586/scan2020-11-04_090323.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/587/scan2020-11-04_090345.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/588/scan2020-11-04_090407.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/589/scan2020-11-04_090427.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/590/scan2020-11-04_090503.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/591/scan2020-11-04_090529.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/592/scan2020-11-04_090557.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/593/scan2020-11-04_090624.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_39-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_40-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/594/scan2020-11-04_090748.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/595/scan2020-11-04_090814.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/596/scan2020-11-04_090845.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/597/scan2020-11-04_090908.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/598/scan2020-11-04_090935.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/599/scan2020-11-04_091009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/600/scan2020-11-04_091036.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/601/scan2020-11-04_091102.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/602/scan2020-11-04_091127.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/603/scan2020-11-04_091150.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/604/scan2020-11-04_091217.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/605/scan2020-11-04_091252.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/606/scan2020-11-04_091316.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/607/scan2020-11-04_091342.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/608/scan2020-11-04_092517.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/609/scan2020-11-04_092725.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/610/scan2020-11-04_092811.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_59-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_60-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/612/scan2020-11-04_092912.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/613/scan2020-11-04_093016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/614/scan2020-11-04_093051.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/615/scan2020-11-04_093111.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/616/scan2020-11-04_093134.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/617/scan2020-11-04_093158.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/618/scan2020-11-04_093225.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/619/scan2020-11-04_093256.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_69-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/620/scan2020-11-04_093721.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/621/scan2020-11-04_093950.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/622/scan2020-11-04_094131.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/623/scan2020-11-04_094216.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/624/scan2020-11-04_094309.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/625/scan2020-11-04_094332.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/626/scan2020-11-04_094408.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_77-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_78-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_79-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/627/scan2020-11-04_095740.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/628/scan2020-11-04_095815.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/629/scan2020-11-04_095848.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/630/scan2020-11-04_095958.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/631/scan2020-11-04_100039.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/632/scan2020-11-04_100112.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/633/scan2020-11-04_100152.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/634/scan2020-11-04_100211.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/635/scan2020-11-04_100243.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/636/scan2020-11-04_100311.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/637/scan2020-11-04_100348.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/638/scan2020-11-04_100429.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/639/scan2020-11-04_100552.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/640/scan2020-11-04_100707.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_94-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/641/scan2020-11-04_101057.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/642/scan2020-11-04_101138.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/643/scan2020-11-04_101332.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/644/scan2020-11-04_101415.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/645/scan2020-11-04_101450.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/646/scan2020-11-04_101513.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/647/scan2020-11-04_101552.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/648/scan2020-11-04_101624.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/649/scan2020-11-04_101714.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/650/scan2020-11-04_101818.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/651/scan2020-11-04_101858.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/652/scan2020-11-04_102202.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/653/scan2020-11-04_102322.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/654/scan2020-11-04_102403.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/655/scan2020-11-04_102434.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/656/scan2020-11-04_102519.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/657/scan2020-11-04_104223.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/658/scan2020-11-04_104311.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/659/scan2020-11-04_104358.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/660/scan2020-11-04_104445.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_116-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_117-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/661/scan2020-11-04_104658.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_119-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/662/scan2020-11-04_104852.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/663/scan2020-11-04_104922.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/664/scan2020-11-04_105022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/665/scan2020-11-04_105123.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_124-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_125-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_126-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/666/scan2020-11-04_105900.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/667/scan2020-11-04_112044.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/668/scan2020-11-04_112132.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/669/scan2020-11-04_112229.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/670/scan2020-11-04_112338.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/671/scan2020-11-04_112608.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/672/scan2020-11-04_112951.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/673/scan2020-11-04_113059.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/674/scan2020-11-04_113141.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/675/scan2020-11-04_113333.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/676/scan2020-11-04_113419.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/677/scan2020-11-04_113542.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/678/scan2020-11-04_113725.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/679/scan2020-11-04_113826.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/680/scan2020-11-04_113936.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/681/scan2020-11-04_114025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/682/scan2020-11-04_114149.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/683/scan2020-11-04_114523.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/684/scan2020-11-04_114729.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/685/scan2020-11-04_114827.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/686/scan2020-11-04_114941.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/687/scan2020-11-04_115146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/688/scan2020-11-04_115304.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/689/scan2020-11-04_115354.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/690/scan2020-11-04_115448.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/691/scan2020-11-04_115533.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/692/scan2020-11-04_115627.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/693/scan2020-11-04_115820.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_156-2018_daniel_barroso.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/694/scan2020-11-04_120237.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/611/scan2020-11-04_092837.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/777/scan2020-11-05_120823.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/709/scan2020-11-04_170348.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/710/scan2020-11-04_170447.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/711/scan2020-11-04_170607.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/712/scan2020-11-04_170637.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/713/scan2020-11-04_170913.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/714/scan2020-11-04_171422.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/715/scan2020-11-04_171501.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/716/scan2020-11-04_171603.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/717/scan2020-11-04_171632.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/718/scan2020-11-04_171716.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/719/scan2020-11-04_171741.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/720/scan2020-11-04_171808.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/721/scan2020-11-04_171830.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/722/scan2020-11-04_171853.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/723/scan2020-11-04_171920.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/724/scan2020-11-04_171944.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/725/scan2020-11-04_172007.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/726/scan2020-11-04_172034.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/728/scan2020-11-04_172650.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/727/scan2020-11-04_172056.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/730/scan2020-11-04_173618.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/729/scan2020-11-04_173555.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/696/scan2020-10-08_151631.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/697/scan2020-10-08_151658.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/698/scan2020-10-08_151721.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/731/scan2020-11-04_173734.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/699/scan2020-10-08_151812.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/700/scan2020-10-08_151812.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/701/scan2020-10-08_151919.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/732/scan2020-11-04_173945.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/733/scan2020-11-04_174023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/737/scan2020-11-05_085223.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/734/scan2020-11-04_174055.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/735/scan2020-11-04_174149.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/702/scan2020-10-08_152106.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/736/scan2020-11-05_084404.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/703/scan2020-10-08_152148.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/738/scan2020-11-05_085330.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/739/scan2020-11-05_085426.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/740/scan2020-11-05_085539.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/741/scan2020-11-05_085627.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/742/scan2020-11-05_085727.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/743/scan2020-11-05_085956.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/744/scan2020-11-05_090050.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/745/scan2020-11-05_090200.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/746/scan2020-11-05_090256.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/704/scan2020-10-08_152339.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/747/scan2020-11-05_090432.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/748/scan2020-11-05_090540.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/749/scan2020-11-05_090647.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/750/scan2020-11-05_090816.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/751/scan2020-11-05_090959.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/752/scan2020-11-05_091456.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/753/scan2020-11-05_095545.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/754/scan2020-11-05_111801.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/755/scan2020-11-05_112629.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/756/scan2020-11-05_112719.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/757/scan2020-11-05_113652.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/758/scan2020-11-05_113749.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/759/scan2020-11-05_114205.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/760/scan2020-11-05_114240.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/761/scan2020-11-05_114626.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/762/scan2020-11-05_114736.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/763/scan2020-11-05_114834.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/764/scan2020-11-05_114910.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/765/scan2020-11-05_114932.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/766/scan2020-11-05_115022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/767/scan2020-11-05_115218.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/768/scan2020-11-05_115316.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/769/scan2020-11-05_115503.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/705/scan2020-10-08_152914.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/706/scan2020-10-08_153028.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/707/scan2020-10-08_153244.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/770/scan2020-11-05_120121.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/771/scan2020-11-05_120217.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/772/scan2020-11-05_120304.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/773/scan2020-11-05_120433.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/774/scan2020-11-05_120610.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/775/scan2020-11-05_120652.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/695/scan2020-10-08_104632.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/776/scan2020-11-05_120745.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/708/scan2020-10-08_153442.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/778/scan2020-11-05_120953.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/779/scan2020-11-05_121409.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1310/projeto_de_lei_numero_001-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1313/projeto_de_lei_numero_002-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1315/projeto_de_lei_numero_003-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1316/projeto_de_lei_numero_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1317/projeto_de_lei_numero_05_de_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1318/projeto_de_lei_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1319/projeto_de_lei_numero_007_de_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1323/projeto_de_lei_numero_009_de_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1324/projeto_de_lei_numero_10_de_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1325/projeto_de_lei_numero_12_de_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1326/projeto_de_lei_numero_13_de_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_de_lei_numero_14_de_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_de_lei_numero_15_de_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1331/projeto_de_lei_numero_16_de_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1332/projeto_de_lei_numero_17_de_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_numero_18_de_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1334/projeto_de_lei_numero_20_de_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1335/projeto_de_lei_numero_21_de_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1336/projeto_de_lei_numero_22_de_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1339/projeto_de_lei_numero_23_de_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1340/projeto_de_lei_numero_24_de_20118.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1341/projeto_de_lei_numero_25_de_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_de_lei_numero_26_de_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1343/projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1348/projeto_de_lei_numero_28_de_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1349/projeto_de_lei_numero_30_de_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1351/projeto_de_lei_numero_32_de_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_lei_numero_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1353/projeto_de_lei_numero_36_de_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1354/projeto_de_lei_numero_37_de_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1355/pl_38_de_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1357/projeto_de_lei_numero_39_de_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1358/projeto_de_lei_numero_40_de_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1361/projeto_de_lei_numero_41_de_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1362/projeto_de_lei_numero_42_de_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1363/projeto_de_lei_numero_43_de_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1364/projeto_de_lei_numero_44_de_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1365/projeto_de_lei_numero_45_de_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1366/projeto_de_lei_numero_46_de_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1367/projeto_de_lei_numero_47_de_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1368/projeto_de_lei_numero_48_de_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1369/projeto_de_lei_numero_49_de_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1370/projeto_de_lei_numero_50_de_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1371/projeto_de_lei_numero_51_de_2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1372/projeto_de_lei_numero_52_de_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1373/projeto_de_lei_numero_53_de_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1374/projeto_de_lei_numero_54_de_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1375/projeto_de_lei_numero_55_de_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1376/projeto_de_lei_numero_56_de_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1377/pl_57_de_2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1379/projeto_de_lei_numero_58_de_2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1380/projeto_de_lei_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1298/projeto_de_lei_complementar_numero_001_de_2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1300/projeto_de_lei_complementar_numero_03_de_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1301/projeto_de_lei_complementar_numero_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1303/projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_resolucao_numero_001_de_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1386/projeto_de_resolucao_numero_002_de_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1387/projeto_de_resolucao_numero_003_de_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1388/projetode_resolucao_numero_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1389/projeto_de_resolucao_numero_005_de_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1347/veto_parcial_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1384/veto_ao_pl_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1312/veto_ao_projeto_de__lei_numero_001_-_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1912/veto_ao_projeto_de_lei_numero_11_de_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1356/veto_ao_pl_38_de_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1378/veto_ao_pl_57_de_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1311/emenda_001_ao_projeto_de_lei_numero_001-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1314/emenda_001_projeto_de_lei_numero_002-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1321/emenda_numero_001_ao_pl_007_de_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1327/emenda_numero_001_de_2018_-_pl_13-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1337/emenda_numero_001_pl_022-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1344/emenda_numero_001_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1350/emenda_001_pl_30_de_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1359/emenda_numero_001_ao_projeto_de_lei_numero_40_de_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1381/emenda_numero_001_ao_projeto_de_lei_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1322/emenda_numero_002_pl_007_de_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1328/emenda_numero_002_de_2018_-_projeto_de_lei_numero_13_de_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1338/emenda_numero_002_pl_22_de_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1345/emenda_numero_002_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1360/emenda_numero_002_ao_projeto_de_lei_numero_40_de_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1382/emenda_numero_002_ao_projeto_de_lei_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1346/emenda_numero_003_ao_projeto_de_lei_numero_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1383/emenda_numero_003_ao_pl_numero_59_de_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1320/projeto_de_lei_numero_007_de_2018_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1299/emenda_numero_001_plc_001-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1302/emenda_numero_001_pl_004_de_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1304/emenda_numero_001_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1305/emenda_numero_002_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1306/emenda_numero_03_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1307/emenda_numero_04_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1308/emenda_numero_05_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2018/1309/emenda_numero_006_projeto_de_lei_complementar_numero_006_de_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>