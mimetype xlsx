--- v0 (2025-12-23)
+++ v1 (2026-05-09)
@@ -54,2366 +54,2366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/976/scan2021-01-25_172314.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/976/scan2021-01-25_172314.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a iluminação pública na Rua Ramon Roulien Queiroz no bairro Vilage.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/977/scan2021-01-25_172338.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/977/scan2021-01-25_172338.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a correção de nível no encontro da Rua Padre Café com a Travessa Joaquim Andrade.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/978/scan2021-01-25_172359.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/978/scan2021-01-25_172359.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a pavimentação da Rua H no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/979/scan2021-01-25_172501.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/979/scan2021-01-25_172501.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a manutenção das estradas rurais das Comunidades da Barreira de Cima, Barreira de Baixo, Mata do Grajaú e suas adjacências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/980/scan2021-01-25_172554.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/980/scan2021-01-25_172554.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a construção de uma passagem para pedestres no local em que houve a queda recente da ponte do Canelão, na Rua Treze de Maio próximo à Padaria Brasil.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/981/scan2021-01-25_172619.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/981/scan2021-01-25_172619.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito que seja feita uma obra de reforma na pista de rolamento da Avenida Minas Gerais, no Bairro Aod Pereira onde atualmente existe uma grande valeta.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Demétrio Ayala, Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/982/scan2021-01-25_172645.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/982/scan2021-01-25_172645.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de iluminação pública na Avenida Maria Antonieta de Morais Miranda no bairro João Miranda.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/983/scan2021-01-25_172708.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/983/scan2021-01-25_172708.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o recapeamento da Avenida Maria Antonieta de Morais Miranda, no bairro João Miranda.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/984/scan2021-01-25_172726.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/984/scan2021-01-25_172726.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a construção de um quebra molas na Avenida dos Ypes, próximo ao número 166.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/985/scan2021-01-25_172749.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/985/scan2021-01-25_172749.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito que seja construída uma passagem sinalizada para pedestres em frente à Creche Lar dos Pequeninos, bem como instalação de duas placas de estacionamento privativo para o transporte escolar em frente à referida creche.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/986/scan2021-01-25_172811.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/986/scan2021-01-25_172811.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo e posteriormente alterações no trânsito de Guanhães, com foco na melhoria da mobilidade urbana e na qualidade de vida das pessoas. Com adoção de medidas que visem dar fluidez necessária ao tráfego de veículos, aumentar a segurança dos pedestres e reduzir o número de acidentes, através de possíveis readequações de mãos de trânsito, instalação de placas de sinalização, rotatórias, redutores de velocidade, implantação de estacionamento rotativo, regulamentação de acostamentos, etc.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/987/scan2021-01-25_172836.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/987/scan2021-01-25_172836.pdf</t>
   </si>
   <si>
     <t>Que sejam fiscalizados os lotes de terrenos urbanos que servem de depósitos de lixo a fim de notificarem os respectivo: proprietários para limpeza no prazo legal, sob pena da prefeitura vir a limpar e cobrar pelo serviço, lançando à crédito dos cofres municipais; e, não havendo pagamento vir a ser lançado em dívida ativa para cobrança judicial.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/988/scan2021-01-25_172854.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/988/scan2021-01-25_172854.pdf</t>
   </si>
   <si>
     <t>Que sejam executadas obras de manutenção/revitalização de calçamento das ruas que ainda se encontram sem pavimentação.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/989/scan2021-01-25_172913.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/989/scan2021-01-25_172913.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado transporte para alunos que residem em Guanhães e estudam em São João Evangelista, Sabinópolis, Virginópolis e Serro</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/990/scan2021-01-25_172936.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/990/scan2021-01-25_172936.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito e da senhora secretária municipal de educação, a troca das lâmpadas de iluminação que estão queimadas nas_x000D_
 salas de aulas da Escola Municipal Pio Nunes Coelho, bem como nas demais escolas que fizer necessário.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/991/scan2021-01-25_172956.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/991/scan2021-01-25_172956.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o recapeamento das Ruas Natanael da Silva Neto e Euridice Pires Coelho Medina no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/992/scan2021-01-25_173019.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/992/scan2021-01-25_173019.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o asfaltamento das Ruas Nossa Senhora de Fátima, Bernardino Soalheiro, Antônio Medina Júnior, Miguel Leandro e Raquel Maurício, ambas no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/993/scan2021-01-25_173040.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/993/scan2021-01-25_173040.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a manutenção da estrada que dá acesso ao Córrego dos Paulos, Distrito de Correntinho, especificamente no local em que a estrada esta cedendo.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/994/scan2021-01-25_173101.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/994/scan2021-01-25_173101.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a realização de uma operação tapa buracos nas ruas do bairro Amazonas e na Rua das Flores no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/995/scan2021-01-25_173125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/995/scan2021-01-25_173125.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a pavimentação do trecho que liga a Rua Gabriel Lott ao bairro Horto, bem como a pavimentação da rua principal daquele bairro.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/996/scan2021-01-25_173144.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/996/scan2021-01-25_173144.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito instalação da iluminação pública no trecho que dá acesso ao bairro Esperança.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/997/scan2021-01-25_173222.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/997/scan2021-01-25_173222.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o patrolamento das estradas do Maia, Maia dos Buracos, Fazenda dos Três Irmãos saída para o bairro João Miranda, Córrego Santa Cruz, estradas vicinais da Barreira, Lagoa Grande e Distrito de Taquaral.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/998/scan2021-01-25_173243.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/998/scan2021-01-25_173243.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a pavimentação das Ruas do bairro João Miranda.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/999/scan2021-01-25_173303.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/999/scan2021-01-25_173303.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação da rede de iluminação pública na Rua Valdelino Gonçalves Pereira, Beco das Olarias e Beco Ataléia, bairro Nova União.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1000/scan2021-01-25_173328.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1000/scan2021-01-25_173328.pdf</t>
   </si>
   <si>
     <t>Que seja regularizada a estrutura da rua 7, nas proximidades do número 64, do bairro bela vista, e que os imóveis com construções irregulares sejam notificados para devidas correções</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1001/scan2021-01-25_173348.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1001/scan2021-01-25_173348.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja realizada operação tapa buracos nas Ruas do bairro Amazonas.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1002/scan2021-01-25_173411.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1002/scan2021-01-25_173411.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma do calçamento no trecho localizado entre a Rua Santa Efigênia e a Rua Jair Padilha, bem como operação tapa buracos na Rua Antônio Gonçalves.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1003/scan2021-01-25_173430.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1003/scan2021-01-25_173430.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada vicinal faz ligação da BR 120 ao Distrito de Correntinho</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1004/scan2021-01-25_173451.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1004/scan2021-01-25_173451.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal o andamento das obras de asfaltamento no Distrito de Taquaral e no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1005/scan2021-01-25_173636.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1005/scan2021-01-25_173636.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal a construção de uma ponte sob o Ribeirão Bonito.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1006/scan2021-01-25_173714.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1006/scan2021-01-25_173714.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal o patrolamento das estradas do França, Ponte Alta, Farias Preto, Taquaral, Cachimbo e Cachoeira.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1007/scan2021-01-25_173809.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1007/scan2021-01-25_173809.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam instalados quebra molas onde se fizer necessário em todas as vias recém asfaltadas do Município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1008/scan2021-01-25_173930.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1008/scan2021-01-25_173930.pdf</t>
   </si>
   <si>
     <t>O senhor Prefeito proceda com a instalação de três passagens sinalizadas para pedestres na Rua Tenente Horário Soares, no trecho localizado entre os números 618 a 880.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1009/scan2021-01-25_174200.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1009/scan2021-01-25_174200.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a realização de uma operação tapa buracos nas ruas Afonso Gonçalves, Ciro Nunes e Joaquim Caldeira.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1010/scan2021-01-25_174346.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1010/scan2021-01-25_174346.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de uma academia ao ar livre no bairro João Miranda, próximo ao poço artesiano.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1011/scan2021-01-25_174410.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1011/scan2021-01-25_174410.pdf</t>
   </si>
   <si>
     <t>Seja instalada uma academia ao ar livre na Praça Dom Felipe no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1012/scan2021-01-25_174811.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1012/scan2021-01-25_174811.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma operação tapa buracos na Avenida Maria Antonieta de Morais Miranda no bairro João Miranda.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1013/scan2021-01-26_081919.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1013/scan2021-01-26_081919.pdf</t>
   </si>
   <si>
     <t>Seja solicitado da secretaria municipal de educação transporte escolar para cinco crianças com necessidades especiais residentes no Povoado do Cruzeiro do Aricanga para que possam freqüentar a APAE em Guanhães diariamente.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1014/scan2021-01-26_081949.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1014/scan2021-01-26_081949.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma operação tapa buracos na Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1015/scan2021-01-26_082014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1015/scan2021-01-26_082014.pdf</t>
   </si>
   <si>
     <t>Seja feito o patrolamento e encascalhamento da estrada que dá acesso ao Córrego da Ponte Alta e França.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1016/scan2021-01-26_082035.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1016/scan2021-01-26_082035.pdf</t>
   </si>
   <si>
     <t>Seja construída uma rotatória no encontro das ruas Santa Efigênia e Jair Padilha.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1017/scan2021-01-26_082107.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1017/scan2021-01-26_082107.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do SAAE a construção de nova caixa de água no Distrito do Taquaral de forma a atender os moradores que residem acima do nível da caixa de água que atualmente existe no local.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1018/scan2021-01-26_082130.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1018/scan2021-01-26_082130.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja reformada UBS de Apoio Rural-PSF Regional VI, localizado na Ponte Alta</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1019/scan2021-01-26_082151.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1019/scan2021-01-26_082151.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo.Sr. Prefeito Municipal, que junto a Secretaria de Obras, realize a manutenção do calçamento de ruas no Bairro Jardins.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1020/scan2021-01-26_082214.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1020/scan2021-01-26_082214.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, a necessidade da construção de uma pista de caminhada em nossa cidade, próxima a entrada do Bairro Nova União, saída para Sabinópolis.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1021/scan2021-01-26_082257.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1021/scan2021-01-26_082257.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, a necessidade da construção de uma pista de caminhada, em nossa cidade, junto à BR 120, Bairro Vermelho, saída para Belo Horizonte.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1022/scan2021-01-26_082319.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1022/scan2021-01-26_082319.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a reforma do muro do cemitério municipal.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1023/scan2021-01-26_082344.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1023/scan2021-01-26_082344.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o recapeamento da parte asfaltada da Avenida Vinte e Um de abril no bairro Santa Tereza, bem como asfaltamento do restante da referida avenida.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1024/scan2021-01-26_082406.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1024/scan2021-01-26_082406.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento das Ruas dos Bairros Aod Pereira, João Miranda e Santa Tereza.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1025/scan2021-01-26_082426.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1025/scan2021-01-26_082426.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construído um muro de arrimo na Travessa Maria Madalena, em frente ao número 22, no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1026/scan2021-01-26_082444.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1026/scan2021-01-26_082444.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam instalados quebra molas em pontos perigosos de todas as ruas da cidade, principalmente daquela recém asfaltadas.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1027/scan2021-01-26_082506.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1027/scan2021-01-26_082506.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito u instalação de dois quebra molas na Rua Hermes Claudionor Nunes, um deles antes e o outro depois da Escola Municipal Gustavo Coelho.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1028/scan2021-01-26_082528.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1028/scan2021-01-26_082528.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de rede de iluminação pública e rede de esgoto nas rua Valdelino Gonçalves Pereira, no Beco das Olarias e Beco Ataléia.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1029/scan2021-01-26_082548.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1029/scan2021-01-26_082548.pdf</t>
   </si>
   <si>
     <t>Que seja acrescentado o inciso IV ao artigo 54 da lei número 2056 de 30 de dezembro de 2003</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1030/scan2021-01-26_082606.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1030/scan2021-01-26_082606.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de rede de iluminação pública e rede de esgoto nas rua Valdelino Gonçalves Pereira, no Beco das Olarias e Beco Ataléia, conforme abaixo assinado dos moradores em anexo.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1031/scan2021-01-26_082626.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1031/scan2021-01-26_082626.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o patrolamento das estradas dos Córregos Carranca, Amorim, Sapé, Cachimbo, Lageado, Pinheiros, São Timóteo, Bamburral, Cabeceira de Farias, e Penhora.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1032/scan2021-01-26_082649.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1032/scan2021-01-26_082649.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de um bueiro próximo ao comércio conhecido como Bar do Peixe no bairro Agroder.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1033/scan2021-01-26_082707.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1033/scan2021-01-26_082707.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito que seja amenizada a poeira das ruas de terra dos bairros Jardins e Santa Tereza com água de caminhão pipa peio menos uma 'vez ao dia.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1034/scan2021-01-26_082726.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1034/scan2021-01-26_082726.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a construção de quebra molas ao longo da Rua Hermes Claudionor Nunes no bairro Agroder, principalmente nas proximidades da escola existente naquela Rua.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1035/scan2021-01-26_082746.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1035/scan2021-01-26_082746.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito que seja construída uma passarela para pedestres no local em que uma ponte desabou há aproximadamente sete meses na Rua Treze de Maio.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1036/scan2021-01-26_082805.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1036/scan2021-01-26_082805.pdf</t>
   </si>
   <si>
     <t>Requer seja sugerido ao Poder Executivo que possibilite aos contribuintes efetuarem o pagamento de tributos e taxas amigavelmente e parcelado junto à Seção de Tributos da Prefeitura.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1037/scan2021-01-26_082839.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1037/scan2021-01-26_082839.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a construção do vestiário, reforma do alambrado e gramado e instalação de iluminação pública na quadra poliesportiva do bairro Alvorada.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1038/scan2021-01-26_082901.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1038/scan2021-01-26_082901.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a construção do muro do cemitério no local que desabou com as chuvas.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1039/scan2021-01-26_082925.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1039/scan2021-01-26_082925.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construído um mataburro de metal na estrada que dá acesso a Comunidade da Ponte Alta, bem como encascalhamento da referida estrada.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1040/scan2021-01-26_082944.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1040/scan2021-01-26_082944.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o calçamento com bloquete da Praça do Cruzeiro, localizada na Comunidade da Ponte Alta.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1041/scan2021-01-26_083003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1041/scan2021-01-26_083003.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o abastecimento com água tratada para os moradores da parte alta da Comunidade da Ponte Alta.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1042/scan2021-01-26_083021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1042/scan2021-01-26_083021.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a podas das árvores e das palmeiras existentes nas praças e ruas da cidade de Guanhães.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1043/scan2021-01-26_083040.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1043/scan2021-01-26_083040.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja instalado um braço de iluminação pública no poste localizado próximo ao número residencial 53, na Rua Esmeraldas no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1044/scan2021-01-26_083102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1044/scan2021-01-26_083102.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o encascalhamento da estrada que dá acesso a comunidade do Maia dos Buracos.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1045/scan2021-01-26_083124.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1045/scan2021-01-26_083124.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1046/scan2021-01-26_083143.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1046/scan2021-01-26_083143.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam tomadas providências quanto a retirada dos animais que ficam vagando pelas praças e ruas da cidade de Guanhães.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1047/scan2021-01-26_083202.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1047/scan2021-01-26_083202.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento da Rua Panamá no bairro das Nações.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1048/scan2021-01-26_083202.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1048/scan2021-01-26_083202.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a construção da ponte sobre a rua 03 no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1049/scan2021-01-26_083240.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1049/scan2021-01-26_083240.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a abertura da Rua H no bairro Vista Alegre bem como instalação de rede de iluminação pública no local.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1050/scan2021-01-26_083300.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1050/scan2021-01-26_083300.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado o estudo da regularidade de placas de estacionamento privativo afixadas nas ruas de Guanhães.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1051/scan2021-01-26_083320.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1051/scan2021-01-26_083320.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja realizada a instalação de rede de esgoto para o bairro Madeira.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1052/scan2021-01-26_083339.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1052/scan2021-01-26_083339.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a abertura da Rua A e Rua B no Loteamento Professor Heitor Nunes da Mata, conforme descrito na planta do loteamento aprovada nesta Casa, possibilitando assim a separação das quadras 01 e 02 do referido bairro.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1053/scan2021-01-26_083358.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1053/scan2021-01-26_083358.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a iluminação das praças e manutenção dos aparelhos de academia ao ar livre existentes no Município bem como, calçamento e obras de infraestrutura da Vila dos Quirinos.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1054/scan2021-01-26_083418.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1054/scan2021-01-26_083418.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a instalação de cobertura contra sol e chuva nos pontos de ônibus e nos postos de saúde do Município.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1055/scan2021-01-26_083437.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1055/scan2021-01-26_083437.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a contratação de profissional de drenologia para estudo de vida das árvores existentes em ruas e praças de Guanhães.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa), Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1056/scan2021-01-26_083455.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1056/scan2021-01-26_083455.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a construção de nova torre de transmissão de sinal televisivo aberto para Guanhães.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1057/scan2021-01-26_083516.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1057/scan2021-01-26_083516.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada operação tapa buracos no trecho da estrada que dá acesso a Escola Municipal Inocente Soares_x000D_
 Leão e no trecho que dá acesso ao CMEI — Centro Educacional de Educação Infantil.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1058/scan2021-01-26_083533.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1058/scan2021-01-26_083533.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a retirada da terra acumulada próximo a ponte que dá acesso ao bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1059/scan2021-01-26_083553.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1059/scan2021-01-26_083553.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada operação tapa buracos na Travessa Cônego Davino e nas Ruas do Bairro Vilage da Estiva.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1060/scan2021-01-26_083612.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1060/scan2021-01-26_083612.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada operação tapa buracos na Rua Tenente Horácio Soares sentido Virginópolis.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1061/scan2021-01-26_083629.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1061/scan2021-01-26_083629.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado o cascalhamento do Morro Bom Sucesso e de parte da Serra dos Três Morros.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1062/scan2021-01-26_083650.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1062/scan2021-01-26_083650.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a capina e limpeza das ruas e avenidas da cidade de Guanhães.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1063/scan2021-01-26_083725.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1063/scan2021-01-26_083725.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja disponibilizado transporte para os feirantes do Mercado Municipal.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1064/scan2021-01-26_083747.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1064/scan2021-01-26_083747.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja executada a obra de instalação de equipamentos de academia ao ar livre e adaptação da praça no bairro Amazonas.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1065/scan2021-01-26_083811.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1065/scan2021-01-26_083811.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam feitos quebra-molas nas Ruas Silvia Pereira Caldeira e Albertina Braga no bairro Nova União.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1066/scan2021-01-26_083831.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1066/scan2021-01-26_083831.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que feita operação tapa buracos nas ruas de Guanhães.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1067/scan2021-01-26_083853.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1067/scan2021-01-26_083853.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciado junto ao setor de convênios da prefeitura, projeto para iluminação e pavimentação da praça do Cruzeiro e do trecho que dá acesso ao campo de futebol da comunidade da Ponte Alta, possibilitando assim a captação de recursos para execução da obra.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1068/scan2021-01-26_083911.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1068/scan2021-01-26_083911.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito a instalação de rede de iluminação pública e rede de esgoto nas Ruas Valdelino Gonçalves Pereira, no Beco das Olarias e Beco Ataléia.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1069/scan2021-01-26_083932.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1069/scan2021-01-26_083932.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que feito o recapeamento da Rua Hermes Claudionor Nunes no trecho localizado entre a Escola Municipal Gustavo Coelho e a ponte que dá acesso ao Córrego dos Contendas bem como instalação de rede pluvial no local.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1108/scan2021-01-27_083142.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1108/scan2021-01-27_083142.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor prefeito, bem como da senhora secretária de saúde informações quanto a previsão de pagamento do piso salarial do agente comunitário de saúde e do agente de combate a endemias.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1109/scan2021-01-27_083247.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1109/scan2021-01-27_083247.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor prefeito, bem como da senhora secretária de saúde informações do motivo pelo qual o Município não está recebendo o recurso financeiro referente ao agente de combate de endemias, conforme verificado no Fundo Nacional de Saúde.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1110/scan2021-01-27_083310.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1110/scan2021-01-27_083310.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor prefeito a relação de servidores municipais exonerados no ano de 2015, acompanhados das respectivas rescisões contratuais.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1070/scan2021-01-26_164324.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1070/scan2021-01-26_164324.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado da senhora secretária de educação informações sobre o porque não foi usada a verba do FUNDEB para pagamento da 2° parcela do 130 salário dos servidores da educação referente ao ano de 2015.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1071/scan2021-01-26_164405.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1071/scan2021-01-26_164405.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor Prefeito informações sobre a previsão para pagamento da 2° parcela do 130 salário dos servidores municipais referente ao ano de 2015.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1111/scan2021-01-27_083331.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1111/scan2021-01-27_083331.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor Prefeito cópia das leis municipais oriundas dos projetos de lei aprovados nesta Casa Legislativa na reunião ordinária realizada em 21 de dezembro de 2015, bem como publicação no site institucional das leis municipais sancionadas em 2015.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Antônio Sérgio (Serginho da Copasa), Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1112/scan2021-01-27_083353.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1112/scan2021-01-27_083353.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor secretário de obras e infra estrutura urbana medidas urgentes com relação a construção da parte do muro do cemitério municipal que cai devido as últimas chuvas e com relação as medidas de segurança a serem tomadas em razão da possibilidade eminente de queda da parte do muro que restou.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1113/scan2021-01-27_083415.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1113/scan2021-01-27_083415.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Deputado Federal Mauro Lopes e ao Deputado Estadual José Bonifácio Mourão, solicitando dos mesmos intercessão junto ao Tribunal de Contas do Estado de Minas Gerais quanto ao agendamento de auditoria in loco na Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1114/scan2021-01-27_083434.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1114/scan2021-01-27_083434.pdf</t>
   </si>
   <si>
     <t>A convocação do secretário municipal de obras e infra estrutura urbana para a próxima reunião ordinária desta Casa, para tratar de assuntos referentes ao cronograma de obras de asfaltamento do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1072/scan2021-01-26_164511.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1072/scan2021-01-26_164511.pdf</t>
   </si>
   <si>
     <t>A convocação do secretário municipal de distritos para a próxima reunião ordinária desta Casa, para tratar de assuntos relacionados às ações já desenvolvidas por aquela secretaria e o plano de trabalho para o ano de 2016.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1073/scan2021-01-26_164624.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1073/scan2021-01-26_164624.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor prefeito a cópia do procedimento licitatório referente à alienação do Loteamento Professor Heitor Nunes da Mata, bem_x000D_
 como cópia dos comprovantes relativos ao uso do valor arrecadado com a alienação.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1074/scan2021-01-26_164809.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1074/scan2021-01-26_164809.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor prefeito a cópia do contrato de terceirização dos serviços de iluminação pública.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1075/scan2021-01-26_164930.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1075/scan2021-01-26_164930.pdf</t>
   </si>
   <si>
     <t>"Seja encaminhado ofício ao prefeito municipal requerendo o pagamento do piso salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, conforme disposto na Lei N° 12.944, de 17 de junho de 2014.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1076/scan2021-01-26_165002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1076/scan2021-01-26_165002.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando a relação de todos os imóveis e terrenos de propriedade do município de Guanhães, acompanhada da referida localidade, classificação e extensão territorial</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1077/scan2021-01-26_165025.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1077/scan2021-01-26_165025.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o Ilmo. Sr. Secretário Municipal de Infraestrutura Urbana, para que compareça ao Plenário desta Casa, a fim de prestar esclarecimentos, no dia 04 de abril de 2016, às 19:00 horas.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1078/scan2021-01-26_165049.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1078/scan2021-01-26_165049.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja convocado o Ilmo. Sr. Secretário Municipal de Transporte e Transito, para que compareça ao Plenário desta Casa, a fim de prestar_x000D_
 esclarecimentos, no dia 04 de abril de 2016, às 19:00 horas.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1080/scan2021-01-26_165158.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1080/scan2021-01-26_165158.pdf</t>
   </si>
   <si>
     <t>Que seja realizada audiência pública da Saúde, no dia 26/04/2016, as 19:00, para apresentação do relatório de visitas as unidade de saúde do município de Guanhães e convocada a Secretária Municipal de Saúde para apresentação da prestação de contas dessa secretaria. E que sejam convidados o chefe do poder executivo, o ministério público municipal, representantes do Conselho Municipal de Saúde, representantes do Hospital Imaculada Conceição, representantes da Associação de Caridade Nossa Senhora do Carmo, prestadores de serviço e principalmente a comunidade guanhanense.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1081/scan2021-01-26_165247.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1081/scan2021-01-26_165247.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito informações com relação à possibilidade da vinda do SAMU e do Corpo de Bombeiros para Guanhães.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1082/scan2021-01-26_165551.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1082/scan2021-01-26_165551.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito informações com relação a previsão para termino das obras de asfaltamento das ruas do Município de Guanhães.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1083/scan2021-01-26_165727.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1083/scan2021-01-26_165727.pdf</t>
   </si>
   <si>
     <t>Que seja solicitada, ao prefeito municipal de Guanhães, copia do contrato de Jaqueline Martins Farias, enfermeira, data do primeiro contrato, bem como as justificativas e os instrumentos legais de sua contratação</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1084/scan2021-01-26_165751.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1084/scan2021-01-26_165751.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando informações sobre a instalação da unidade Farmácia de Minas</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1085/scan2021-01-26_165818.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1085/scan2021-01-26_165818.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando cópia dos Atetos Mensais das Equipes de Saúde da Família dos anos de 2014, 2015 e 2016."</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/1086/scan2021-01-26_165839.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/1086/scan2021-01-26_165839.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando relação nominal de todos os profissionais contratados como Agentes Comunitário de Saúde, data de contratação, local em exercício, função, tempo de contrato, indicando processo seletivo que originou o contrato</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1087/scan2021-01-26_165905.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1087/scan2021-01-26_165905.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando informações sobre a reforma do Centro de Saúde de Saúde e explicando por que ainda não houve investimento nesse prédio</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1088/scan2021-01-26_165931.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1088/scan2021-01-26_165931.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando informações sobre a reforma do PSF Regional VI</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1089/scan2021-01-26_165952.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1089/scan2021-01-26_165952.pdf</t>
   </si>
   <si>
     <t>Que seja realizada audiência pública nesta Casa Legislativa, em data e horário a ser agendado pela Mesa Diretora de acordo com a agenda da Câmara_x000D_
 Municipal, para debate sobre os impacto ambientais causados pelo surgimento de novos loteamentos em Guanhães além das enchentes que se repetem no período chuvoso. Solicita que seja convocado o secretário municipal de obras, o secretário municipal de meio ambiente, convidado o Conselho Municipal de Meio Ambiente e as empresas responsáveis por loteamentos instalados no município de Guanhães.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1090/scan2021-01-26_170039.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1090/scan2021-01-26_170039.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor prefeito, a prestação de contas dos custos do evento realizado pelo Município de Guanhães em decorrência da passagem da Chama Olímpica no último dia 11 de maio. Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1091/scan2021-01-26_170116.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1091/scan2021-01-26_170116.pdf</t>
   </si>
   <si>
     <t>Seja requerido do senhor Prefeito o envio de Projeto de Lei a esta Casa Legislativa, concedendo a reposição salarial a todos os servidores do Executivo tendo em vista as perdas inflacionárias.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1092/scan2021-01-26_170139.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1092/scan2021-01-26_170139.pdf</t>
   </si>
   <si>
     <t>Conforme recente publicação do Supremo Tribunal Federal, que reconheceu a cobrança de Taxa de Expediente como inconstitucional, seja requerido do senhor Prefeito a suspensão da cobrança da taxa de expediente no setor de tributos da Prefeitura deste Município bem como, seja requerido o envio de Projeto de Lei Complementar de revogação do artigo que permite a cobrança da referida taxa no Código Tributário de Guanhães.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1096/scan2021-01-26_170319.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1096/scan2021-01-26_170319.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor prefeito, bem como da senhora secretária de saúde informações quanto a previsão de pagamento do piso salarial do agente comunitário de saúde e do agente de combate a endemias. Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1093/scan2021-01-26_1703191.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1093/scan2021-01-26_1703191.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor prefeito, bem como da senhora secretária de saúde informações do motivo pelo qual o Município não está recebendo o recurso financeiro referente ao agente de combate de endemias, conforme verificado no Fundo Nacional de Saúde. Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1097/scan2021-01-26_170810.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1097/scan2021-01-26_170810.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor prefeito, a relação de todos os terrenos de propriedade do Município de Guanhães. Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1098/scan2021-01-26_171038.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1098/scan2021-01-26_171038.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor prefeito o envio de relatório a esta Casa, discriminando todas as áreas/lotes que já foram alienados, seus respectivos valores, bem como contendo os dados pessoais das pessoas/famílias contempladas e o levantamento socioeconômico das mesmas para averiguações quanto a regularidade das alienações já concretizadas assim como daquelas em curso. Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1094/scan2021-01-26_1703192.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1094/scan2021-01-26_1703192.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao prefeito municipal solicitando informações sobre a reforma do Centro de Saúde e explicando por que ainda não houve investimento nesse prédio." Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1095/scan2021-01-26_1703193.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1095/scan2021-01-26_1703193.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando informações sobre a reforma do PSF Regional VI." Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1099/scan2021-01-26_171840.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1099/scan2021-01-26_171840.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao prefeito municipal solicitando informações sobre a instalação da unidade Farmácia de Minas." Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/scan2021-01-26_171936.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/scan2021-01-26_171936.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando cópia dos Atetos Mensais das Equipes de Saúde da Família dos anos de 2014, 2015 e 2016." Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/scan2021-01-26_172056.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/scan2021-01-26_172056.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando relação nominal de todos os profissionais contratados como Agentes Comunitário de Saúde, data de contratação, local em exercício, função, tempo de contrato, indicando processo seletivo que originou o contrato." Requer ainda que o presente requerimento seja protocolado diretamente com o senhor prefeito.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/scan2021-01-26_172306.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/scan2021-01-26_172306.pdf</t>
   </si>
   <si>
     <t>Que seja requerido do senhor Prefeito informações quanto ao nome do responsável pelo setor de iluminação pública na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Luiza Amélia, Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/scan2021-01-26_173836.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/scan2021-01-26_173836.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado do senhor Prefeito, qual o prazo necessário para prestar informações, conforme respondido no oficio n°. 14/2016.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/scan2021-01-26_173858.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/scan2021-01-26_173858.pdf</t>
   </si>
   <si>
     <t>Que seja convocado a estar presente em reunião ordinária desta Casa, o servidor Hiran Braulino Neto, Chefe de Transportes da Secretaria de Saúde de_x000D_
 Guanhães.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/scan2021-01-26_173919.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/scan2021-01-26_173919.pdf</t>
   </si>
   <si>
     <t>Que seja convidado o Comandante da 25' CIA IND. Da Polícia Militar para a próxima reunião ordinária desta Casa, a fim de que seja debatidos assuntos_x000D_
 relativos a segurança pública e ao aumente (1,, números de roubos e furtos em Guanhães</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1106/scan2021-01-26_174309.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1106/scan2021-01-26_174309.pdf</t>
   </si>
   <si>
     <t>Que seja convidado o Comandante da 25 CIA IND. Da Polícia Militar para a próxima reunião ordinária desta Casa, a fim de que seja debatidos assuntos_x000D_
 relativos a segurança pública e ao aumento do números de roubos e furtos em Guanhães.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1116/scan2021-01-27_083606.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1116/scan2021-01-27_083606.pdf</t>
   </si>
   <si>
     <t>Que seja colocado em pauta de votação os Projetos de Lei 01/2016 que "Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e do Secretário_x000D_
 Municipal e dá outras providências" e Projeto de Lei 02/2016 que, "Dispõe sobre a fixação dos subsídios dos vereadores e do Presidente da Câmara para a Legislatura de 2017 a 2020, e dá outras providências</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1117/scan2021-01-27_083628.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1117/scan2021-01-27_083628.pdf</t>
   </si>
   <si>
     <t>Que seja convocado representante do SAAE-Guanhães para a próxima reunião ordinária desta Casa, a fim de que seja debatidos assuntos relativos as_x000D_
 estratégias e ações da Autarquia para o fornecimento de água tratada aos guanhanenses no período da seca.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1107/scan2021-01-26_175017.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1107/scan2021-01-26_175017.pdf</t>
   </si>
   <si>
     <t>Conforme recente publicação do Supremo Tribunal Federal, que reconheceu a cobrança da Taxa de Expediente corno inconstitucional, seja requerido do senhor Prefeito a suspensão da cobrança da taxa de expediente no setor de tributos da Prefeitura deste Município, bem como seja requerido o envio de_x000D_
 Projeto de Lei Complementar de revogação do artigo que permite a cobrança da referida taxa do Código Tributário.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1118/scan2021-01-27_084004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1118/scan2021-01-27_084004.pdf</t>
   </si>
   <si>
     <t>Seja convidado para uso da Tribuna nesta Casa, o Delegado Regional de Polícia Civil, Dr. Endgel Reboulças para tratar de assuntos relativo a segurança pública em nosso município.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1119/scan2021-01-27_084115.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1119/scan2021-01-27_084115.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito informações quanto a disponibilidade de um médico que venha atender no PSF de Correntinho diariamente visto que, atualmente, aquela unidade disponibiliza atendimento médico somente duas ou três vezes por semana.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1120/scan2021-01-27_084149.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1120/scan2021-01-27_084149.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito informações quanto a paralisação das obras da operação tapa buracos ocorrida no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Seja solicitado informações da Secretaria Municipal de Educação, dos motivos que a paralisação das aulas na escola primária Pingo de Luz de Correntinho.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1122/scan2021-01-27_084344.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1122/scan2021-01-27_084344.pdf</t>
   </si>
   <si>
     <t>Seja requerido do senhor Prefeito a prestação de contas referente a alienação do Loteamento Professor Heitor Nunes da Mata, incluindo cópia do processo licitatório, áreas alienadas, valores da alienação concluída e relatório referente ao uso dos valores arrecadados conforme limites estabelecidos pela Lei Municipal 2.661 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1123/scan2021-01-27_084405.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1123/scan2021-01-27_084405.pdf</t>
   </si>
   <si>
     <t>Seja reiterada a convocação do secretário de obras para estar presente na próxima reunião ordinária desta Casa Legislativa a ser realizada na data de 07 de novembro de 2016.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1124/scan2021-01-27_084837.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1124/scan2021-01-27_084837.pdf</t>
   </si>
   <si>
     <t>Seja requerido do senhor Prefeito a apresentação da prestação de contas consolidada dos últimos quatro anos em audiência pública a ser realizada nesta Casa. O presente requerimento se faz necessário principalmente em razão da apreciação do Orçamento Municipal para 2017, em trâmite nesta Casa.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1125/scan2021-01-27_084903.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1125/scan2021-01-27_084903.pdf</t>
   </si>
   <si>
     <t>Seja requerido do senhor Prefeito a prestação de contas dos valores adquiridos para construção da passarela que faria o acesso da Avenida Alberto Caldeira à Rodoviária Municipal, com informações sobre o cronograma da referida obra.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1126/scan2021-01-27_084928.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1126/scan2021-01-27_084928.pdf</t>
   </si>
   <si>
     <t>Seja requerido do senhor Prefeito a prestação de contas referente a contratação de empresa para instalação de câmeras de segurança na escola da Comunidade do Carranca e na Fábrica de Manilhas.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1127/scan2021-01-27_085007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1127/scan2021-01-27_085007.pdf</t>
   </si>
   <si>
     <t>Seja requerido do senhor Prefeito relatório contendo todas as pessoas contempladas neste Município pelo federal Programa Minha Casa Minha Vida, bem como relatório de todas as pessoas que foram cadastradas e ainda aguardam serem contempladas.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1509/projeto_de_decreto_legislativo_numero_001_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1509/projeto_de_decreto_legislativo_numero_001_de_2016.pdf</t>
   </si>
   <si>
     <t>Anula o processo legislativo, realizado na 1ª Reunião Ordinária de 2016, no que tange a denúncia por infração político-administrativa protocolada pelo vereador José Longuinho Pires de Menezes.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1510/projeto_de_lei_numero_04_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1510/projeto_de_lei_numero_04_de_2016.pdf</t>
   </si>
   <si>
     <t>Regulamenta a gestão democrática na Rede Municipal de Ensino de Guanhães/MG  e dá outras providências</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1511/projeto_de_lei_numero_005_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1511/projeto_de_lei_numero_005_de_2016.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cargo de Auxiliar de Creche na Rede Municipal de Ensino de Guanhães/MG conforme lei número 2472 de 16 de dezembro de 2012 e lei complementar número 02 de 17 de junho de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1512/projeto_de_lei__numero_06_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1512/projeto_de_lei__numero_06_de_2016.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Travessa Turmalina</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>Alberto Magno Dias, Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1513/projeto_de_lei_numero_007_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1513/projeto_de_lei_numero_007_de_2016.pdf</t>
   </si>
   <si>
     <t>Avenida James Jacob de Queiroz</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1514/projeto_de_lei_numero_09_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1514/projeto_de_lei_numero_09_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Miguel Ferreira de Oliveira.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1515/projeto_de_lei_numero_10_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1515/projeto_de_lei_numero_10_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Romeu Ferreira de Oliveira</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1516/projeto_de_lei_numero_11_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1516/projeto_de_lei_numero_11_de_2016.pdf</t>
   </si>
   <si>
     <t>Beco Itatiaia.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1517/projeto_de_lei_numero_12_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1517/projeto_de_lei_numero_12_de_2016.pdf</t>
   </si>
   <si>
     <t>Beco das Cerejeiras.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1518/projeto_de_lei_numero_13_de_2017.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1518/projeto_de_lei_numero_13_de_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Parceria com o Conselho Comunitário de Segurança Pública de Guanhães - CONSEP - para transferência de recursos financeiros para construção do Posto de Perícias integradas e dá outras providências.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1550/projeto_de_lei_numero_14_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1550/projeto_de_lei_numero_14_de_2016.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Gestão Democrática na Rede Municipal de Ensino de Guanhães/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1553/projeto_de_lei_numero_15_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1553/projeto_de_lei_numero_15_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do valor do vencimento base mínimo para os servidores públicos do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1554/projeto_de_lei__numero_016_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1554/projeto_de_lei__numero_016_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da lei orçamentária do Munícipio de Guanhães para o exercício de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1555/projeto_de_lei_numero_17_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1555/projeto_de_lei_numero_17_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão salarial dos servidores públicos, ativos e inativos, do Serviço Autônomo de Água e Esgoto de Guanhães, para recomposição da perda do Poder Aquisitivo</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1556/projeto_de_lei_numero_18_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1556/projeto_de_lei_numero_18_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores do quadro do magistério, para fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a lei federal número 11.738/2008.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1559/projeto_de_lei_numero_19de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1559/projeto_de_lei_numero_19de_2016.pdf</t>
   </si>
   <si>
     <t>Ratifica a concessão de títulos de Cidadania Honorária do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1560/projeto_de_lei_numero_20_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1560/projeto_de_lei_numero_20_de_2016.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza o Município a proceder a permuta de área de sua propriedade, com área desapropriada para construção da Estação de Tratamento de Esgoto, e dá outras providências</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1561/projeto_de_lei_numero_21_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1561/projeto_de_lei_numero_21_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Hermógenes Correa de Aguiar</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1585/projeto_de_lei_numero_22_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1585/projeto_de_lei_numero_22_de_2016.pdf</t>
   </si>
   <si>
     <t>Beco Floresta</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1586/projeto_de_lei_numero_23_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1586/projeto_de_lei_numero_23_de_2016.pdf</t>
   </si>
   <si>
     <t>Beco Efigênia Madalena de Araújo</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1587/projeto_de_lei_numero_24_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1587/projeto_de_lei_numero_24_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Doutor Francisco Pimenta da Rocha</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1588/projeto_de_lei_numero_25_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1588/projeto_de_lei_numero_25_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Geraldo do Carmo Ribeiro</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1589/projeto_de_lei_numero_27_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1589/projeto_de_lei_numero_27_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Bernardo Simião Pimenta</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1590/projeto_de_lei_numero_28_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1590/projeto_de_lei_numero_28_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Maria do Porto Bicalho.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1591/projeto_de_lei_numero_29_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1591/projeto_de_lei_numero_29_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Geraldo Ferreira da Silva.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1592/projeto_de_lei_numero_30_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1592/projeto_de_lei_numero_30_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Benevides Gomes da Silva.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1594/projeto_de_lei_numero_31_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1594/projeto_de_lei_numero_31_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua José Carvalhais Leal.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1595/projeto_de_lei_numero_32_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1595/projeto_de_lei_numero_32_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Miguel Sérvulo Caldeira.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1596/projeto_de_lei_numero_33_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1596/projeto_de_lei_numero_33_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária à Senhora Terezinha Martins Mendanha</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1597/projeto_de_lei_numero_34_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1597/projeto_de_lei_numero_34_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária ao senhor Reinaldo Moreira de Freitas</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor Anacleto Moreira</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1599/projeto_de_lei_numero_36_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1599/projeto_de_lei_numero_36_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor Tarcízio Antônio de Oliveira</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1600/projeto_de_lei_numero_37_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1600/projeto_de_lei_numero_37_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária do município de Guanhães ao senhor Dirceu Alves Jácome.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1601/projeto_de_lei_numero_38_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1601/projeto_de_lei_numero_38_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães à senhora Rosa Afonso de Oliveira Nunes</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1602/projeto_de_lei_numero_39_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1602/projeto_de_lei_numero_39_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã honorária do município de Guanhães à Senhora Vânia Lourdes de Souza Carvalho</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1603/projeto_de_lei_numero_40_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1603/projeto_de_lei_numero_40_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor Marcelo Mota Andrade</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1604/projeto_de_lei_numero_41_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1604/projeto_de_lei_numero_41_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor Flávio Rocha Puff.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1605/projeto_de_lei_numero_42_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1605/projeto_de_lei_numero_42_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor Antônio Advânio dos Santos</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1606/projeto_de_lei_numero_43_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1606/projeto_de_lei_numero_43_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao Senhor Geraldo Magela de Almeida</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1607/projeto_de_lei_numero_44_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1607/projeto_de_lei_numero_44_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor José Felipe da Silva</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Dermeval de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1608/projeto_de_lei_numero_45_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1608/projeto_de_lei_numero_45_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária do município de Guanhães ao senhor Alairton José Menezes Brito</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1609/projeto_de_lei_numero_46_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1609/projeto_de_lei_numero_46_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Silvestre Alvarenga Quintão.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1610/projeto_de_lei_numero_47_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1610/projeto_de_lei_numero_47_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Edgard Magalhães Filho.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1611/projeto_de_lei_numero_48_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1611/projeto_de_lei_numero_48_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Vereador Lucas Sette de Abril.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1612/projeto_de_lei_numero_49_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1612/projeto_de_lei_numero_49_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Maria Gonçalves de Oliveira.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1613/projeto_de_lei_numero_50_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1613/projeto_de_lei_numero_50_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Maria Aparecida dos reis Ayala.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1614/projeto_de_lei_numero_51_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1614/projeto_de_lei_numero_51_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Darcy Eustáquio Pereira.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1615/projeto_de_lei_numero_52_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1615/projeto_de_lei_numero_52_de_2016.pdf</t>
   </si>
   <si>
     <t>Rua Efhrahin Augusto de Carvalho</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1616/projeto_de_resolucao_numero_02_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1616/projeto_de_resolucao_numero_02_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração dos vencimentos dos servidores da Câmara Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1617/projeto_de_resolucao_numero_03_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1617/projeto_de_resolucao_numero_03_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a Câmara Municipal de Guanhães promover a doação de veículo ao Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1618/projeto_de_resolucao_numero_04_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1618/projeto_de_resolucao_numero_04_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede homenagem ao senhor Geraldo Domingos Coelho</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1619/projeto_de_resolucao_numero_005_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1619/projeto_de_resolucao_numero_005_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera as datas das reuniões ordinárias do mês de outubro de 2016</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1620/projeto_de_resolucao_numero_006_e_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1620/projeto_de_resolucao_numero_006_e_2016.pdf</t>
   </si>
   <si>
     <t>Altera a data da 16a reunião ordinária do ano de 2016</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1621/projeto_de_resolucao_007_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1621/projeto_de_resolucao_007_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede homenagem à Professora Danúbia da Costa Teixeira</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1622/projeto_de_resolucao_008_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1622/projeto_de_resolucao_008_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede homenagem à aluna Elislane Patrícia dos Santos</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1623/projeto_de_resolucao_numero_009_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1623/projeto_de_resolucao_numero_009_de_2016.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n° 003/2013 e o Art. 119 da Resolução n°006/2015.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1625/projeto_de_resolucao_numero_010_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1625/projeto_de_resolucao_numero_010_de_2016.pdf</t>
   </si>
   <si>
     <t>Concede homenagem à Professora Nailde Araújo Costa</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1079/scan2021-01-26_165113.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1079/scan2021-01-26_165113.pdf</t>
   </si>
   <si>
     <t>Seja realizada audiência pública nesta Casa Legislativa para debater assuntos educacionais no âmbito do Município de Guanhães no que tange ao transporte escolar e a educação infantil.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1552/veto_parcial_pl_14_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1552/veto_parcial_pl_14_de_2016.pdf</t>
   </si>
   <si>
     <t>Veta o §1º do artigo 9º do projeto de lei número 14 de 2016</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1558/veto_pl_18_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1558/veto_pl_18_de_2016.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 18 de 2016</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1551/emenda_numero_001_pl_14_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1551/emenda_numero_001_pl_14_de_2016.pdf</t>
   </si>
   <si>
     <t>Emenda substitutiva ao projeto de lei número 14 de 2016</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1557/emendan_numero_001_pl_18_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1557/emendan_numero_001_pl_18_de_2016.pdf</t>
   </si>
   <si>
     <t>Emenda substitutiva ao projeto de lei número 18 de 2016</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1593/emenda_numero_001_pl_30_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1593/emenda_numero_001_pl_30_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 30/2016</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>EPR1</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1624/emenda_numero_001_plr_009_de_2016.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1624/emenda_numero_001_plr_009_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera as resoluções número 003/2013 e 006 de 2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2720,67 +2720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/976/scan2021-01-25_172314.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/977/scan2021-01-25_172338.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/978/scan2021-01-25_172359.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/979/scan2021-01-25_172501.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/980/scan2021-01-25_172554.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/981/scan2021-01-25_172619.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/982/scan2021-01-25_172645.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/983/scan2021-01-25_172708.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/984/scan2021-01-25_172726.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/985/scan2021-01-25_172749.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/986/scan2021-01-25_172811.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/987/scan2021-01-25_172836.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/988/scan2021-01-25_172854.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/989/scan2021-01-25_172913.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/990/scan2021-01-25_172936.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/991/scan2021-01-25_172956.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/992/scan2021-01-25_173019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/993/scan2021-01-25_173040.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/994/scan2021-01-25_173101.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/995/scan2021-01-25_173125.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/996/scan2021-01-25_173144.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/997/scan2021-01-25_173222.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/998/scan2021-01-25_173243.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/999/scan2021-01-25_173303.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1000/scan2021-01-25_173328.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1001/scan2021-01-25_173348.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1002/scan2021-01-25_173411.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1003/scan2021-01-25_173430.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1004/scan2021-01-25_173451.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1005/scan2021-01-25_173636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1006/scan2021-01-25_173714.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1007/scan2021-01-25_173809.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1008/scan2021-01-25_173930.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1009/scan2021-01-25_174200.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1010/scan2021-01-25_174346.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1011/scan2021-01-25_174410.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1012/scan2021-01-25_174811.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1013/scan2021-01-26_081919.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1014/scan2021-01-26_081949.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1015/scan2021-01-26_082014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1016/scan2021-01-26_082035.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1017/scan2021-01-26_082107.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1018/scan2021-01-26_082130.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1019/scan2021-01-26_082151.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1020/scan2021-01-26_082214.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1021/scan2021-01-26_082257.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1022/scan2021-01-26_082319.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1023/scan2021-01-26_082344.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1024/scan2021-01-26_082406.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1025/scan2021-01-26_082426.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1026/scan2021-01-26_082444.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1027/scan2021-01-26_082506.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1028/scan2021-01-26_082528.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1029/scan2021-01-26_082548.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1030/scan2021-01-26_082606.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1031/scan2021-01-26_082626.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1032/scan2021-01-26_082649.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1033/scan2021-01-26_082707.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1034/scan2021-01-26_082726.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1035/scan2021-01-26_082746.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1036/scan2021-01-26_082805.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1037/scan2021-01-26_082839.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1038/scan2021-01-26_082901.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1039/scan2021-01-26_082925.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1040/scan2021-01-26_082944.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1041/scan2021-01-26_083003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1042/scan2021-01-26_083021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1043/scan2021-01-26_083040.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1044/scan2021-01-26_083102.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1045/scan2021-01-26_083124.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1046/scan2021-01-26_083143.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1047/scan2021-01-26_083202.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1048/scan2021-01-26_083202.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1049/scan2021-01-26_083240.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1050/scan2021-01-26_083300.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1051/scan2021-01-26_083320.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1052/scan2021-01-26_083339.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1053/scan2021-01-26_083358.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1054/scan2021-01-26_083418.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1055/scan2021-01-26_083437.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1056/scan2021-01-26_083455.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1057/scan2021-01-26_083516.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1058/scan2021-01-26_083533.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1059/scan2021-01-26_083553.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1060/scan2021-01-26_083612.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1061/scan2021-01-26_083629.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1062/scan2021-01-26_083650.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1063/scan2021-01-26_083725.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1064/scan2021-01-26_083747.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1065/scan2021-01-26_083811.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1066/scan2021-01-26_083831.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1067/scan2021-01-26_083853.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1068/scan2021-01-26_083911.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1069/scan2021-01-26_083932.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1108/scan2021-01-27_083142.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1109/scan2021-01-27_083247.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1110/scan2021-01-27_083310.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1070/scan2021-01-26_164324.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1071/scan2021-01-26_164405.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1111/scan2021-01-27_083331.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1112/scan2021-01-27_083353.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1113/scan2021-01-27_083415.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1114/scan2021-01-27_083434.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1072/scan2021-01-26_164511.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1073/scan2021-01-26_164624.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1074/scan2021-01-26_164809.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1075/scan2021-01-26_164930.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1076/scan2021-01-26_165002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1077/scan2021-01-26_165025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1078/scan2021-01-26_165049.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1080/scan2021-01-26_165158.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1081/scan2021-01-26_165247.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1082/scan2021-01-26_165551.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1083/scan2021-01-26_165727.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1084/scan2021-01-26_165751.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1085/scan2021-01-26_165818.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/1086/scan2021-01-26_165839.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1087/scan2021-01-26_165905.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1088/scan2021-01-26_165931.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1089/scan2021-01-26_165952.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1090/scan2021-01-26_170039.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1091/scan2021-01-26_170116.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1092/scan2021-01-26_170139.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1096/scan2021-01-26_170319.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1093/scan2021-01-26_1703191.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1097/scan2021-01-26_170810.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1098/scan2021-01-26_171038.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1094/scan2021-01-26_1703192.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1095/scan2021-01-26_1703193.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1099/scan2021-01-26_171840.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/scan2021-01-26_171936.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/scan2021-01-26_172056.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/scan2021-01-26_172306.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/scan2021-01-26_173836.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/scan2021-01-26_173858.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/scan2021-01-26_173919.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1106/scan2021-01-26_174309.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1116/scan2021-01-27_083606.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1117/scan2021-01-27_083628.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1107/scan2021-01-26_175017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1118/scan2021-01-27_084004.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1119/scan2021-01-27_084115.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1120/scan2021-01-27_084149.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1122/scan2021-01-27_084344.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1123/scan2021-01-27_084405.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1124/scan2021-01-27_084837.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1125/scan2021-01-27_084903.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1126/scan2021-01-27_084928.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1127/scan2021-01-27_085007.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1509/projeto_de_decreto_legislativo_numero_001_de_2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1510/projeto_de_lei_numero_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1511/projeto_de_lei_numero_005_de_2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1512/projeto_de_lei__numero_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1513/projeto_de_lei_numero_007_de_2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1514/projeto_de_lei_numero_09_de_2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1515/projeto_de_lei_numero_10_de_2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1516/projeto_de_lei_numero_11_de_2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1517/projeto_de_lei_numero_12_de_2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1518/projeto_de_lei_numero_13_de_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1550/projeto_de_lei_numero_14_de_2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1553/projeto_de_lei_numero_15_de_2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1554/projeto_de_lei__numero_016_de_2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1555/projeto_de_lei_numero_17_de_2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1556/projeto_de_lei_numero_18_de_2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1559/projeto_de_lei_numero_19de_2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1560/projeto_de_lei_numero_20_de_2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1561/projeto_de_lei_numero_21_de_2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1585/projeto_de_lei_numero_22_de_2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1586/projeto_de_lei_numero_23_de_2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1587/projeto_de_lei_numero_24_de_2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1588/projeto_de_lei_numero_25_de_2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1589/projeto_de_lei_numero_27_de_2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1590/projeto_de_lei_numero_28_de_2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1591/projeto_de_lei_numero_29_de_2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1592/projeto_de_lei_numero_30_de_2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1594/projeto_de_lei_numero_31_de_2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1595/projeto_de_lei_numero_32_de_2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1596/projeto_de_lei_numero_33_de_2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1597/projeto_de_lei_numero_34_de_2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1599/projeto_de_lei_numero_36_de_2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1600/projeto_de_lei_numero_37_de_2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1601/projeto_de_lei_numero_38_de_2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1602/projeto_de_lei_numero_39_de_2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1603/projeto_de_lei_numero_40_de_2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1604/projeto_de_lei_numero_41_de_2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1605/projeto_de_lei_numero_42_de_2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1606/projeto_de_lei_numero_43_de_2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1607/projeto_de_lei_numero_44_de_2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1608/projeto_de_lei_numero_45_de_2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1609/projeto_de_lei_numero_46_de_2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1610/projeto_de_lei_numero_47_de_2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1611/projeto_de_lei_numero_48_de_2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1612/projeto_de_lei_numero_49_de_2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1613/projeto_de_lei_numero_50_de_2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1614/projeto_de_lei_numero_51_de_2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1615/projeto_de_lei_numero_52_de_2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1616/projeto_de_resolucao_numero_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1617/projeto_de_resolucao_numero_03_de_2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1618/projeto_de_resolucao_numero_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1619/projeto_de_resolucao_numero_005_de_2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1620/projeto_de_resolucao_numero_006_e_2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1621/projeto_de_resolucao_007_de_2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1622/projeto_de_resolucao_008_de_2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1623/projeto_de_resolucao_numero_009_de_2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1625/projeto_de_resolucao_numero_010_de_2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1079/scan2021-01-26_165113.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1552/veto_parcial_pl_14_de_2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1558/veto_pl_18_de_2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1551/emenda_numero_001_pl_14_de_2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1557/emendan_numero_001_pl_18_de_2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1593/emenda_numero_001_pl_30_de_2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1624/emenda_numero_001_plr_009_de_2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/976/scan2021-01-25_172314.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/977/scan2021-01-25_172338.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/978/scan2021-01-25_172359.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/979/scan2021-01-25_172501.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/980/scan2021-01-25_172554.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/981/scan2021-01-25_172619.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/982/scan2021-01-25_172645.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/983/scan2021-01-25_172708.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/984/scan2021-01-25_172726.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/985/scan2021-01-25_172749.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/986/scan2021-01-25_172811.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/987/scan2021-01-25_172836.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/988/scan2021-01-25_172854.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/989/scan2021-01-25_172913.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/990/scan2021-01-25_172936.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/991/scan2021-01-25_172956.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/992/scan2021-01-25_173019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/993/scan2021-01-25_173040.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/994/scan2021-01-25_173101.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/995/scan2021-01-25_173125.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/996/scan2021-01-25_173144.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/997/scan2021-01-25_173222.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/998/scan2021-01-25_173243.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/999/scan2021-01-25_173303.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1000/scan2021-01-25_173328.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1001/scan2021-01-25_173348.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1002/scan2021-01-25_173411.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1003/scan2021-01-25_173430.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1004/scan2021-01-25_173451.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1005/scan2021-01-25_173636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1006/scan2021-01-25_173714.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1007/scan2021-01-25_173809.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1008/scan2021-01-25_173930.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1009/scan2021-01-25_174200.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1010/scan2021-01-25_174346.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1011/scan2021-01-25_174410.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1012/scan2021-01-25_174811.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1013/scan2021-01-26_081919.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1014/scan2021-01-26_081949.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1015/scan2021-01-26_082014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1016/scan2021-01-26_082035.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1017/scan2021-01-26_082107.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1018/scan2021-01-26_082130.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1019/scan2021-01-26_082151.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1020/scan2021-01-26_082214.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1021/scan2021-01-26_082257.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1022/scan2021-01-26_082319.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1023/scan2021-01-26_082344.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1024/scan2021-01-26_082406.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1025/scan2021-01-26_082426.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1026/scan2021-01-26_082444.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1027/scan2021-01-26_082506.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1028/scan2021-01-26_082528.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1029/scan2021-01-26_082548.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1030/scan2021-01-26_082606.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1031/scan2021-01-26_082626.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1032/scan2021-01-26_082649.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1033/scan2021-01-26_082707.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1034/scan2021-01-26_082726.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1035/scan2021-01-26_082746.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1036/scan2021-01-26_082805.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1037/scan2021-01-26_082839.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1038/scan2021-01-26_082901.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1039/scan2021-01-26_082925.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1040/scan2021-01-26_082944.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1041/scan2021-01-26_083003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1042/scan2021-01-26_083021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1043/scan2021-01-26_083040.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1044/scan2021-01-26_083102.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1045/scan2021-01-26_083124.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1046/scan2021-01-26_083143.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1047/scan2021-01-26_083202.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1048/scan2021-01-26_083202.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1049/scan2021-01-26_083240.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1050/scan2021-01-26_083300.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1051/scan2021-01-26_083320.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1052/scan2021-01-26_083339.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1053/scan2021-01-26_083358.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1054/scan2021-01-26_083418.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1055/scan2021-01-26_083437.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1056/scan2021-01-26_083455.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1057/scan2021-01-26_083516.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1058/scan2021-01-26_083533.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1059/scan2021-01-26_083553.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1060/scan2021-01-26_083612.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1061/scan2021-01-26_083629.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1062/scan2021-01-26_083650.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1063/scan2021-01-26_083725.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1064/scan2021-01-26_083747.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1065/scan2021-01-26_083811.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1066/scan2021-01-26_083831.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1067/scan2021-01-26_083853.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1068/scan2021-01-26_083911.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1069/scan2021-01-26_083932.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1108/scan2021-01-27_083142.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1109/scan2021-01-27_083247.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1110/scan2021-01-27_083310.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1070/scan2021-01-26_164324.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1071/scan2021-01-26_164405.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1111/scan2021-01-27_083331.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1112/scan2021-01-27_083353.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1113/scan2021-01-27_083415.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1114/scan2021-01-27_083434.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1072/scan2021-01-26_164511.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1073/scan2021-01-26_164624.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1074/scan2021-01-26_164809.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1075/scan2021-01-26_164930.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1076/scan2021-01-26_165002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1077/scan2021-01-26_165025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1078/scan2021-01-26_165049.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1080/scan2021-01-26_165158.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1081/scan2021-01-26_165247.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1082/scan2021-01-26_165551.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1083/scan2021-01-26_165727.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1084/scan2021-01-26_165751.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1085/scan2021-01-26_165818.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2022/1086/scan2021-01-26_165839.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1087/scan2021-01-26_165905.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1088/scan2021-01-26_165931.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1089/scan2021-01-26_165952.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1090/scan2021-01-26_170039.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1091/scan2021-01-26_170116.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1092/scan2021-01-26_170139.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1096/scan2021-01-26_170319.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1093/scan2021-01-26_1703191.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1097/scan2021-01-26_170810.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1098/scan2021-01-26_171038.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1094/scan2021-01-26_1703192.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1095/scan2021-01-26_1703193.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1099/scan2021-01-26_171840.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/scan2021-01-26_171936.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/scan2021-01-26_172056.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/scan2021-01-26_172306.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/scan2021-01-26_173836.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/scan2021-01-26_173858.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/scan2021-01-26_173919.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1106/scan2021-01-26_174309.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1116/scan2021-01-27_083606.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1117/scan2021-01-27_083628.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1107/scan2021-01-26_175017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1118/scan2021-01-27_084004.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1119/scan2021-01-27_084115.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1120/scan2021-01-27_084149.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1122/scan2021-01-27_084344.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1123/scan2021-01-27_084405.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1124/scan2021-01-27_084837.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1125/scan2021-01-27_084903.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1126/scan2021-01-27_084928.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1127/scan2021-01-27_085007.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1509/projeto_de_decreto_legislativo_numero_001_de_2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1510/projeto_de_lei_numero_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1511/projeto_de_lei_numero_005_de_2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1512/projeto_de_lei__numero_06_de_2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1513/projeto_de_lei_numero_007_de_2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1514/projeto_de_lei_numero_09_de_2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1515/projeto_de_lei_numero_10_de_2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1516/projeto_de_lei_numero_11_de_2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1517/projeto_de_lei_numero_12_de_2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1518/projeto_de_lei_numero_13_de_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1550/projeto_de_lei_numero_14_de_2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1553/projeto_de_lei_numero_15_de_2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1554/projeto_de_lei__numero_016_de_2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1555/projeto_de_lei_numero_17_de_2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1556/projeto_de_lei_numero_18_de_2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1559/projeto_de_lei_numero_19de_2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1560/projeto_de_lei_numero_20_de_2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1561/projeto_de_lei_numero_21_de_2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1585/projeto_de_lei_numero_22_de_2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1586/projeto_de_lei_numero_23_de_2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1587/projeto_de_lei_numero_24_de_2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1588/projeto_de_lei_numero_25_de_2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1589/projeto_de_lei_numero_27_de_2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1590/projeto_de_lei_numero_28_de_2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1591/projeto_de_lei_numero_29_de_2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1592/projeto_de_lei_numero_30_de_2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1594/projeto_de_lei_numero_31_de_2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1595/projeto_de_lei_numero_32_de_2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1596/projeto_de_lei_numero_33_de_2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1597/projeto_de_lei_numero_34_de_2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1599/projeto_de_lei_numero_36_de_2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1600/projeto_de_lei_numero_37_de_2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1601/projeto_de_lei_numero_38_de_2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1602/projeto_de_lei_numero_39_de_2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1603/projeto_de_lei_numero_40_de_2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1604/projeto_de_lei_numero_41_de_2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1605/projeto_de_lei_numero_42_de_2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1606/projeto_de_lei_numero_43_de_2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1607/projeto_de_lei_numero_44_de_2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1608/projeto_de_lei_numero_45_de_2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1609/projeto_de_lei_numero_46_de_2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1610/projeto_de_lei_numero_47_de_2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1611/projeto_de_lei_numero_48_de_2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1612/projeto_de_lei_numero_49_de_2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1613/projeto_de_lei_numero_50_de_2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1614/projeto_de_lei_numero_51_de_2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1615/projeto_de_lei_numero_52_de_2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1616/projeto_de_resolucao_numero_02_de_2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1617/projeto_de_resolucao_numero_03_de_2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1618/projeto_de_resolucao_numero_04_de_2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1619/projeto_de_resolucao_numero_005_de_2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1620/projeto_de_resolucao_numero_006_e_2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1621/projeto_de_resolucao_007_de_2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1622/projeto_de_resolucao_008_de_2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1623/projeto_de_resolucao_numero_009_de_2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1625/projeto_de_resolucao_numero_010_de_2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1079/scan2021-01-26_165113.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1552/veto_parcial_pl_14_de_2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1558/veto_pl_18_de_2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1551/emenda_numero_001_pl_14_de_2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1557/emendan_numero_001_pl_18_de_2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1593/emenda_numero_001_pl_30_de_2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2016/1624/emenda_numero_001_plr_009_de_2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>