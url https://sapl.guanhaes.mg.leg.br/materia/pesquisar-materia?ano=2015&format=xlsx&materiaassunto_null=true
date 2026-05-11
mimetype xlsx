--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -54,2913 +54,2913 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3364/indicacao_numero_01_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3364/indicacao_numero_01_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam regulamentados e legalizados os documentos relativo aos lotes do Município doados à população</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3365/indicacao_numero_02_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3365/indicacao_numero_02_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um quebra-molas em frente a Mercearia Alvorada e outro em frente ao trailer do Hércules, ambos localizados na Rua Padré Café.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3366/indicacao_numero_03_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3366/indicacao_numero_03_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja transferido o ponto de ônibus coletivo localizado na Avenida Governador Milton Campos_x000D_
 próximo à Pastelaria da Bete para as proximidades do Sindicato dos trabalhadores Rurais.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3367/indicacao_numero_04_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3367/indicacao_numero_04_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita uma operação tapa buraco nas ruas do Distrito de Correntinho/MG.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3368/indicacao_numero_05_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3368/indicacao_numero_05_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja disponibilizado atendimento à comunidade do povoado Maia dos Buracos e demais comunidades rurais que se encontram desassistidas devido a falta de agentes comunitários de saúde, há alguns meses.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3369/indicacao_numero_06_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3369/indicacao_numero_06_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o término do asfaltamento das ruas do bairro Nova União.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3370/indicacao_numero_07_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3370/indicacao_numero_07_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o término do asfaltamento da Rua Leonel Antônio de Araújo.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3371/indicacao_numero_08_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3371/indicacao_numero_08_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitas melhorias na infraestrutura da Rua Pio Ferreira, bem como em seus becos e travessas adjacentes.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3372/indicacao_numero_09_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3372/indicacao_numero_09_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que SPi2 feito o patrolamento e encascalhamento das estradas rurais do distrito de Correntinho.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3373/indicacao_numero_10_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3373/indicacao_numero_10_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instituído e distribuído o passe escolar gratuito aos estudantes da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3374/indicacao_numero_11_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3374/indicacao_numero_11_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento e encascalhamento das estradas da zona rural do Distrito de Taquaral.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3375/indicacao_numero_12_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3375/indicacao_numero_12_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que feita a reforma da ponte que dá acesso ao Córrego dos Crioulos.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3376/indicacao_numero_13_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3376/indicacao_numero_13_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feita a limpeza e patrolamento das estradas vicinais e estrada principal do Córrego Santa Cruz.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3377/indicacao_numero_14_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3377/indicacao_numero_14_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o nivelamento de pista, com instalação de manilhas, na estrada que dá acesso ao Córrego Gaiola, próximo a Fazenda da Maura.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3378/indicacao_numero_15_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3378/indicacao_numero_15_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o término da infraestrutura da Rua Eurides Coelho Medin2 (Sapé), como a construção de meio fio e sarjeta.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3379/indicacao_numero_16_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3379/indicacao_numero_16_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam construídos quatro quebra-molas ao longo da Rua Eurides Coelho Medina (SAPÉ), no Distrito de Correntinho</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3380/indicacao_numero_17_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3380/indicacao_numero_17_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que feita a melhoria da iluminação pública no bairro Vermelho.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_numero_18_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_numero_18_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que selam instalados três postes de iluminação na Rua Três do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3382/indicacao_numero_19_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3382/indicacao_numero_19_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja enviado a esta Casa, projeto de lei de matéria que verse sobre a recomposição dos valores de apostilamento dos servidores municipais.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3383/indicacao_numero_20_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3383/indicacao_numero_20_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a pavimentação do Beco Sebastião Ambrósio no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3384/indicacao_numero_21_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3384/indicacao_numero_21_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a pavimentação da Avenida dos Ipês no bairro Horto.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3385/indicacao_numero_22_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3385/indicacao_numero_22_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o cascalhamento da Serra dos Três Morros no ponto localizado próximo a aguinha.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3386/indicacao_numero_23_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3386/indicacao_numero_23_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada que liga a BR 120, Fazenda do Elcio Barão, até a estrada do Corrente Canoa.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3387/indicacao_numero_24_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3387/indicacao_numero_24_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da rua que dá acesso ao Córrego dos Contendas, saída da Rua Hermes Claudionor Nunes no Bairro Nova União.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3388/indicacao_numero_25_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3388/indicacao_numero_25_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a iluminação pública na Rua Valdelino Gonçalves Pereira no bairro Nova União.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3389/indicacao_numero_26_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3389/indicacao_numero_26_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o reboque dos veículos abandonados ao longo da Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3390/indicacao_numero_27_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3390/indicacao_numero_27_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o calçamento do Beco California e reforma do calçamento do Beco Geraldo Sabino bem como, construção de bueiros em ambos os becos.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3391/indicacao_numero_28_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3391/indicacao_numero_28_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma do calçamento da avenida nova que faz ligação entre a Rua Pio Ferreira e a Avenida Governador Miltom Campos.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3392/indicacao_numero_29_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3392/indicacao_numero_29_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que feita a manutenção da iluminação pública em todas as ruas e avenidas de Guanhães, incluindo reparos na rede elétrica, troca de lâmpadas queimadas entre outros.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3393/indicacao_numero_30_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3393/indicacao_numero_30_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma da calçada existente na avenida Governador Milton Campos no ponto localizado_x000D_
 entre a esquina da Travessa Cônego Davino e a Pastelaria da Bete.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3394/indicacao_numero_31_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3394/indicacao_numero_31_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um braço de iluminação pública no poste localizado em frente ao número 95, esquina da Rua 03 com a 04 do Bairro Funcionários.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3395/indicacao_numero_32_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3395/indicacao_numero_32_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a troca da lâmpada do poste de iluminação pública localizado em frente ao número 1550 na Praça São Cristóvão.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3396/indicacao_numero_33_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3396/indicacao_numero_33_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada que dá acesso à Fazenda do Candonga</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3397/indicacao_numero_34_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3397/indicacao_numero_34_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal alue seja instalado um mata-burro na estrada da Barreira de Cima, acesso ao Terreno do senhor Sebastião_x000D_
 Ferreira da Silva no Córrego dos Justus.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3398/indicacao_numero_35_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3398/indicacao_numero_35_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a rede de iluminação pública na Rua das Hortências no bairro Nova União.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3399/indicacao_numero_36_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3399/indicacao_numero_36_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a ampliação das creches municipais com a construção de novas salas de aula.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3400/indicacao_numero_37_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3400/indicacao_numero_37_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito a manutenção do calçamento na Rua das Camélias, próximo à rua das Hortências e Begônias, bem como manutenção do calçamento na Rua das Hortências, ambas no bairro Jardins.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3401/indicacao_numero_38_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3401/indicacao_numero_38_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a poda das árvores e notificação dos proprietários para limpeza dos lotes vagos existentes no bairro Jardins.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3402/indicacao_numero_39_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3402/indicacao_numero_39_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada que dá acesso ao Córrego dos Leites, no Distrito de Correntinho/MG.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3403/indicacao_numero_40_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3403/indicacao_numero_40_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um quebra molas na Rua Pio Ferreira próximo ao acesso à propriedade do Dr. Jales, no bairro Almas.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3404/indicacao_numero_41_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3404/indicacao_numero_41_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam tomadas providências quanto a melhoria do sinal televisivo disponível aos cidadãos do Município de Guanhães.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3405/indicacao_numero_42_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3405/indicacao_numero_42_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um quebra-molas na Rua Antônio Rodrigues Peixoto Filho, bem como uma rotatória no cruzamento desta mesma rua com a BR 259</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa), Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3406/indicacao_numero_43_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3406/indicacao_numero_43_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o calçamento do trecho final da Rua Santa Efigênia, conhecido como Grota da Ègua.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3407/indicacao_numero_44_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3407/indicacao_numero_44_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a troca das lâmpadas queimadas dos postes de iluminação pública e poda das árvores na Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3408/indicacao_numero_45_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3408/indicacao_numero_45_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento e encascalhamento da estrada que dá acesso à comunidade da Ponte Alta</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3409/indicacao_numero_46_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3409/indicacao_numero_46_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja disponibilizado sinal de internet wi-fi gratuito nas praças e rodoviária municipal, nos termos do ante projeto em anexo.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3410/indicacao_numero_47_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3410/indicacao_numero_47_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a manutenção do mataburro existente em frente a Fazenda do senhor Fernando Gonçalves localizada na Comunidade Santa Cruz.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3411/indicacao_numero_48_de_20151.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3411/indicacao_numero_48_de_20151.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita uma operação tapa-buraco na Avenida Alberto Caldeira</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3413/indicacao_numero_50_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3413/indicacao_numero_50_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o recapeamento asfáltico da Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3414/indicacao_numero_51_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3414/indicacao_numero_51_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam sinalizados e pintados todos os quebra-molas e faixa para pedestres localizados ao longo da Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3415/indicacao_numero_52_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3415/indicacao_numero_52_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o término do asfaltamento da Rua Xisto de Carvalho no bairro Amazonas</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3416/indicacao_numero_53_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3416/indicacao_numero_53_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam tomadas as seguintes providências no bairro Nova União: Que sejam instalados dois quebra-molas na Rua Albertina Braga; Que seja feito o término do asfaltamento da Rua Hermes Claudionor Nunes, especificamente em frente a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Dermeval de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3417/indicacao_numero_54_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3417/indicacao_numero_54_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sela feita a notificação dos proprietários de lotes baldio nesta cidade para que procedam com a capina e limpeza dos mesmo, principalmente dos lotes localizados no bairro Colina Verde e bairro Jardins.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3418/indicacao_numero_55_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3418/indicacao_numero_55_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada que dá acesso ao Córrego Santa Cruz.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3419/indicacao_numero_56_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3419/indicacao_numero_56_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita uma quadra poliesportiva no bairro Nova União, bem como seja construído uma praça de lazer no entorno da referida quadra.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3420/indicacao_numero_57_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3420/indicacao_numero_57_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma da ponte do Córrego Barulho próximo a fazenda do senhor Vandir Pereira.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3421/indicacao_numero_58_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3421/indicacao_numero_58_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o recapeamento asfáltico das Ruas Natanael da Silva Neto e Euridice Pires Coelho Medina, ambas no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3422/indicacao_numero_59_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3422/indicacao_numero_59_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a iluminação pública no Beco Independência nesta cidade de Guanhães.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3423/indicacao_numero_60_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3423/indicacao_numero_60_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a limpeza das ruas do bairro Vermelho, especificamente do trecho na BR 120 que dá acesso a esta cidade.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3424/indicacao_numero_61_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3424/indicacao_numero_61_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a capina e limpeza das ruas do Bairro Jardins.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3425/indicacao_numero_62_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3425/indicacao_numero_62_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita uma operação tapa buracos na Avenida Maria Antonieta de Morais Miranda.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3426/indicacao_numero_63_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3426/indicacao_numero_63_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitas melhorias na infraestrutura urbana dos bairros Nova União, João Miranda e Aod Pereira.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3427/indicacao_numero_64_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3427/indicacao_numero_64_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitos quebra-molas ao longo da Rua Adelina Coelho Leão no bairro Alvorada.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3428/indicacao_numero_65_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3428/indicacao_numero_65_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja estudada a possibilidade de instalação de quebra-molas ao longo da Rua Alcindo Pereira</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3429/indicacao_numero_66_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3429/indicacao_numero_66_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento da Rua Edelfonso Pereira no bairro Expansão.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3430/indicacao_numero_67_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3430/indicacao_numero_67_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o aterramento com consequente nivelamento do campo de futebol localizado no Córrego dos_x000D_
 Contendas.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3431/indicacao_numero_68_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3431/indicacao_numero_68_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja adquirida uma área para construção de um novo cemitério municipal em Guanhães.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3432/indicacao_numero_69_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3432/indicacao_numero_69_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento da Rua Alaíde Lott Caldeira e da Rua localizada no entorno da Praça Dom Felipe, ambos localizados no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3433/indicacao_numero_70_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3433/indicacao_numero_70_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o estudo da viabilidade de instalação de quabra-molas na rua Benjamin Constant.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3434/indicacao_numero_71_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3434/indicacao_numero_71_de_2015.pdf</t>
   </si>
   <si>
     <t>Muitas ruas do Bairro Jardins estão em péssimo estado de conservação, o que dificulta o trânsito. A insegurança no bairro tem sido potencializada com o grande número de lotes vagos que necessitam de limpeza e capina, além da existência de árvores cujas galhas reduzem a luminosidade, e contribuem para existência de esconderijos para infratores.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3435/indicacao_numero_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3435/indicacao_numero_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam trocadas as lâmpadas dos postes de iluminação pública das ruas do bairro Jardins, especialmente as queimadas, com as seguintes localizações: Poste na rua das Camélias, em frente ao número 866, Poste na rua das Camélias, 2 postes na rua das Camélias, esquina com a avenida Vitória Régia; Poste na rua dos Lírios, em frente ao número 50; Poste na rua dos Lírios, próxima ao número 319; Poste na rua Onze, esquina com a rua 10; Poste na rua Quinze (Jardins II). próxima ao número 165; 2 postes na Avenida Vinte: 2 postes na rua das Camélias, esquina com a avenida Joel O. dos Santos; próxima ao número 723: Postes ao longo da avenida Joel O. dos Santos</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3436/indicacao_numero_73_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3436/indicacao_numero_73_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o pagamento dos valores retroativos aprovados em 2013 referentes a servidores municipais, principalmente motoristas.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3437/indicacao_numero_74_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3437/indicacao_numero_74_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a pavimentação das Ruas Bernardino Soalheiro, Miguel Leandro e Antônio Medina Júnior no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3438/indicacao_numero_75_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3438/indicacao_numero_75_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o paisagismo da Praça Bernardino Soalheiro no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3439/indicacao_numero_76_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3439/indicacao_numero_76_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalada uma placa de "Proibido Estacionar" ao longo da Rua Paulino Coelho sentido Rua Capitão Berbardo. Indica também que, o mesmo tipo de placa seja instalado na Rua Capitão Bernardo no trecho entre a Rua Paulino Coelho e o Hospital Regional.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3440/indicacao_numero_77_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3440/indicacao_numero_77_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada que faz a ligação da Comunidade da Ponte Alta ao Córrego Conquista. Indica também a reforma das duas pontes localizadas na referida estrada.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3441/indicacao_numero_78_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3441/indicacao_numero_78_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra-molas na Rua Pio Ferreira, em frente ao número 1179 (Borracharia do Helvécio)</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3442/indicacao_numero_79_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3442/indicacao_numero_79_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja disponibilizada uma caçamba pra recolhimento de lixo e entulhos na Rua Igor Felipe Fernandes (Rua Contorno do Cemitério)</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3443/indicacao_numero_80_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3443/indicacao_numero_80_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam instalados bancos para descanso das pessoas na Praça JK</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3449/indicacao_numero_81_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3449/indicacao_numero_81_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a reforma ou pintura do prédio da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3450/indicacao_numero_82_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3450/indicacao_numero_82_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra-molas na Rua Antônio Rodrigues Peixoto Filho, bem como construção de uma_x000D_
 rotatória no cruzamento da citada Rua com a BR 259.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3451/indicacao_numero_83_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3451/indicacao_numero_83_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam asfaltadas as ruas do Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3452/indicacao_numero_84_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3452/indicacao_numero_84_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam feitas a obras de infraestrutura urbana como rede de água/esgoto e iluminação pública na Rua Buritis no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3453/indicacao_numero_85_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3453/indicacao_numero_85_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a manutenção do terceiro mata-burro localizado após a fábrica de mussarel a da Fazenda do Agostinho Pena, Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3454/indicacao_numero_86_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3454/indicacao_numero_86_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a limpeza do Ribeirão localizado no Distrito de Correntinho, próximo a comunidade do Sapé.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3455/indicacao_numero_87_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3455/indicacao_numero_87_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a reforma do mata-burro localizado no Córrego dos Leites, próximo a Fazenda Zulinira Lessa, Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3456/indicacao_numero_88_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3456/indicacao_numero_88_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a reforma do mata-burro localizado no Córrego dos Igídios, próximo a propriedade do senhor Vanderly Pereira, Distrito de Correntinho</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3457/indicacao_numero_89_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3457/indicacao_numero_89_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a rede pluvial na Rua Natanael da Silva Neto próximo ao cruzamento com a Rua Nossa Senhora de Fátima, no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3458/indicacao_numero_90_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3458/indicacao_numero_90_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a rede pluvial na Rua Zulmira Braga, encontro com as rua Laert Berto e Antônio Rodrigues Peixoto Filho.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3459/indicacao_numero_91_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3459/indicacao_numero_91_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o término do calçamento das ruas do bairro Nova União, principalmente do trecho da Rua Hermes Claudionor Nunes que dá acesso ao bairro.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3460/indicacao_numero_92_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3460/indicacao_numero_92_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja dada uma atenção especial as obras de infraestrutura urbana nos bairros Nova União, Aod Pereira e João Miranda.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3461/indicacao_numero_93_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3461/indicacao_numero_93_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a ampliação das salas de aula do CMEI - Centro Municipal de Educação Infantil Guilherme Nunes Caldeira_x000D_
 Petrucelli.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3462/indicacao_numero_94_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3462/indicacao_numero_94_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a reforma da Ponte da Comunidade da Barra Mansa, sentido Conquista.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3463/indicacao_numero_95_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3463/indicacao_numero_95_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o patrolamento da estrada dos Malas, Maia dos Buracos até a ponte de tábua e proximidades da Fazenda dos Três Irmãos.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3465/indicacao_numero_96_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3465/indicacao_numero_96_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito um quebra molas na Rua Adelina Coelho Leão, em frente ao número 119 no Bairro Alvorada.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3466/indicacao_numero_97_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3466/indicacao_numero_97_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o término do asfaltamento das Ruas Leonel Antônio de Araújo e Vilmara Soares de Moura no bairro Madeira.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3467/indicacao_numero_98_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3467/indicacao_numero_98_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o término do asfaltamento das Ruas do Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3468/indicacao_numero_99_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3468/indicacao_numero_99_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a manutenção do mata-burro localizado no Córrego Silivânia divisa com os fazendeiros Francisco Campos de Miranda Júnior e senhor Zezito Pacheco, Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3469/indicacao_numero_100_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3469/indicacao_numero_100_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam vistoriados e realizadas as manutenções que se fizerem necessárias em todos os mata-burros localizados na zona rural do Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3470/indicacao_numero_101_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3470/indicacao_numero_101_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento da Rua Seis no bairro Vicente Guabiroba.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3471/indicacao_numero_102_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3471/indicacao_numero_102_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento da Rua João Alvarenga Bretas no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3472/indicacao_numero_103_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3472/indicacao_numero_103_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que selam tomadas providências junto a Cemig quanto a substituição de um poste danificado localizado na rotatória próxima ao supermercado Três Irmãos.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3473/indicacao_numero_104_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3473/indicacao_numero_104_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feito o asfaltamento da Rua Joel Gonçalves dos Santos no Bairro Jardins 2.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3474/indicacao_numero_105_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3474/indicacao_numero_105_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam tomadas providências junto a Cemig, quanto a eletrificação rural da área onde se encontra atualmente_x000D_
 a Aldeia Minueira Pataxó na Serra da Cangonga.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3475/indicacao_numero_106_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3475/indicacao_numero_106_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a prorrogação do pagamento da guia de IPTU 2015 com desconto até a data de 31 de agosto próximo.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3476/indicacao_numero_107_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3476/indicacao_numero_107_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que proceda com a revisão da intenção de venda do imóvel denominado "Caldeirão", uma vez que houve várias_x000D_
 licitações para sua alienação declaradas deserta e a população guanhanense clama peio cancelamento da intenção de venda do referido imóvel.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3477/indicacao_numero_108_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3477/indicacao_numero_108_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que atenda ao anteprojeto aprovado por esta Casa que prevê a implantação de sinal de internet nas praças públicas.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_numero_109_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_numero_109_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que interceda junto a secretaria municipal de educação quanto ao retorno do transporte escolar para as crianças da_x000D_
 Comunidade do Carranca, próximo ao Distrito de Taquaral.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3479/indicacao_numero_110_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3479/indicacao_numero_110_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja feita a melhoria e regularização da rede elétrica disponibilizada aos moradores do Beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3480/indicacao_numero_111_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3480/indicacao_numero_111_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito, conforme abaixo assinado em anexo, a instalação de um quebra molas na Rua Bruno Glória, próximo ao acesso do Residencial Bom Sucesso I e instalação de outro quebra molas na mesma rua, próximo ao acesso do bairro Esperança.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3481/indicacao_numero_112_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3481/indicacao_numero_112_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito o reajuste salarial dos psicólogos do Município.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3482/indicacao_numero_113_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3482/indicacao_numero_113_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a melhoria dos sinais televisivos da Rede Globo Minas e da TV Assembléia, bem como retorno do sinal das Redes Record e Band para a população guanhanense.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3483/indicacao_numero_114_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3483/indicacao_numero_114_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de um quebra molas na Rua Maria Antonieta Morais de Miranda, próximo ao acesso da Rua Cinco no Bairro João Miranda.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3484/indicacao_numero_115_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3484/indicacao_numero_115_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a pavimentação das ruas do bairro João Miranda, bem como instalação de uma academia ao ar livre naquele bairro.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3485/indicacao_numero_116_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3485/indicacao_numero_116_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de uma lixeira pública na Rua Gabriel Lott em frente à Escola Municipal Pio Nunes Coelho</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3486/indicacao_numero_117_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3486/indicacao_numero_117_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a instalação de dois quebra molas na Avenida Antônio Rosa Lima no bairro Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3487/indicacao_numero_118_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3487/indicacao_numero_118_de_2015.pdf</t>
   </si>
   <si>
     <t>Se solicitado do senhor Prefeito a sinalização dos dois últimos quebra molas instalados na Rua Bruno Glória sentido bairro Esperança</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3488/indicacao_numero_120_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3488/indicacao_numero_120_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado da direção do SAAE Guanhães a distribuição de informativos nas residências, ou aviso nas contas de água, contendo data e horário da suspensão de fornecimento de água por bairro em razão do racionamento devido a falta de chuva.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3489/indicacao_numero_121_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3489/indicacao_numero_121_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado da direção do SAAE Guanhães a canalização do esgoto que deságua no Córrego do Madeira.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3490/indicacao_numero_122_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3490/indicacao_numero_122_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a contratação de uma agente de saúde para os moradores do Bairro Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3491/indicacao_numero_123_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3491/indicacao_numero_123_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado da direção do SAAE Guanhães a canalização da rede de esgoto da Escola Estadual Tenente José Coelho da Rocha no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3492/indicacao_numero_124_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3492/indicacao_numero_124_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito que seja feita a contratação de uma agente de saúde para o Córrego Santa Cruz.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3493/indicacao_numero_125_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3493/indicacao_numero_125_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a construção de um mataburro no Córrego Silivânia, Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3494/indicacao_numero_126_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3494/indicacao_numero_126_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja feito o asfaltamento das ruas do Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3495/indicacao_numero_127_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3495/indicacao_numero_127_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja feita a reforma do calçamento da avenida nova que faz a ligação direta da Avenida Governador Milton Campos à Rua Pio Ferreira</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3496/indicacao_numero_128_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3496/indicacao_numero_128_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja feita a rede de iluminação pública na Rua Valdelino Gonçalves Pereira bem como nos Becos Ataleia e Olaria, ambos no bairro Nova União</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3497/indicacao_numero_129_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3497/indicacao_numero_129_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja elaborado e posteriormente remetido a esta Casa Legislativa projeto de lei que propõe incentivo a utilização de dispositivo para penetração das águas pluviais nos calçamentos da cidade e ao racionamento do uso da água com descontos em impostos, taxas e emolumentos municipais, nos termos do anteprojeto em anexo.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3498/indicacao_numero_130_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3498/indicacao_numero_130_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito extensão da rede de iluminação pública para os moradores residentes no bairro Madeira, após a fábrica de concreto Guamix.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3499/indicacao_numero_131_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3499/indicacao_numero_131_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a instalação de quebra-molas nas ruas e avenidas que foram recentemente calçadas no Município.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3500/indicacao_numero_132_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3500/indicacao_numero_132_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito o término do calçamento da Travessa Augusta Alves, no bairro Alvorada.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3501/indicacao_numero_133_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3501/indicacao_numero_133_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a limpeza da Travessa Henrique Bastos.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3502/indicacao_numero_134_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3502/indicacao_numero_134_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a retirada da lama acumulada sobre a ponte localizada na Rua Alcindo Pereira próximo à entrada do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3503/indicacao_numero_135_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3503/indicacao_numero_135_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a instalação de uma academia ao ar livre no bairro João Miranda</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3504/indicacao_numero_136_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3504/indicacao_numero_136_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a melhoria na rede de iluminação pública na Avenida Maria Antonieta Morais de Miranda localizada naquele bairro</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3505/indicacao_numero_137_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3505/indicacao_numero_137_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja feita a limpeza do acúmulo da lama proveniente das chuvas na Rua Natanael  da Silva Neto e na Rua Eurides Coelho Medina no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3506/indicacao_numero_138_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3506/indicacao_numero_138_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a instalação de quebra molas ao longo da Rua Hermes Claudionor Nunes.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3507/indicacao_numero_139_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3507/indicacao_numero_139_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito o agendamento de uma visita do secretário de obras e infra estrutura no Distrito de Correntinho</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3508/indicacao_numero_140_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3508/indicacao_numero_140_de_2015.pdf</t>
   </si>
   <si>
     <t>Sejam tomadas providências quanto as obras de infra estrutura urbana no bairro Canaã como rede de iluminação pública, rede de esgoto, rede pluvial e calçamento.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3509/indicacao_numero_141_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3509/indicacao_numero_141_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor junto a Secretaria de Meio Ambiente, providências para a cratera existente no bairro Canaã.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3510/indicacao_numero_142_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3510/indicacao_numero_142_de_2015.pdf</t>
   </si>
   <si>
     <t>Sejam tomadas providências quanto construção de rede pluvial na Rua Doutor Odilon Behrens, próximo ao comércio Monteiro e Ferreira.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3511/indicacao_numero_143_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3511/indicacao_numero_143_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito a melhoria da infra estrutura das ruas sem calçamento do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3512/indicacao_numero_144_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3512/indicacao_numero_144_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a instalação da rede pluvial no Beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3513/indicacao_numero_145_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3513/indicacao_numero_145_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor prefeito a reforma do calçamento da avenida que faz ligação da Rua Pio Ferreira com a Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3412/indicacao_numero_48_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3412/indicacao_numero_48_de_2015.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitos os quebra-molas onde foram afixadas placas de sinalização dos mesmos nas Ruas Gabriel Lott e Bruno Glória no bairro Pito.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3464/indicacao_numero_96_de_20151.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3464/indicacao_numero_96_de_20151.pdf</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3526/requerimento_01_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3526/requerimento_01_de_2015.pdf</t>
   </si>
   <si>
     <t>que sejam apresentadas dentro de 10 dias contados a partir desta data, sugestões de atualização do Regimento Interno da Casa e que, não havendo interesse para tanto, seja formalizado via oficio esta opção.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3527/requerimento_02_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3527/requerimento_02_de_2015.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o secretário municipal de cultura, para que apresente a esta Casa as planilhas atualizadas e o cronograma do plano de ação para construção do Espaço mais Cultura.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3528/requerimento_03_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3528/requerimento_03_de_2015.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o secretário municipal de obras, para que apresente a esta Casa o cronograma de trabalho referente a implantação, manutenção e melhorias da iluminação pública nas praças.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3529/requerimento_04_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3529/requerimento_04_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal e a presidência do SAAE Guanhães, solicitando informações quanto as medidas de prevenção que estão sendo tomadas para preservação da cabeceira do Rio Graipú uma vez que está havendo extração de minerais naquelas proximidades.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3530/requerimento_05_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3530/requerimento_05_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal solicitando informações quanto a recomposição salarial dos servidores municipais, prevista na Lei Municipal n°. 2523 de 15 de janeiro de 2013, que possuem como vencimento base o salário mínimo nacional vigente, tendo em vista o reajuste nacional ocorrido no mesmo recentemente.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3531/requerimento_06_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3531/requerimento_06_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal solicitando informações quanto a aplicabilidade do Lei n°. 2663 de 30 de dezembro de 2014, que concede revisão geral aos valores apostilados.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3532/requerimento_07_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3532/requerimento_07_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja colocado em pauta de apreciação da próxima reunião ordinária os Projetos de Lei n°. 84/2014 e 85/2014 que tratam de desafetação de área institucional.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3533/requerimento_08_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3533/requerimento_08_de_2015.pdf</t>
   </si>
   <si>
     <t>Cópia da execução orçamentária de dezembro/2014 e janeiro/2015, incluindo: Balancete de receita e despesa, folha de pagamento_x000D_
 detalhada, relatório de gestão fiscal com data base 31/12/2014, comprovantes de gastos com saúde e educação em 31/12/2014 e janeiro de 2015, além de cópias dos empenhos liquidados em outubro/2014, novembro/2014, dezembro/2014 e janeiro/2015</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3534/requerimento_09_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3534/requerimento_09_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja liberado o auxílio transporte aos alunos universitários que estudam na PUC Minas localizada no Município de Serro.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3535/requerimento_10_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3535/requerimento_10_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal quanto ao andamento do processo de instalação da unidade do SAMU Regional e Corpo de Bombeiros em Guanhães.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3536/requerimento_11_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3536/requerimento_11_de_2015.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Prefeito Municipal quanto ao reajuste do vencimento dos servidores municipais investidos no cargo de Servente Escolar e o porque do mesmo não ter sido incluído no reajuste dos servidores do magistério aprovado recentemente por esta casa.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3537/requerimento_12_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3537/requerimento_12_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito cópia da folha de pagamento, incluindo gratificações e vantagens, de todos os servidores desta administração municipal referente ao mês de fevereiro</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3538/requerimento_13_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3538/requerimento_13_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal solicitando informações quanto ao término da obra de reforma no Posto de Saúde Central.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3539/requerimento_14_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3539/requerimento_14_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja convocado para reunião ordinária desta Casa, o Secretário Municipal de Cultura Adriano Aparecido Oliveira, para que o mesmo preste esclarecimentos a esta Casa com relação as obras que estão sendo desenvolvidas pela Secretaria Municipal de Cultura, bem como esclarecimentos relativos às etapas de desenvolvimento do Projeto relacionado à criação do Espaço Mais Cultura.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3540/requerimento_15_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3540/requerimento_15_de_2015.pdf</t>
   </si>
   <si>
     <t>Vem solicitar de Vossa Excelência que sejam requeridos do Prefeito de Guanhães, esclarecimentos quanto ao início das obras nos loteamentos Guanhães I e II cumprimento das etapas iniciais do programa, bem como cópia dos documentos comprobatórios, uma vez que é grande a expectativa da população guanhanense que ansiosa, aguarda resposta.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3541/requerimento_16_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3541/requerimento_16_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo de Guanhães, solicitando a retificação, bem como republicação da Lei Municipal n°. 2623 que "Dispõe sobre a criação do Programa Municipal de Incentivo à Doação de Alimentos — Banco de Alimentos, sancionada e publicada em 06 de maio de 2014 com texto diverso daquele que fora examinado e aprovado pela Câmara Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dermeval de Pinho, Dorinha da Farmácia, Elizângela Padilha Sete Munes de Lima, Evandro Lott Moreira, Longuinho, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula, Nelci Pereira Chaves, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3544/requerimento_17_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3544/requerimento_17_de_2015.pdf</t>
   </si>
   <si>
     <t>Que seja destinado terreno do loteamento acrópole, para a construção da sede da 32ª Subseção da OAB/MG Guanhães.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3545/requerimento_18_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3545/requerimento_18_de_2015.pdf</t>
   </si>
   <si>
     <t>Sejam convocados a estar presente na próxima reunião ordinária desta Casa, o Procurador Geral do Município de Guanhães, bem como o Contador Geral e a Secretária Municipal de Educação deste Município a fim de prestar esclarecimentos sobre as acusações apresentadas pela Presidente do FUNDEB, Roberta Carneiro Andrade, relacionadas ao uso indevido de verba do referido Fundo e incoerências na prestação de contas do mesmo, conforme relatado na 5' reunião ordinária desta Casa.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3546/requerimento_19_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3546/requerimento_19_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer a Prestação de Contas, desde o ano de 2013, no prazo de 15 (quinze) dias, devidamente instruída com relatório anual de sua administração, acompanhado dos balanços gerais das contas de cada exercício, quadros demonstrativos e demais documentos comprobatórios das Receitas arrecadadas e das Despesas realizadas, além de outros documentos exigidos pelo Tribunal de Contas do Estado, tudo de conformidade com os Arts. 16, X e XI; 173 e § 1 O; e 175 do Regimento Interno desta Câmara, em consonância com os Arts. 85 e 97, XIV da Lei Orgânica que rege este Município.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3547/requerimento_20_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3547/requerimento_20_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Secretário Municipal de Obras e Infraestrutura Urbana solicitando relatório do cronograma de obras de asfaltamento, financiadas pelo empréstimo realizado junto ao BDMQ aprovado nesta Casa, sob justificativa do Executivo de que seria para asfaltamento de 70% das ruas do Município de Guanhães.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3548/requerimento_21_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3548/requerimento_21_de_2015.pdf</t>
   </si>
   <si>
     <t>Motivo da rescisão do Contrato 021/2014 celebrado em 02 de janeiro de 2014 referente ao aluguel dos apartamentos 101 e 102 do referido imóvel, com o valor mensal de R$ 1.921,17(Hum mil novecentos e vinte e um reais e dezessete centavos), rescindido em 14/02/2014; Razão para celebração do Contrato 026/2014, no valor de R$ 4.500,00(quatro mil e quinhentos reais) em 17/03/2014, ou seja, três dias após a rescisão do anterior, acrescentando três apartamentos e o porque da liquidação de empenho referente a este contrato se referir a dois apartamentos apesar do valor pago ser, a cinco apartamentos conforme previsto no contrato; Motivo para o Objeto do Contrato 026/2014 se referir à cinco apartamentos em um único andar uma vez que, o imóvel em questão possui apenas dois apartamentos por andar.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3549/requerimento_22_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3549/requerimento_22_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a atual Administração Municipal, Gestão 2013/2016, para que proceda com a realização de audiência pública nesta Casa, para apresentação dos relatórios de execução orçamentária dos exercícios financeiros de 2013, 2014 e primeiro quadrimestre de 2015.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3550/requerimento_23_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3550/requerimento_23_de_2015.pdf</t>
   </si>
   <si>
     <t>Requerer, nos termos do artigo 193, do Regimento Interno, a retirada do Projeto de Lei n2. 17/2015, que "Dispõe sobre a Denominação de Via Pública e dá outras providências".</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3551/requerimento_24_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3551/requerimento_24_de_2015.pdf</t>
   </si>
   <si>
     <t>A Administração Municipal encaminhe a esta Casa cópia do convênio celebrado com o SENAC, e motivo pelo qual o mesmo não foi viabilizado, com cópia dos documentos comprobatórios.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3552/requerimento_25_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3552/requerimento_25_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o senhor Prefeito solicitando informações sobre o pagamento dos valores retroativos devido aos motoristas municipais. Pagamento este, autorizado por esta Casa desde o ano de 2013.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3553/requerimento_26_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3553/requerimento_26_de_2015.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados a esta Casa cópia de todos os instrumentos similares (convênios, contratos de repasse, termo de parceria ou contratos administrativos) firmados entre a Associação dos Estudantes Universitários de Guanhães e órgãos e entidades da Administração Pública Federal, Estadual ou Municipal; Cópia do(s) extrato(s) da(s) conta(s) em que figura como titular a Associação dos Estudantes Universitários de Guanhães, entre o período de março de 2013 até a presente data para conferência; Relação dos nomes e valores pagos pelos alunos que contribuíram com a Associação dos Estudantes Universitários de Guanhães entre o período de março de 2013 até a presente data. Prestação de contas na forma mercantil, com a especificação das receitas e despesas e a apuração do respectivo saldo acompanhadas dos documentos necessários a justifica-las, entre o período de março de 2013 até a presente data.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3554/requerimento_28_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3554/requerimento_28_de_2015.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do artigo 193, do Regimento Interno, a retirada do Projeto de Lei n9. 23/2015 de minha autoria, que "Dispõe sobre a Denominação de Via Pública e dá outras providências".</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3555/requerimento_29_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3555/requerimento_29_de_2015.pdf</t>
   </si>
   <si>
     <t>Em que pese a aprovação da Moção de Repúdio n ° 01/2015 à Delegada de Polícia Dra. Alexandra Gonçalves de Oliveira, na Reunião Ordinária da Câmara Municipal de Guanhães do dia 15/06/2015, analisando as razões constantes da Moção, bem como o fato de que as moções são votadas em bloco, juntamente com todos os expedientes, VIEMOS manifestar contrariamente à Moção de Repúdio n ° 01/2015. REQUEREMOS, para tanto, que os ofícios expedidos em decorrência da citada Moção sejam acompanhados deste Requerimento.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3556/requerimento_30_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3556/requerimento_30_de_2015.pdf</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3557/requerimento_31_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3557/requerimento_31_de_2015.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o senhor Prefeito solicitando informações sobre o pagamento do reajuste dos valores apostilados dos servidores públicos municipais</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3558/requerimento_32_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3558/requerimento_32_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer a cópia dos instrumentos dos Convênios celebrados entre o Poder Executivo Municipal e a Associação dos Estudantes Universitários de Guanhães/MG; e Prestações de Contas inerentes aos Convênios celebrados entre o Poder Executivo Municipal e a Associação dos Estudantes Universitários de Guanhães/MG.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3559/requerimento_34_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3559/requerimento_34_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a atualização do Portal da Transparência</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3560/requerimento_35_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3560/requerimento_35_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer, nos termos regimentais vigentes que, após ouvido o Plenário, seja convidada a comparecer no Plenário desta Casa a diretora_x000D_
 administrativa do Hospital Imaculada Conceição de Guanhães Rosana Linhares Assis Figueiredo, para apresentar diagnóstico físico e financeiro do_x000D_
 Hospital.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3561/requerimento_36_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3561/requerimento_36_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações acerca dos pagamentos ao prestador de serviço de mamografia, cujo município de atendimento é Guanhães e os Comprovantes dos pagamentos feitos a tal título, bem como relatório quantitativo dos exames realizados por este prestador, discriminando quantidade apresentada e aprovada, por cada município pactuado com Guanhães, dos seguintes procedimentos: 02.04.03.003-0 - Mamografia Unilateral; 02.043 018-8 Mamografia Bilateral para Rastreamento.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3562/requerimento_38_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3562/requerimento_38_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito de Guanhães, o cronograma de execução de obras financiadas com o empréstimo junto ao BDMG autorizado por esta Casa Legislativa, bem como percentual de vias já pavimentas.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3563/requerimento_39_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3563/requerimento_39_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito o relatório da execução orçamentária e da execução fiscal do ano de 2015.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3564/requerimento_40_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3564/requerimento_40_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito informações quanto a paralisação do transporte escolar dos alunos das redes municipal e estadual de ensino, sob alegação dos transportadores contratados de que não receberam o pagamento do serviço prestado desde maio a setembro de 2015.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3565/requerimento_41_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3565/requerimento_41_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito a relação dos servidores públicos municipais que recebem gratificação com seus respectivos percentuais.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3566/requerimento_42_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3566/requerimento_42_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja convocado o Presidente do SAAE Guanhães, senhor Luiz Pereira Rodrigues, para estar presente na próxima reunião ordinária desta Casa Legislativa, a fim de prestar esclarecimentos relativos a dificuldade no abastecimento de água potável no Município de Guanhães,</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3567/requerimento_44_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3567/requerimento_44_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito cópia de todo o procedimento licitatório, incluído ata das sessões e contratos, da Tomada de Preços 07/2015, referente as obras de asfaltamento no bairro Santa Tereza nesta cidade de Guanhães.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3568/requerimento_45_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3568/requerimento_45_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado da senhora secretária municipal de educação, informações por escrito referentes aos problemas de falta de água na Escola Municipal Padre José Augusto e quais as propostas tomadas por aquela secretaria para solução dos problemas apresentados.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3569/requerimento_46_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3569/requerimento_46_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito a cópia de todos os repasses referentes a recursos próprios, convênios e demais transferências feitas pelo Governo Estadual e Federal à Prefeitura Municipal de Guanhães no ano de 2015</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3570/requerimento_47_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3570/requerimento_47_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja convocado o secretário municipal de infra estrutura urbana para prestar esclarecimentos a esta Casa, relativos a real situação da usina de reciclagem de resíduos sólidos, comandada pela ASCAMARG — Associação de Materiais Recicláveis de Guanhães e qual a posição do Município com relação as dificuldades enfrentadas pela associação.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3571/requerimento_48_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3571/requerimento_48_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado do senhor Prefeito a cópia de todos os convênios celebrados com a ARPAC — Associação de Resgate e Proteção aos Cães de Guanhães, bem como cópia de todos os termos aditivos e comprovantes de repasse relativos ao referido convênio.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3572/requerimento_49_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3572/requerimento_49_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja solicitado a presença de representante da Secretaria de Cultura do Município de Guanhães para esclarecer sobre a utilização dos recursos financeiros e o cronograma de obras referente ao Espaço Mais Cultura, inclusive sobre a utilização do percentual de 10% do valor da alienação do Loteamento Professor Heitor Nunes da Mata autorizado por esta Casa.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3573/requerimento_50_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3573/requerimento_50_de_2015.pdf</t>
   </si>
   <si>
     <t>Venho requerer nos termos regimentais vigentes que, após ouvido o Plenário, seja convocada a presença do senhor Jose Rainero Barbosa Melo, Contador da Prefeitura Municipal de Guanhães, para prestar esclarecimentos referentes ao Projeto da Lei Orçamentária para o exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3574/requerimento_51_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3574/requerimento_51_de_2015.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais vigentes que, após ouvido o plenário, seja solicitado do senhor Prefeito informações sobre qual setor da prefeitura é responsável pela fiscalização e controle da ASCAMARG - Associação dos Catadores de Materiais Recicláveis de Guanhães, bem como da área utilizada para descarte de lixo recolhido na cidade.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1630/projeto_de_lei_numero_002_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1630/projeto_de_lei_numero_002_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a lei 2649 de 07 de outubro de 2014 e dá outras providências</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1631/projeto_de_lei_numero_03_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1631/projeto_de_lei_numero_03_de_2015.pdf</t>
   </si>
   <si>
     <t>Concede reajuste a servidores do SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO e dá outras providências.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1634/projeto_de_lei_numero_04_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1634/projeto_de_lei_numero_04_de_2015.pdf</t>
   </si>
   <si>
     <t>Rua Plínio Feliciano de Souza.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1635/projeto_de_lei_numero_05_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1635/projeto_de_lei_numero_05_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a lei número 2608 de 19 de março de 2014 e dá outras providências</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1638/projeto_de_lei_numero_006_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1638/projeto_de_lei_numero_006_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominações das ruas do loteamento denominado Colina Verde 11 e dá outras providências</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1644/projeto_de_lei_numero_07_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1644/projeto_de_lei_numero_07_de_2015.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Avenida Juca Barbosa</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1646/projeto_de_lei_numero_08_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1646/projeto_de_lei_numero_08_de_2015.pdf</t>
   </si>
   <si>
     <t>Rua Vilma Campos Bicalho.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1647/projeto_de_lei_numero_09_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1647/projeto_de_lei_numero_09_de_2015.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Atlética Águia</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1648/projeto_de_lei_numero_10_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1648/projeto_de_lei_numero_10_de_2015.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Proteção e Assistência aos Condenados - APAC.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1649/projeto_de_lei_numero_11_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1649/projeto_de_lei_numero_11_de_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA E INSTALAÇÃO DO LOTEAMENTO DENOMINADO "ACRÓPOLE" E ESTABELECE SUAS CONDIÇÕES</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1651/projeto_de_lei_numero_12_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1651/projeto_de_lei_numero_12_de_2015.pdf</t>
   </si>
   <si>
     <t>Praça Maria Flor de Maio Padilha Bicalho.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1652/projeto_de_lei_numero_13_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1652/projeto_de_lei_numero_13_de_2015.pdf</t>
   </si>
   <si>
     <t>Praça Eurico Pimenta do Amaral.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1653/projeto_de_lei_numero_14_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1653/projeto_de_lei_numero_14_de_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento denominado Benedito Sette de Abril e estabelece suas condições.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1654/projeto_de_lei_numero_15_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1654/projeto_de_lei_numero_15_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cesta básica aos servidores da Câmara Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1657/projeto_de_lei_numero_16_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1657/projeto_de_lei_numero_16_de_2015.pdf</t>
   </si>
   <si>
     <t>Rua Geraldo Bonifácio Dias (Geraldo Gambá)</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1658/projeto_de_lei_numero_18_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1658/projeto_de_lei_numero_18_de_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Município de Guanhães a celebrar convênio para ceder servidores ao TJMG e outros órgãos estatais e dá outras providências</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1662/projeto_de_lei_numero_19_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1662/projeto_de_lei_numero_19_de_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio, para fornecimento de material de construção e mão de obra, com o PROJETO BETEL: CASA DE_x000D_
 CUPERAÇÃO, e dá outras providências</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1663/parecer_juridico_pl_21_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1663/parecer_juridico_pl_21_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de utilização de material refletivo em cavaletes, caçambas para entulho e nas placas de sinalização de serviços_x000D_
 e obras realizadas em vias públicas, ou às margens delas</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1664/projeto_de_lei_numero_22_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1664/projeto_de_lei_numero_22_de_2015.pdf</t>
   </si>
   <si>
     <t>Praça João Fidélis da Paixão.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1665/projeto_de_lei_numero_23_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1665/projeto_de_lei_numero_23_de_2015.pdf</t>
   </si>
   <si>
     <t>Rua Efhrahin Augusto de Carvalho.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1666/projeto_de_lei_numero_26_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1666/projeto_de_lei_numero_26_de_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a proceder a permuta de área de propriedade do SAAE — SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, e dá outras providências</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1668/projeto_de_lei_numero_27_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1668/projeto_de_lei_numero_27_de_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1672/projeto_de_lei_numero_28_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1672/projeto_de_lei_numero_28_de_2015.pdf</t>
   </si>
   <si>
     <t>Beco José Maciel Costa</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1673/projeto_de_lei_numero_29_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1673/projeto_de_lei_numero_29_de_2015.pdf</t>
   </si>
   <si>
     <t>PRAÇA DONA DUZINHA</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1674/projeto_de_lei_numero_31_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1674/projeto_de_lei_numero_31_de_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Serviço Autônomo de Água e Esgoto — SAAE de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1678/projeto_de_lei_numero_32_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1678/projeto_de_lei_numero_32_de_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE GUANHÃES A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A — BDMG, OPERAÇÕES_x000D_
 DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1628/projeto_de_lei_complementar_numero_01_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1628/projeto_de_lei_complementar_numero_01_de_2015.pdf</t>
   </si>
   <si>
     <t>Desafeta parte de área que especifica, de uso comum do povo, para bem de uso dominical e da outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1629/projeto_de_lei_complementar_numero_02_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1629/projeto_de_lei_complementar_numero_02_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ab-rogação da Lei Complementar n" 08 de 17 de março de 2014, que desafetou uma área superficial de 1 .965,20 m² (um mil, novecentos e sessenta cinco metros quadrados e vinte decímetros quadrado) que corresponde a parte da área institucional de uso comum do povo situada no Bairro das Nações.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1681/projeto_de_resolucao_numero_001_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1681/projeto_de_resolucao_numero_001_de_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição do subsídio dos vereadores da Câmara Municipal de Guanhães /MG e dá outras providências."</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1682/projeto_de_resolucao_numero_002_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1682/projeto_de_resolucao_numero_002_de_2015.pdf</t>
   </si>
   <si>
     <t>"Fica Criada Comissão Especial para revisão do Regimento Interno da Câmara Municipal de Guanhães, na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1683/projeto_de_resolucao_numero_003-2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1683/projeto_de_resolucao_numero_003-2015.pdf</t>
   </si>
   <si>
     <t>"Fica Criada Comissão Especial para revisão da Lei Orgânica do município de Guanhães, na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1684/projeto_de_resolucao_numero_004_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1684/projeto_de_resolucao_numero_004_de_2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias de viagem aos vereadores e servidores da Câmara Municipal de Guanhães /MG e dá outras providências."</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1685/projeto_de_resolucao_numero_07_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1685/projeto_de_resolucao_numero_07_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO PASTOR JOÃO MARCOS CASTINO COUTINHO</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1686/projeto_de_resolucao_numero_08_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1686/projeto_de_resolucao_numero_08_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SENHOR ANTÔNIO CARLOS DE ALVARENGA FREITAS.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1687/projeto_de_resolucao_numero_09_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1687/projeto_de_resolucao_numero_09_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA ARMINDA JESUS BATISTA.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1688/projeto_de_resolucao_numero_10_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1688/projeto_de_resolucao_numero_10_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA VANEIDE SOA RES DE SOUSA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1689/projeto_de_resolucao_numero__11_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1689/projeto_de_resolucao_numero__11_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SENHOR GLAYSSON MAGNO ANDRADE.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1690/projeto_de_resolucao_numero_12_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1690/projeto_de_resolucao_numero_12_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA VANESSA MARTINS SIQUEIRA.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1691/projeto_de_resolucao_numero_13_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1691/projeto_de_resolucao_numero_13_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SARGENTO FERNANDES.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1692/projeto_de_resolucao_numero_14_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1692/projeto_de_resolucao_numero_14_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SENHOR PAULO LUIZ FILHO</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1693/projeto_de_resolucao_numero_15_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1693/projeto_de_resolucao_numero_15_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA NEIVA NUNES COELHO.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1694/projeto_de_resolucao_numero_16_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1694/projeto_de_resolucao_numero_16_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICIPIO DE GUANHÃES À SENHORA ANA UMBELINA DE LIMA APOLINÁRIO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1695/projeto_de_resolucao_numero_17_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1695/projeto_de_resolucao_numero_17_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA CLAUDETE FERREIRA GODINHO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1696/projeto_de_resolucao_numero_18_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1696/projeto_de_resolucao_numero_18_de_2015.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES O senhor ANTÔNIO DOMINGOS FILHO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1697/projeto_de_resolucao_numero_19_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1697/projeto_de_resolucao_numero_19_de_2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA NÍDIA MEIRELES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/2232/veto_parcia_pl_11_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/2232/veto_parcia_pl_11_de_2015.pdf</t>
   </si>
   <si>
     <t>Veto à emenda aditiva 01 apresentada ao projeto de lei número 11 de 2015</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Dermeval de Pinho, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dorinha da Farmácia, Evandro Lott Moreira, Longuinho, Lucimar Ferreira Pinto, Maria Anídia de Paula, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1632/emenda_001_pl_003_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1632/emenda_001_pl_003_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do projeto de lei número 03/2015</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1639/emenda_001_pl_006_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1639/emenda_001_pl_006_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 006 de 2015</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1645/emenda_numero_001_pl_07_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1645/emenda_numero_001_pl_07_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 07 de 2015</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa), Evandro Lott Moreira, Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1650/emenda_numero_001_pl_11_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1650/emenda_numero_001_pl_11_de_2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo ao projeto de lei número 11 de 2015</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1655/projeto_de_lei_numero_15_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1655/projeto_de_lei_numero_15_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 15 de 2015</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1659/emenda_numero_01_pl_18_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1659/emenda_numero_01_pl_18_de_2015.pdf</t>
   </si>
   <si>
     <t>Modifica-se o Art. 1 ° do do Projeto de Lei número 18 de 2015</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1667/emenda_numero_001_pl_26_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1667/emenda_numero_001_pl_26_de_2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 4º do projeto de lei número 26 de 2015</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1670/emenda_numero_001_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1670/emenda_numero_001_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a numeração dos projetos de lei número 35 e 36 do projeto de lei número 27 de 2015</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1676/emenda_numero_01_pl_substitutivo_31_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1676/emenda_numero_01_pl_substitutivo_31_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 31 de 2015</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1679/emenda_numero_001_pl_32_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1679/emenda_numero_001_pl_32_de_2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 8º ao projeto de lei número 32 de 2015</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1656/emenda_numero_002_pl_15_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1656/emenda_numero_002_pl_15_de_2015.pdf</t>
   </si>
   <si>
     <t>No projeto de lei número 15/2015 onde se lê o termo "Cesta Básica", passa a ler "Vale Alimentação"</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1660/emenda_numero_002_pl_18_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1660/emenda_numero_002_pl_18_de_2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o Parágrafo 2 ° ao Art. 1 ° do do Projeto de Lei número 18 de 2015</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1671/emenda_numero_002_pl_27_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1671/emenda_numero_002_pl_27_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 28 do Projeto de Lei nº 27/2015</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1677/emenda_numero_002_pl_31_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1677/emenda_numero_002_pl_31_de_2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo 4º ao projeto de lei número 31 de 2015</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1680/emenda_numero_002_pl_32_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1680/emenda_numero_002_pl_32_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 8º do projeto de lei número 32 de 2015</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1633/substitutivo_ao_pl_003_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1633/substitutivo_ao_pl_003_de_2015.pdf</t>
   </si>
   <si>
     <t>Concede reajuste a servidores do SAAE — SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1669/projeto_de_lei_substitutivo_numero_27_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1669/projeto_de_lei_substitutivo_numero_27_de_2015.pdf</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1675/projeto_de_lei_numero_31_de_2015_substitutivo.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1675/projeto_de_lei_numero_31_de_2015_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aporte financeiro, no prazo, forma e condições que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>PL -A</t>
   </si>
   <si>
     <t>Projeto de Lei -A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1661/projeto_de_lei_18a_de_2015.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1661/projeto_de_lei_18a_de_2015.pdf</t>
   </si>
   <si>
     <t>Avenida James Jacob de Queiroz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3267,67 +3267,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3364/indicacao_numero_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3365/indicacao_numero_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3366/indicacao_numero_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3367/indicacao_numero_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3368/indicacao_numero_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3369/indicacao_numero_06_de_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3370/indicacao_numero_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3371/indicacao_numero_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3372/indicacao_numero_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3373/indicacao_numero_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3374/indicacao_numero_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3375/indicacao_numero_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3376/indicacao_numero_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3377/indicacao_numero_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3378/indicacao_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3379/indicacao_numero_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3380/indicacao_numero_17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_numero_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3382/indicacao_numero_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3383/indicacao_numero_20_de_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3384/indicacao_numero_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3385/indicacao_numero_22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3386/indicacao_numero_23_de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3387/indicacao_numero_24_de_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3388/indicacao_numero_25_de_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3389/indicacao_numero_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3390/indicacao_numero_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3391/indicacao_numero_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3392/indicacao_numero_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3393/indicacao_numero_30_de_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3394/indicacao_numero_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3395/indicacao_numero_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3396/indicacao_numero_33_de_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3397/indicacao_numero_34_de_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3398/indicacao_numero_35_de_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3399/indicacao_numero_36_de_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3400/indicacao_numero_37_de_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3401/indicacao_numero_38_de_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3402/indicacao_numero_39_de_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3403/indicacao_numero_40_de_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3404/indicacao_numero_41_de_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3405/indicacao_numero_42_de_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3406/indicacao_numero_43_de_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3407/indicacao_numero_44_de_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3408/indicacao_numero_45_de_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3409/indicacao_numero_46_de_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3410/indicacao_numero_47_de_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3411/indicacao_numero_48_de_20151.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3413/indicacao_numero_50_de_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3414/indicacao_numero_51_de_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3415/indicacao_numero_52_de_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3416/indicacao_numero_53_de_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3417/indicacao_numero_54_de_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3418/indicacao_numero_55_de_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3419/indicacao_numero_56_de_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3420/indicacao_numero_57_de_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3421/indicacao_numero_58_de_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3422/indicacao_numero_59_de_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3423/indicacao_numero_60_de_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3424/indicacao_numero_61_de_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3425/indicacao_numero_62_de_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3426/indicacao_numero_63_de_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3427/indicacao_numero_64_de_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3428/indicacao_numero_65_de_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3429/indicacao_numero_66_de_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3430/indicacao_numero_67_de_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3431/indicacao_numero_68_de_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3432/indicacao_numero_69_de_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3433/indicacao_numero_70_de_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3434/indicacao_numero_71_de_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3435/indicacao_numero_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3436/indicacao_numero_73_de_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3437/indicacao_numero_74_de_2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3438/indicacao_numero_75_de_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3439/indicacao_numero_76_de_2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3440/indicacao_numero_77_de_2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3441/indicacao_numero_78_de_2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3442/indicacao_numero_79_de_2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3443/indicacao_numero_80_de_2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3449/indicacao_numero_81_de_2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3450/indicacao_numero_82_de_2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3451/indicacao_numero_83_de_2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3452/indicacao_numero_84_de_2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3453/indicacao_numero_85_de_2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3454/indicacao_numero_86_de_2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3455/indicacao_numero_87_de_2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3456/indicacao_numero_88_de_2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3457/indicacao_numero_89_de_2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3458/indicacao_numero_90_de_2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3459/indicacao_numero_91_de_2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3460/indicacao_numero_92_de_2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3461/indicacao_numero_93_de_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3462/indicacao_numero_94_de_2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3463/indicacao_numero_95_de_2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3465/indicacao_numero_96_de_2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3466/indicacao_numero_97_de_2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3467/indicacao_numero_98_de_2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3468/indicacao_numero_99_de_2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3469/indicacao_numero_100_de_2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3470/indicacao_numero_101_de_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3471/indicacao_numero_102_de_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3472/indicacao_numero_103_de_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3473/indicacao_numero_104_de_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3474/indicacao_numero_105_de_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3475/indicacao_numero_106_de_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3476/indicacao_numero_107_de_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3477/indicacao_numero_108_de_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_numero_109_de_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3479/indicacao_numero_110_de_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3480/indicacao_numero_111_de_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3481/indicacao_numero_112_de_2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3482/indicacao_numero_113_de_2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3483/indicacao_numero_114_de_2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3484/indicacao_numero_115_de_2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3485/indicacao_numero_116_de_2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3486/indicacao_numero_117_de_2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3487/indicacao_numero_118_de_2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3488/indicacao_numero_120_de_2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3489/indicacao_numero_121_de_2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3490/indicacao_numero_122_de_2015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3491/indicacao_numero_123_de_2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3492/indicacao_numero_124_de_2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3493/indicacao_numero_125_de_2015.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3494/indicacao_numero_126_de_2015.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3495/indicacao_numero_127_de_2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3496/indicacao_numero_128_de_2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3497/indicacao_numero_129_de_2015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3498/indicacao_numero_130_de_2015.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3499/indicacao_numero_131_de_2015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3500/indicacao_numero_132_de_2015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3501/indicacao_numero_133_de_2015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3502/indicacao_numero_134_de_2015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3503/indicacao_numero_135_de_2015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3504/indicacao_numero_136_de_2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3505/indicacao_numero_137_de_2015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3506/indicacao_numero_138_de_2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3507/indicacao_numero_139_de_2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3508/indicacao_numero_140_de_2015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3509/indicacao_numero_141_de_2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3510/indicacao_numero_142_de_2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3511/indicacao_numero_143_de_2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3512/indicacao_numero_144_de_2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3513/indicacao_numero_145_de_2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3412/indicacao_numero_48_de_2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3464/indicacao_numero_96_de_20151.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3526/requerimento_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3527/requerimento_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3528/requerimento_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3529/requerimento_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3530/requerimento_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3531/requerimento_06_de_2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3532/requerimento_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3533/requerimento_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3534/requerimento_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3535/requerimento_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3536/requerimento_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3537/requerimento_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3538/requerimento_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3539/requerimento_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3540/requerimento_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3541/requerimento_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3544/requerimento_17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3545/requerimento_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3546/requerimento_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3547/requerimento_20_de_2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3548/requerimento_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3549/requerimento_22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3550/requerimento_23_de_2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3551/requerimento_24_de_2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3552/requerimento_25_de_2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3553/requerimento_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3554/requerimento_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3555/requerimento_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3556/requerimento_30_de_2015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3557/requerimento_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3558/requerimento_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3559/requerimento_34_de_2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3560/requerimento_35_de_2015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3561/requerimento_36_de_2015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3562/requerimento_38_de_2015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3563/requerimento_39_de_2015.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3564/requerimento_40_de_2015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3565/requerimento_41_de_2015.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3566/requerimento_42_de_2015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3567/requerimento_44_de_2015.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3568/requerimento_45_de_2015.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3569/requerimento_46_de_2015.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3570/requerimento_47_de_2015.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3571/requerimento_48_de_2015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3572/requerimento_49_de_2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3573/requerimento_50_de_2015.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3574/requerimento_51_de_2015.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1630/projeto_de_lei_numero_002_de_2015.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1631/projeto_de_lei_numero_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1634/projeto_de_lei_numero_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1635/projeto_de_lei_numero_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1638/projeto_de_lei_numero_006_de_2015.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1644/projeto_de_lei_numero_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1646/projeto_de_lei_numero_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1647/projeto_de_lei_numero_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1648/projeto_de_lei_numero_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1649/projeto_de_lei_numero_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1651/projeto_de_lei_numero_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1652/projeto_de_lei_numero_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1653/projeto_de_lei_numero_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1654/projeto_de_lei_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1657/projeto_de_lei_numero_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1658/projeto_de_lei_numero_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1662/projeto_de_lei_numero_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1663/parecer_juridico_pl_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1664/projeto_de_lei_numero_22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1665/projeto_de_lei_numero_23_de_2015.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1666/projeto_de_lei_numero_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1668/projeto_de_lei_numero_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1672/projeto_de_lei_numero_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1673/projeto_de_lei_numero_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1674/projeto_de_lei_numero_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1678/projeto_de_lei_numero_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1628/projeto_de_lei_complementar_numero_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1629/projeto_de_lei_complementar_numero_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1681/projeto_de_resolucao_numero_001_de_2015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1682/projeto_de_resolucao_numero_002_de_2015.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1683/projeto_de_resolucao_numero_003-2015.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1684/projeto_de_resolucao_numero_004_de_2015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1685/projeto_de_resolucao_numero_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1686/projeto_de_resolucao_numero_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1687/projeto_de_resolucao_numero_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1688/projeto_de_resolucao_numero_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1689/projeto_de_resolucao_numero__11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1690/projeto_de_resolucao_numero_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1691/projeto_de_resolucao_numero_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1692/projeto_de_resolucao_numero_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1693/projeto_de_resolucao_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1694/projeto_de_resolucao_numero_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1695/projeto_de_resolucao_numero_17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1696/projeto_de_resolucao_numero_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1697/projeto_de_resolucao_numero_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/2232/veto_parcia_pl_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1632/emenda_001_pl_003_de_2015.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1639/emenda_001_pl_006_de_2015.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1645/emenda_numero_001_pl_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1650/emenda_numero_001_pl_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1655/projeto_de_lei_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1659/emenda_numero_01_pl_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1667/emenda_numero_001_pl_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1670/emenda_numero_001_de_2015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1676/emenda_numero_01_pl_substitutivo_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1679/emenda_numero_001_pl_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1656/emenda_numero_002_pl_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1660/emenda_numero_002_pl_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1671/emenda_numero_002_pl_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1677/emenda_numero_002_pl_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1680/emenda_numero_002_pl_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1633/substitutivo_ao_pl_003_de_2015.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1669/projeto_de_lei_substitutivo_numero_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1675/projeto_de_lei_numero_31_de_2015_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1661/projeto_de_lei_18a_de_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3364/indicacao_numero_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3365/indicacao_numero_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3366/indicacao_numero_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3367/indicacao_numero_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3368/indicacao_numero_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3369/indicacao_numero_06_de_2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3370/indicacao_numero_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3371/indicacao_numero_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3372/indicacao_numero_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3373/indicacao_numero_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3374/indicacao_numero_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3375/indicacao_numero_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3376/indicacao_numero_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3377/indicacao_numero_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3378/indicacao_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3379/indicacao_numero_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3380/indicacao_numero_17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_numero_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3382/indicacao_numero_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3383/indicacao_numero_20_de_2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3384/indicacao_numero_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3385/indicacao_numero_22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3386/indicacao_numero_23_de_2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3387/indicacao_numero_24_de_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3388/indicacao_numero_25_de_2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3389/indicacao_numero_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3390/indicacao_numero_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3391/indicacao_numero_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3392/indicacao_numero_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3393/indicacao_numero_30_de_2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3394/indicacao_numero_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3395/indicacao_numero_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3396/indicacao_numero_33_de_2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3397/indicacao_numero_34_de_2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3398/indicacao_numero_35_de_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3399/indicacao_numero_36_de_2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3400/indicacao_numero_37_de_2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3401/indicacao_numero_38_de_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3402/indicacao_numero_39_de_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3403/indicacao_numero_40_de_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3404/indicacao_numero_41_de_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3405/indicacao_numero_42_de_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3406/indicacao_numero_43_de_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3407/indicacao_numero_44_de_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3408/indicacao_numero_45_de_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3409/indicacao_numero_46_de_2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3410/indicacao_numero_47_de_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3411/indicacao_numero_48_de_20151.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3413/indicacao_numero_50_de_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3414/indicacao_numero_51_de_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3415/indicacao_numero_52_de_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3416/indicacao_numero_53_de_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3417/indicacao_numero_54_de_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3418/indicacao_numero_55_de_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3419/indicacao_numero_56_de_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3420/indicacao_numero_57_de_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3421/indicacao_numero_58_de_2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3422/indicacao_numero_59_de_2015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3423/indicacao_numero_60_de_2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3424/indicacao_numero_61_de_2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3425/indicacao_numero_62_de_2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3426/indicacao_numero_63_de_2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3427/indicacao_numero_64_de_2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3428/indicacao_numero_65_de_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3429/indicacao_numero_66_de_2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3430/indicacao_numero_67_de_2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3431/indicacao_numero_68_de_2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3432/indicacao_numero_69_de_2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3433/indicacao_numero_70_de_2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3434/indicacao_numero_71_de_2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3435/indicacao_numero_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3436/indicacao_numero_73_de_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3437/indicacao_numero_74_de_2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3438/indicacao_numero_75_de_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3439/indicacao_numero_76_de_2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3440/indicacao_numero_77_de_2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3441/indicacao_numero_78_de_2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3442/indicacao_numero_79_de_2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3443/indicacao_numero_80_de_2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3449/indicacao_numero_81_de_2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3450/indicacao_numero_82_de_2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3451/indicacao_numero_83_de_2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3452/indicacao_numero_84_de_2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3453/indicacao_numero_85_de_2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3454/indicacao_numero_86_de_2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3455/indicacao_numero_87_de_2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3456/indicacao_numero_88_de_2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3457/indicacao_numero_89_de_2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3458/indicacao_numero_90_de_2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3459/indicacao_numero_91_de_2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3460/indicacao_numero_92_de_2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3461/indicacao_numero_93_de_2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3462/indicacao_numero_94_de_2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3463/indicacao_numero_95_de_2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3465/indicacao_numero_96_de_2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3466/indicacao_numero_97_de_2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3467/indicacao_numero_98_de_2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3468/indicacao_numero_99_de_2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3469/indicacao_numero_100_de_2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3470/indicacao_numero_101_de_2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3471/indicacao_numero_102_de_2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3472/indicacao_numero_103_de_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3473/indicacao_numero_104_de_2015.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3474/indicacao_numero_105_de_2015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3475/indicacao_numero_106_de_2015.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3476/indicacao_numero_107_de_2015.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3477/indicacao_numero_108_de_2015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_numero_109_de_2015.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3479/indicacao_numero_110_de_2015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3480/indicacao_numero_111_de_2015.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3481/indicacao_numero_112_de_2015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3482/indicacao_numero_113_de_2015.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3483/indicacao_numero_114_de_2015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3484/indicacao_numero_115_de_2015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3485/indicacao_numero_116_de_2015.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3486/indicacao_numero_117_de_2015.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3487/indicacao_numero_118_de_2015.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3488/indicacao_numero_120_de_2015.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3489/indicacao_numero_121_de_2015.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3490/indicacao_numero_122_de_2015.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3491/indicacao_numero_123_de_2015.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3492/indicacao_numero_124_de_2015.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3493/indicacao_numero_125_de_2015.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3494/indicacao_numero_126_de_2015.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3495/indicacao_numero_127_de_2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3496/indicacao_numero_128_de_2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3497/indicacao_numero_129_de_2015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3498/indicacao_numero_130_de_2015.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3499/indicacao_numero_131_de_2015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3500/indicacao_numero_132_de_2015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3501/indicacao_numero_133_de_2015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3502/indicacao_numero_134_de_2015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3503/indicacao_numero_135_de_2015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3504/indicacao_numero_136_de_2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3505/indicacao_numero_137_de_2015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3506/indicacao_numero_138_de_2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3507/indicacao_numero_139_de_2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3508/indicacao_numero_140_de_2015.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3509/indicacao_numero_141_de_2015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3510/indicacao_numero_142_de_2015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3511/indicacao_numero_143_de_2015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3512/indicacao_numero_144_de_2015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3513/indicacao_numero_145_de_2015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3412/indicacao_numero_48_de_2015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3464/indicacao_numero_96_de_20151.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3526/requerimento_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3527/requerimento_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3528/requerimento_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3529/requerimento_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3530/requerimento_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3531/requerimento_06_de_2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3532/requerimento_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3533/requerimento_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3534/requerimento_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3535/requerimento_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3536/requerimento_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3537/requerimento_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3538/requerimento_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3539/requerimento_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3540/requerimento_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3541/requerimento_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3544/requerimento_17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3545/requerimento_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3546/requerimento_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3547/requerimento_20_de_2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3548/requerimento_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3549/requerimento_22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3550/requerimento_23_de_2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3551/requerimento_24_de_2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3552/requerimento_25_de_2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3553/requerimento_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3554/requerimento_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3555/requerimento_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3556/requerimento_30_de_2015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3557/requerimento_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3558/requerimento_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3559/requerimento_34_de_2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3560/requerimento_35_de_2015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3561/requerimento_36_de_2015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3562/requerimento_38_de_2015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3563/requerimento_39_de_2015.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3564/requerimento_40_de_2015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3565/requerimento_41_de_2015.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3566/requerimento_42_de_2015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3567/requerimento_44_de_2015.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3568/requerimento_45_de_2015.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3569/requerimento_46_de_2015.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3570/requerimento_47_de_2015.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3571/requerimento_48_de_2015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3572/requerimento_49_de_2015.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3573/requerimento_50_de_2015.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/3574/requerimento_51_de_2015.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1630/projeto_de_lei_numero_002_de_2015.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1631/projeto_de_lei_numero_03_de_2015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1634/projeto_de_lei_numero_04_de_2015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1635/projeto_de_lei_numero_05_de_2015.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1638/projeto_de_lei_numero_006_de_2015.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1644/projeto_de_lei_numero_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1646/projeto_de_lei_numero_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1647/projeto_de_lei_numero_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1648/projeto_de_lei_numero_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1649/projeto_de_lei_numero_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1651/projeto_de_lei_numero_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1652/projeto_de_lei_numero_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1653/projeto_de_lei_numero_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1654/projeto_de_lei_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1657/projeto_de_lei_numero_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1658/projeto_de_lei_numero_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1662/projeto_de_lei_numero_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1663/parecer_juridico_pl_21_de_2015.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1664/projeto_de_lei_numero_22_de_2015.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1665/projeto_de_lei_numero_23_de_2015.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1666/projeto_de_lei_numero_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1668/projeto_de_lei_numero_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1672/projeto_de_lei_numero_28_de_2015.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1673/projeto_de_lei_numero_29_de_2015.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1674/projeto_de_lei_numero_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1678/projeto_de_lei_numero_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1628/projeto_de_lei_complementar_numero_01_de_2015.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1629/projeto_de_lei_complementar_numero_02_de_2015.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1681/projeto_de_resolucao_numero_001_de_2015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1682/projeto_de_resolucao_numero_002_de_2015.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1683/projeto_de_resolucao_numero_003-2015.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1684/projeto_de_resolucao_numero_004_de_2015.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1685/projeto_de_resolucao_numero_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1686/projeto_de_resolucao_numero_08_de_2015.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1687/projeto_de_resolucao_numero_09_de_2015.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1688/projeto_de_resolucao_numero_10_de_2015.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1689/projeto_de_resolucao_numero__11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1690/projeto_de_resolucao_numero_12_de_2015.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1691/projeto_de_resolucao_numero_13_de_2015.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1692/projeto_de_resolucao_numero_14_de_2015.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1693/projeto_de_resolucao_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1694/projeto_de_resolucao_numero_16_de_2015.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1695/projeto_de_resolucao_numero_17_de_2015.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1696/projeto_de_resolucao_numero_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1697/projeto_de_resolucao_numero_19_de_2015.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/2232/veto_parcia_pl_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1632/emenda_001_pl_003_de_2015.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1639/emenda_001_pl_006_de_2015.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1645/emenda_numero_001_pl_07_de_2015.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1650/emenda_numero_001_pl_11_de_2015.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1655/projeto_de_lei_numero_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1659/emenda_numero_01_pl_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1667/emenda_numero_001_pl_26_de_2015.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1670/emenda_numero_001_de_2015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1676/emenda_numero_01_pl_substitutivo_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1679/emenda_numero_001_pl_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1656/emenda_numero_002_pl_15_de_2015.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1660/emenda_numero_002_pl_18_de_2015.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1671/emenda_numero_002_pl_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1677/emenda_numero_002_pl_31_de_2015.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1680/emenda_numero_002_pl_32_de_2015.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1633/substitutivo_ao_pl_003_de_2015.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1669/projeto_de_lei_substitutivo_numero_27_de_2015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1675/projeto_de_lei_numero_31_de_2015_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2015/1661/projeto_de_lei_18a_de_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>