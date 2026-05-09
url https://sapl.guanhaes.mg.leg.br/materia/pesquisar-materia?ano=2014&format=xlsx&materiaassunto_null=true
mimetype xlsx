--- v0 (2025-12-23)
+++ v1 (2026-05-09)
@@ -54,3500 +54,3500 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3824/indicacao_01_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3824/indicacao_01_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que seja feita a regularização dos lotes doados pela prefeitura no bairro Amazonas</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3825/indicacao_02_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3825/indicacao_02_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a limpeza das ruas dos bairros Jardins e Amazonas</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3826/indicacao_03_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3826/indicacao_03_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento e encascalhamento das estradas dos Distritos de Taquaral e Farias</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3827/indicacao_04_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3827/indicacao_04_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitas melhorias na infraestrutura urbana dos bairros Nova União e Novo Cruzeiro</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3828/indicacao_05_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3828/indicacao_05_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitas melhorias na infraestrutura urbana das travessas e becos transversais a rua Pio Ferreira</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3829/indicacao_06_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3829/indicacao_06_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a pintura e sinalização de todos os quebra molas da cidade.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3830/indicacao_07_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3830/indicacao_07_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que construído um bueiro na Rua Patos de Minas para escoamento da enxurrada que desce da Cadeia Municipal.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3832/indicacao_10_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3832/indicacao_10_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma da ponte situada no Beco Antônio Alves Maciel.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3833/indicacao_11_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3833/indicacao_11_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o encascalhamento da Rua 01 no bairro Bela Vista</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3834/indicacao_12_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3834/indicacao_12_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que intervenha junto a CEMIG para substituição de um poste de iluminação pública danificado próximo ao número 215 na Rua Treze de Maio.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3835/indicacao_13_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3835/indicacao_13_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que intervenha junto a CEMIG para instalação de um braço com iluminação pública no poste localizado em frente ao n°. 29 na Rua Treze de Maio.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3836/indicacao_14_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3836/indicacao_14_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja dado andamento nas obras de instalação dos semáforos na Avenida Governador Miltom Campos._x000D_
 Agradece ainda pelo semáforo que já foi instalado.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3837/indicacao_15_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3837/indicacao_15_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento e encascalhamento da estrada que faz ligação entre a BR 120 e distrito de Correntinho.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3838/indicacao_16_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3838/indicacao_16_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal u e seja feito o patrolamento e encascalhmento da estradas dos Córregos Condado, Corrente Canoa e Quintilhianos.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3839/indicacao_17_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3839/indicacao_17_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construído um bueiro na Rua Eurides Coelho Medina, próximo a Lanchonete Cristal e outro na Rua Natanael da Silva Neto, próximo a residência do senhor Mauro Lúcio.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3840/indicacao_18_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3840/indicacao_18_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam adquiridos equipamentos de EPI para os servidores municipais lotados na função de gari municipal.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3841/indicacao_19_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3841/indicacao_19_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o término do asfaltamento da Rua Argentina no bairro Nações, que faz ligação entre o referido bairro e o bairro Milô.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3842/indicacao_20_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3842/indicacao_20_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra molas na Avenida Governador Miltom Campos em frente ao número 1343.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3843/indicacao_21_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3843/indicacao_21_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construída a passarela na ponte sobre localizada próxima ao posto Beija Flor, em seu lado esquerdo sentido São João Evangelista. Na oportunidade indica também a limpeza do referido córrego bem como dos demais córregos da cidade.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3844/indicacao_22_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3844/indicacao_22_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra molas na Rua Pio Ferreira em frente ao n". 566.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3845/indicacao_23_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3845/indicacao_23_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja dada atenção as reivindicações de moradores e usuários a venda Alberto Caldeira, encaminhada a prefeitura em setembro de 2013, dentre elas a colocação de olhos de gato para demarcação de pistas de caminhada ao longo da avenida.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3846/indicacao_24_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3846/indicacao_24_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que através da reestruturação do Plano de Cargos e Salários dos servidores da Prefeitura, seja feita a equiparação dos menores salários base ao salário mínimo nacional vigente, em contrário a complementação salarial. Que também seja praticado o piso salarial dos agentes de saúde de acordo com o programa federal.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3847/indicacao_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3847/indicacao_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a rede pluvial no bairro Novo Cruzeiro, principalmente na Rua Patos de Minas. Que o mesmo seja feito nas demais ruas que sofrem com a falta desta infraestrutura.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Maria Anídia de Paula, Dorinha da Farmácia, Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3848/indicacao_26_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3848/indicacao_26_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja implantado o Projeto Viva Vida no Município de Guanhães.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3849/indicacao_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3849/indicacao_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que intervenha junto a CEMIG para regularização da Iluminação Pública na Avenida Maria Antonieta Morais de Miranda.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3850/indicacao_28_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3850/indicacao_28_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma da filial do PSF do Vermelho localizado na Barra Mansa.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3851/indicacao_29_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3851/indicacao_29_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o melhoramento da rede pluvial do bairro Amazonas em especial da Rua João Miranda em conferência com a Rua Joaquim Caldeira.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3852/indicacao_30_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3852/indicacao_30_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma da UTI Móvel do Consócio CISCEN.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3853/indicacao_31_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3853/indicacao_31_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a poda das árvores das Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3854/indicacao_32_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3854/indicacao_32_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma do Mercado Municipal.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3855/indicacao_33_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3855/indicacao_33_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um mata-burro no acesso à capelinha do Córrego dos Chaves.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3856/indicacao_34_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3856/indicacao_34_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da rua Bolívia no bairro Aod Pereira.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3857/indicacao_35_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3857/indicacao_35_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam feitas melhorias na iluminação pública das Ruas Argentina e México no bairro Nações</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3858/indicacao_36_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3858/indicacao_36_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a limpeza das ruas dos bairros Amazonas e Alvorada.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3859/indicacao_37_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3859/indicacao_37_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a pavimentação bem como o muro de arrimo na Travessa Augusta Alves do bairro Alvorada.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3860/indicacao_38_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3860/indicacao_38_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma da filial do PSF do Vermelho localizado na Fazenda São Geraldo.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3863/indicacao_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3863/indicacao_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que dado continuidade no atendimento médico e odontológico dos PSF's da zona rural do município, em especial do PSF Gafurina.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3864/indicacao_40_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3864/indicacao_40_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja adquirido um terreno para construção de uma nova sede para a Escola Municipal Gustavo Coelho</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3865/indicacao_41_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3865/indicacao_41_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a manutenção no Monumento do Cristo Redentor, em especial quanto à sua iluminação.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3866/indicacao_42_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3866/indicacao_42_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja celebrado convênio junto ao SESC/SENAC para implantação de cursos profissionalizantes em Guanhães.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3867/indicacao_43_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3867/indicacao_43_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica a mesa diretora, na forma regimental, seja oficializado ao exmo sr. Prefeito Municipal, solicitação de providências junto à Secretaria Municipal de Obras no sentido de promover a construção de uma ciclovia e pista de caminhada na extensão da Av. Governador Milton Campos principalmente a partir da subida para o Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3868/indicacao_44_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3868/indicacao_44_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um poste de luz próximo aos números 189 e 217 no Beco Geraldo Sabino.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3869/indicacao_45_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3869/indicacao_45_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada a instalação de uma central telefônica na recepção da prefeitura que atenda a demanda de solicitações dos cidadãos guanhanenses.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3870/indicacao_46_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3870/indicacao_46_de_2014.pdf</t>
   </si>
   <si>
     <t>Esta se faz uma vez que estas pessoas geralmente possuem altos custos com o tratamento, o que certamente dificulta o pagamento das obrigações junto_x000D_
 ao município.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3871/indicacao_47_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3871/indicacao_47_de_2014.pdf</t>
   </si>
   <si>
     <t>Esta se faz visando atender com maior comodidade tanto a população guanhanense quanto aos visitantes.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3872/indicacao_48_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3872/indicacao_48_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma do calçamento da rua Afonso Gonçalves em frente ao Tony's Bear.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3873/indicacao_49_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3873/indicacao_49_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra-molas em frente ao número 225 na Rua Francisco Afonso de Almeida.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3874/indicacao_50_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3874/indicacao_50_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciado junto a CEMIG a instalação de um braço de luz no poste localizado em frente ao número 95 da Rua Quatro no Bairro Funcionários.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3875/indicacao_51_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3875/indicacao_51_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada a colocação de câmeras de avanço de sinal junto aos semáforos Instalados na cidade.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3876/indicacao_52_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3876/indicacao_52_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam pintadas de forma alternada com as cores branca e amarelo ou branca e vermelho as faixas de pedestres existentes ao longo da Avenida Governador Miltom Campos.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3877/indicacao_53_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3877/indicacao_53_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam instalados dois quebra-molas próximos ao d. 92 na rua F do bairro Funcionários.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3878/indicacao_54_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3878/indicacao_54_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalada rede de iluminação pública na rua da Saudade no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3879/indicacao_55_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3879/indicacao_55_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que feita a extensão de rede de iluminação pública nas ruas 05 e 06 do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3880/indicacao_56_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3880/indicacao_56_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam instalados dois quebra-molas na Rua Adelina Coelho Leão.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3881/indicacao_57_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3881/indicacao_57_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra molas na Rua Lindolfo Coelho, em frente ao número 225.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3882/indicacao_58_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3882/indicacao_58_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra molas na Rua Wantuil Caldeira, próximo ao número 162.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3883/indicacao_59_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3883/indicacao_59_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o meio fio na Avenida Maria Antonieta de Morais Miranda.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3884/indicacao_60_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3884/indicacao_60_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam contratados dois Garis Varredor para o Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3885/indicacao_61_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3885/indicacao_61_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que sejam instalados elementos de sustentação com semáforos do tipo coluna paralelo aos elementos do tipo braço projetado já existentes.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3886/indicacao_62_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3886/indicacao_62_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja sinalizado como via de sentido único a Rua Capitão Bernardo do número 230 ao número 82 em frente ao Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3887/indicacao_63_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3887/indicacao_63_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o término da capina da Rua Governador Valadares no bairro Novo Cruzeiro.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3888/indicacao_64_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3888/indicacao_64_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja colocado placa de proibido estacionar em frente ao Sindicato dos Trabalhadores Rurais, bem como no percurso dos primeiros 20 metros na Travessa Benevides Queiros.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3889/indicacao_65_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3889/indicacao_65_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um bueiro na Avenida Governador Miltom Campos em frente ao número 3775.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3890/indicacao_66_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3890/indicacao_66_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam tomadas providências quanto a melhoria do campo de futebol do Distrito do Cruzeiro do Aricanga.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3891/indicacao_67_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3891/indicacao_67_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento das Ruas Gabriel Lott e Bruno Glória no bairro Pito.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Demétrio Ayala, Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Dorinha da Farmácia, Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3892/indicacao_68_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3892/indicacao_68_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a iluminação pública na Praça Roberto Coelho Carvalhaes.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Demétrio Ayala, Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3893/indicacao_69_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3893/indicacao_69_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja retirado o quebra-molas localizado na Avenida Governador Miltom Campos, em frente ao número 2.882.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3894/indicacao_70_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3894/indicacao_70_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construída uma rotatória com sinal luminoso na Avenida Governador Milton Campos esquina com a Avenida Ciro Nunes, próximo ao Posto Aguia.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3895/indicacao_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3895/indicacao_71_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a poda das palmeiras existentes ao longo da Avenida Governador Miltom Campos.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa), Alberto Magno Dias, Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3896/indicacao_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3896/indicacao_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciado junto com a OI a instalação de uma torre de telefonia celular no bairro João Miranda.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3897/indicacao_73_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3897/indicacao_73_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciado junto a CEMIG a instalação de um poste de iluminação pública na Praça Dom Felipe no Bairro Aod Pereira.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3898/indicacao_74_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3898/indicacao_74_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento e cascalhamento da estrada que faz a ligação entre o Distrito de Farias e Belmot.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3899/indicacao_75_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3899/indicacao_75_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal seja feita a abertura e patrolamento da estrada que dá acesso a Escola Fazenda Córrego dos Justos na região da Malicia na Barreira de Cima.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3900/indicacao_76_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3900/indicacao_76_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a limpeza do Ribeirão Bom Sucesso, principalmente no trecho que passa próximo a Avenida Alberto Caldeira.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3901/indicacao_77_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3901/indicacao_77_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam construídos dois quebra-molas na Rua Belo Horizonte, o primeiro em frente a Escola Estadual Senador Francisco Nunes Coelho e o segundo em frente a Igreja do Evangelho Quadrangular.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3903/indicacao_78_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3903/indicacao_78_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada a construção de abrigos nos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3905/indicacao_79_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3905/indicacao_79_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construído um campo de futebol na área de propriedade da prefeitura no Povoado do Cruzeiro do Aricanga, local que seria construído um frigorifico.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3907/indicacao_80_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3907/indicacao_80_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento da Rua 06 do Bairro Vicente Guabiroba, bem como instalação de duas bocas de lobo na mesma.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3922/indicacao_81_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3922/indicacao_81_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a limpeza do córrego de Correntinho.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3923/indicacao_82_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3923/indicacao_82_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja canalizada a rede de esgoto da Escola Estadual Tenente José Coelho da Rocha.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3924/indicacao_83_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3924/indicacao_83_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam construídos alam brados nos campos de futebol dos Distritos de Sapucaia e Correntinho.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada a manutenção de todos os sinais televisivos que sintonizam em Guanhães.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3926/indicacao_86_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3926/indicacao_86_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam disponibilizados guardas municipais para o monitoramento da rodoviária municipal.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Demétrio Ayala, Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3927/indicacao_87_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3927/indicacao_87_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a manutenção da iluminação pública da Praça da Paz, localizada no Bairro Alvorada.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3928/indicacao_88_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3928/indicacao_88_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construído um quebra-molas na Rua Pio Ferreira em frente ao PSF da Agroder.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3929/indicacao_89_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3929/indicacao_89_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um semáforo no cruzamento da Avenida Governador Miltom Campos com a rua Padre_x000D_
 Geraldo Guabiroba, em frente ao Posto Pica Pau.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3930/indicacao_90_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3930/indicacao_90_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja construído um campo de futebol na área de propriedade do Município localizada no Povoado do Cruzeiro do Aricanga, local que seria construída um frigorífico.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3931/indicacao_91_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3931/indicacao_91_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja executada a rede pluvial no cruzamento da avenida Jorge Teixeira com a Rua Alcindo Pereira.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3932/indicacao_92_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3932/indicacao_92_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o calçamento com paralelepípedo do trecho sem calçamento localizado no início a rua que dá acesso ao monumento do Cristo Redentor.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3933/indicacao_93_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3933/indicacao_93_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal Que selam adquiridos e instalados 1 equipamentos de ginástica ao ar livre nos bairros de Aod Pereira, Amazonas e João Miranda.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3934/indicacao_94_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3934/indicacao_94_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja instalado um quebra-molas na Rua Djama Prado, em frente ao número 45 no bairro Vicente Guabiroba</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3935/indicacao_95_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3935/indicacao_95_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja construído um quebra-molas na Rua Tenente Horácio Soares em frente a Oficina TERMEP.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3937/indicacao_96_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3937/indicacao_96_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita o calçamento de pedra da Rua do Cruzeiro.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3938/indicacao_97_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3938/indicacao_97_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o patrolamento da estrada que dá acesso aos Córregos do Engenho e Santa Cruz.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Demétrio Ayala, Antônio Sérgio (Serginho da Copasa), Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3939/indicacao_98_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3939/indicacao_98_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada uma obra 1 l de escoamento da enxurrada de chuva que desce da Rua Doutor Odilon_x000D_
 Behrens para a Travessa dos Leões próximo as lojas Monteiro e Dona Fininha.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3940/indicacao_99_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3940/indicacao_99_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma do quebra-molas existente na Avenida Governador Milton Campos, próximo ao cruzamento com a rua Treze de Maio.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3941/indicacao_100_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3941/indicacao_100_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a rede pluvial na Rua Capitão Bernardo encontro com a Avenida Governador Milton Campos_x000D_
 e também na praça São Cristóvão.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Nelci Pereira Chaves, Antônio Sérgio (Serginho da Copasa), Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3942/indicacao_101_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3942/indicacao_101_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a iluminação pública no local onde se encontra a academia ao ar livre do bairro Vermelho.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3943/indicacao_102_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3943/indicacao_102_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada a implantação de uma unidade do corpo de bombeiros no Município de Guanhães.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3945/indicacao_103_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3945/indicacao_103_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada reforma da ponte dos Crioulos no Bairro Nova União.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3947/indicacao_104_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3947/indicacao_104_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que a população do Bairro Recanto da Serra seja acompanhada pela Equipe de Saúde da Família do bairro_x000D_
 Santa Tereza.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3948/indicacao_105_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3948/indicacao_105_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a rede pluvial na Rua Bruno Glória, em frente ao n°. 1022, residência do senhor Adilson.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3949/indicacao_106_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3949/indicacao_106_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal o andamento das obras de limpeza do Ribeirão Graipú no bairro Agroder.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3950/indicacao_107_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3950/indicacao_107_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a canaleta de escoamento de enxurrada na Rua Alto da Saudade no Distrito de Correntinho</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3951/indicacao_108_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3951/indicacao_108_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento e rede pluvial na Rua Nossa Senhora de Fátima no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Elizângela Padilha Sete Munes de Lima, Longuinho, Luiza Amélia, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3952/indicacao_103_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3952/indicacao_103_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada a rede pluvial e pavimentação na Rua Buritis, Avenida B e demais Ruas do Bairro Santa Tereza que se encontram em péssimas condições de tráfego.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3953/indicacao_110_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3953/indicacao_110_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que sejam instaladas placas de "Proibido Estacionar" na Rua Padre Geraldo Guabiroba ao seu lado direito sentido bairro até o cruzamento com a Rua Djalma Prado. Indica também que seja feita uma operação tapa buraco na referida Rua.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3954/indicacao_111_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3954/indicacao_111_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento da Rua Jatobá no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3955/indicacao_112_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3955/indicacao_112_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um bueiro na Avenida dos Ypês, em frente ao número 216, no bairro Horto.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3956/indicacao_113_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3956/indicacao_113_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito um bueiro na Rua Gabriel Lott encontro com a Rua Antônio Davi no bairro Pito.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Longuinho, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dorinha da Farmácia, Luiza Amélia, Maria Anídia de Paula, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3957/indicacao_114_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3957/indicacao_114_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feita a reforma do calçamento da rua Jair Padilha de Carvalho, onde atualmente existe um_x000D_
 grande buraco na pista.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3958/indicacao_115_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3958/indicacao_115_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o aterramento com consequente elevação de nível da rua Nossa Senhora Aparecida localizada no bairro Almas.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3902/indicacao_77_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3902/indicacao_77_a_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja dada uma atenção especial ao Bairro Aod Pereira, na forma de maior investimento nas áreas de lazer e cultura.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3904/indicacao_78_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3904/indicacao_78_a_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja dado andamento no processo de instalação da rede de iluminação pública na Rua 06 do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3906/indicacao_79_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3906/indicacao_79_a_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que em conjunto com o SAAE, seja feita a obra de reforma do calçamento na Rua Afonso Gonçalves no local onde atualmente existe um grande buraco causado por problemas na rede de esgoto.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3944/indicacao_102_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3944/indicacao_102_a_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito que seja providenciada a implantação de uma unidade do corpo de bombeiros no Município de Guanhães.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3946/indicacao_103_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3946/indicacao_103_a_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja providenciada reforma da ponte dos Crioulos no Bairro Nova União</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3959/requerimento_01_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3959/requerimento_01_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao prefeito municipal solicitando a cópia do procedimento licitatório, com homologação do contrato, realizado para contratação de empresa para realização de dedetização nas escolas municipais.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3960/requerimento_03_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3960/requerimento_03_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Serviço Autônomo de Água e Esgoto SAAE-Guanhães requerendo cópia dos contratos firmados entre a autarquia e as empresas ALFA 3 e NORTE RECICLA prestadoras de serviço da Anglo American em Conceição do Mato Dentro.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3961/requerimento_04_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3961/requerimento_04_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja convocado para a próxima reunião ordinária desta Casa, o atual secretário municipal de saúde de Guanhães, senhor José Geraldo Ventura, bem como o ex-secretário de saúde deste município, senhor Moacir Teixeira.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3963/requerimento_05_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3963/requerimento_05_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja convidado para a próxima reunião ordinária desta casa o secretário municipal de saúde da cidade de Governador Valadares, senhor Renato Fraga. Na oportunidade, será discutido o Projeto Viva Vida implantado com sucesso naquele município.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3965/requerimento_06_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3965/requerimento_06_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do secretário municipal de saúde os documentos abaixo descritos: Estudo realizado pela secretaria junto Ministério da Saúde, que aponta a inviabilidade da construção da UPA Regional; Documentos que apontam a legalidade de realização de comodato entre a instituição hospitalar e a prefeitura municipal</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3966/requerimento_07_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3966/requerimento_07_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do secretário municipal de saúde o documento abaixo descrito: Cópia do último atesto mensal das equipes de saúde da família e equipes de saúde bucal do Município; Relação dos profissionais por equipe</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3967/requerimento_08_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3967/requerimento_08_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do secretário municipal de saúde o documento abaixo descrito: Planilha de custos da construção da UPA atualizada em 2013 conforme citado em reunião plenária.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3968/requerimento_09_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3968/requerimento_09_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal requerendo a cópia dos empenhos liquidados referente a gastos com publicidade e propaganda nos anos de 2011, 2012 e 2013.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Dorinha da Farmácia, Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3969/requerimento_10_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3969/requerimento_10_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal requerendo a cópia dos precatórios pagos a partir de 2012.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3970/requerimento_11_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3970/requerimento_11_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal solicitando a urgência na compra de um terreno para a sede própria da Escola Gustavo Coelho.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3971/requerimento_12_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3971/requerimento_12_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Presidente do SAAE a apresentação da planilha de cronograma de planejamento de obras para solução do problema de esgoto que atinge a extensão da Avenida Governador Milton Campos. Solicito ainda maior empenho no sentido de iniciar as obras tendo em vista que a autarquia já possui verba destinada para este fim.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3972/requerimento_13_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3972/requerimento_13_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal solicitando informações quanto ao processo de planejamento do Executivo em relação as melhorias de infraestrutura urbana (limpeza e reforma do calçamento de Ruas, limpeza da área institucional/construção da praça) do bairro Jardins. Bem como, plano de controle da secretaria de obras para limpeza dos lotes vago. Tendo em vista que no bairro podem ser contatadas ruas com calçamento extremamente danificados e aumento do número de detecção de animais peçonhentos principalmente escorpião e cobra.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3973/requerimento_14_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3973/requerimento_14_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao prefeito requerendo cópia da folha de pagamento dos servidores com todas as vantagens (gratificações, quinquênios, progressões e outros) concedidos.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3974/requerimento_15_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3974/requerimento_15_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal requerendo que o mesmo oficie a emissora TV Leste, na pessoa de seu Diretor Executivo Antônio Mário, quanto a extensão do sinal digital para o Município de Guanhães uma vez que esta emissora vem ampliando o sinal digital para todo o leste mineiro.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3975/requerimento_16_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3975/requerimento_16_de_2014.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que foram amplamente divulgadas pela imprensa notícias dando conta de que os serviços de manutenção e operação da iluminação pública deverão ser transferidos para as prefeituras até o final deste ano de 2014 e cientes de que a transferência está sendo imposta às prefeituras de forma inevitável, solicito então as seguintes informações quanto ao gerenciamento e operação da iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3976/requerimento_17_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3976/requerimento_17_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja convocado para a próxima reunião ordinária desta Casa Legislativa, o Secretário Municipal de Saúde senhor José Graldo Ventura.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3977/requerimento_18_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3977/requerimento_18_de_2014.pdf</t>
   </si>
   <si>
     <t>Considerando a solicitação contida no Oficio 117/2014 da Vigésima Quinta Companhia Independente da Polícia Militar de Guanhães (em anexo),_x000D_
 e em especial a necessidade do Poder Legislativo Municipal em atender sempre as solicitações que produzam efeitos positivos para com o povo_x000D_
 guanhanense, submetemos a deliberação dos nobres edis, o adiamento da 13ª sessão ordinária que seria realizada na data de 010 de setembro próximo, às 19:00 horas, no plenário desta Casa Legislativa, e seu consequente agendamento para o dia 02 de setembro próximo, no mesmo horário.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3978/requerimento_19_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3978/requerimento_19_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja convocado para a próxima reunião ordinária desta Casa Legislativa, o secretário municipal de transporte e trânsito, Dermeval de Pinho Tavares Neto, a fim de prestar esclarecimentos referente a rotina da secretaria.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3979/requerimento_20_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3979/requerimento_20_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o presidente do SAAE requerendo a demonstração dos valores pagos referente ao aluguel do antigo imóvel da sede da autarquia, situado na Avenida Governador Milton Campos e o valor pago atualmente referente ao aluguel da nova sede situada na Travessa dos Leões.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3980/requerimento_21_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3980/requerimento_21_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a direção da SARITUR regional Guanhães, visando o agendamento de reunião para tratar da possibilidade de implantação de uma linha de ônibus com partida inicial de Guanhães para Belo Horizonte.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3981/requerimento_22_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3981/requerimento_22_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja convocada para a próxima reunião ordinária desta Casa, o Presidente do SAAE Guanhães, senhor Luiz Pereira Rodrigues a fim de esclarecimentos referentes aos serviços prestados à comunidade guanhanense.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3982/requerimento_23_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3982/requerimento_23_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal solicitando relatório e cronograma de obras da reforma do PSF do Vermelho.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3983/requerimento_24_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3983/requerimento_24_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja requerido do Prefeito, relatório mensal de prestação de contas do incentivo aprovado pela Deliberação CIB-SUS/MG de 20 de fevereiro de 2014 destinado ao financiamento de ações de qualificação e pagamentos de incentivos financeiros, por produtividade, para as equipes de. regulação, controle e avaliação, de acordo com a LEI N° 2.563 de 2P13. Devendo ser informado valores e objeto de utilização do incentivo no que tange a ações de qualificação. Quanto ao pagamento de incentivos financeiros, por produtividade, para as equipes de regulação informar quais funcionários e o valor devido de cada um, bem como o resultado da avaliação das metas alcançadas conforme descrito na LEI N° 2.563/2013. O relatório solicitado, deverá ser mens data de aprovação da lei LEI N° 2.563/2013até o momento.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3984/requerimento_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3984/requerimento_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja solicitado informações quanto o processo de alienação do loteamento denominado Bairro Professor Heitor Nunes da Mata, uma vez que, a autorização para alienação foi concedida por esta Casa no ano de 2013 a até o momento os vereadores não possuem conhecimento de nenhuma obra ou alienação de lotes no referido loteamento.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3985/requerimento_26_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3985/requerimento_26_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do senhor Prefeito, cópia da rolha de pagamento referentes ao período de janeiro a novembro de 2014, de todos os motoristas efetivos e contratados da Prefeitura Municipal de Guanhães.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3986/requerimento_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3986/requerimento_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Sejam convidados a estar presente na próxima reunião ordinária, a da Secretária Executiva do CISCEN, senhora Camila Figueiredo Jácome Catão, bem como o Presidente da Associação de Resgate e Proteção aos Cães senhor Wander José da Silva.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3987/requerimento_28_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3987/requerimento_28_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Prefeito Municipal, quanto a alteração do sinal luminoso dos três semáforos existente na Avenida Governador Milton Campos, rotatória em frente a antiga Delegacia Regional de Polícia, para constante sinal de alerta.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3962/requerimento_04_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3962/requerimento_04_a_de_2014.pdf</t>
   </si>
   <si>
     <t>Seja abonada sua falta na reunião realizada em 04 de fevereiro de 2014, para continuação da reunião ordinária suspensa em 03 de fevereiro de 2014.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3964/requerimento_05_a_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3964/requerimento_05_a_de_2014.pdf</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1723/projeto_de_lei_numero_001_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1723/projeto_de_lei_numero_001_de_2014.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n.° 2.586, de 09 de Outubro de 2013, e dá outras providencias."</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1724/projeto_de_lei_numero_02_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1724/projeto_de_lei_numero_02_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, DEFINE A CARREIRA E O SISTEMA DE VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1725/projeto_de_lei_numero_03_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1725/projeto_de_lei_numero_03_de_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Renumeração de Leis Complementares, e dá outras providências"</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1726/projeto_de_lei_numero_04_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1726/projeto_de_lei_numero_04_de_2014.pdf</t>
   </si>
   <si>
     <t>Veda a realização de eventos na Pça. JK e dá outras providências</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1727/projeto_de_lei_numero_05_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1727/projeto_de_lei_numero_05_de_2014.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA URBANA DO MUNICÍPIO DE GUANHÃES/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1728/projeto_de_lei_numero_06_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1728/projeto_de_lei_numero_06_de_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar o pagamento da Gratificação Natalina (13° Salário) no mês de aniversário dos servidores públicos, e dá outras providências"</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1729/projeto_de_lei_numero_07_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1729/projeto_de_lei_numero_07_de_2014.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N.° 2.346, DE 25 DE SETEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1731/projeto_de_lei_numero_08_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1731/projeto_de_lei_numero_08_de_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar convênio, inclusive de repasse financeiro, com a ESCOLA PROFISSIONAL IRMÃ LUIZA - EPIL, e dá outras providências."</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3831/indicacao_09_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3831/indicacao_09_de_2014.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal que seja feito o asfaltamento da Rua Nossa Senhora de Fátima no Distrito de Correntinho.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1732/projeto_de_lei_numero_10_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1732/projeto_de_lei_numero_10_de_2014.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N.° 2.454, DE 12 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1734/projeto_de_lei_numero_11_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1734/projeto_de_lei_numero_11_de_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a renumeração de leis complementares e ordinárias, conforme determina o parágrafo único do art. 59 da Constituição Federal, estabelece normas para a consolidação dos atos normativos que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1735/projeto_de_lei_numero_12_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1735/projeto_de_lei_numero_12_de_2014.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 2.376 de 07 de abril de 2010, que instituiu o Sistema de Estacionamento Rotativo nas vias e logradouros públicos e dá outras providências."</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1736/projeto_de_lei_complementar_numero_13_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1736/projeto_de_lei_complementar_numero_13_de_2014.pdf</t>
   </si>
   <si>
     <t>"Cria Cargos e Altera a Estrutura Administrativa/Orgânica Municipal estabelecida pela Lei Complementar n.° 2.236/07e dá outras providências."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1737/projeto_de_lei_numero_14_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1737/projeto_de_lei_numero_14_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua José das Graças Farias.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1738/projeto_de_lei_numero_15_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1738/projeto_de_lei_numero_15_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua Lermino Euleutério da Costa.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1739/projeto_de_lei_numero_16_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1739/projeto_de_lei_numero_16_de_2014.pdf</t>
   </si>
   <si>
     <t>Travessa Serafim Pereira da Silva.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1740/projeto_de_lei_numero_17_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1740/projeto_de_lei_numero_17_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua Idelfonso Pereira da Silva.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1741/projeto_de_lei_numero_18_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1741/projeto_de_lei_numero_18_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua das Orquídeas.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1742/projeto_de_lei_numero_19_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1742/projeto_de_lei_numero_19_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERACAO DA LEI N° 2.539 de 19 DE MARÇO DE 2013, QUE DISPOE SOBRE O PLANO DE CARGOS DO PODER LEGISLATIVO DO MUNICIPIO DE GUANHAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1743/projeto_de_lei_numero_20_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1743/projeto_de_lei_numero_20_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua Antônio Barnabé dos Santos.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1744/projeto_de_lei_numero_20_de_20141.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1744/projeto_de_lei_numero_20_de_20141.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao cultivo da Citronela e da Crotalária, como método natural de combate à Dengue e dá outras providências.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1746/projeto_de_lei_numero_22_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1746/projeto_de_lei_numero_22_de_2014.pdf</t>
   </si>
   <si>
     <t>Beco Theóphilo Leôncio Ferreira.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1747/projeto_de_lei_numero_23_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1747/projeto_de_lei_numero_23_de_2014.pdf</t>
   </si>
   <si>
     <t>RUA VALDELINO GONÇALVES PEREIRA.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1748/projeto_de_lei_numero_24_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1748/projeto_de_lei_numero_24_de_2014.pdf</t>
   </si>
   <si>
     <t>"Estabelece remuneração diferenciada de diretores e vice-diretores de unidades escolares do sistema municipal de ensino de GUANHÃES e dá outras providências"</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1749/projeto_de_lei_numero_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1749/projeto_de_lei_numero_25_de_2014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE ALIMENTOS — BANCO DE ALIMENTOS."</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1754/projeto_de_lei_complementar_numero_26_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1754/projeto_de_lei_complementar_numero_26_de_2014.pdf</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1755/projeto_de_lei_numero_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1755/projeto_de_lei_numero_27_de_2014.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE ALIENAÇÃO DE IMÓVEIS; CONSTRUÇÃO DE CASAS, REFORMAS E AMPLIAÇÃO, E DAS OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1771/projeto_de_lei_numero_28_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1771/projeto_de_lei_numero_28_de_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para a participação do município de Guanhães/MG no Consórcio Intermunicipal de Saneamento Básico a ser constituído com os Municípios de Divinolândia de Minas/MG e Virginópolis/MG".</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1772/projeto_de_lei_numero_29_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1772/projeto_de_lei_numero_29_de_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ARPAC - ASSOCIAÇÃO DE RESGATE E PROTEÇÃO AOS CÃES DE GUANHÃES. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1773/projeto_de_lei_numero_30_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1773/projeto_de_lei_numero_30_de_2014.pdf</t>
   </si>
   <si>
     <t>BECO ATALÉIA.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1774/projeto_de_lei_numero_31_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1774/projeto_de_lei_numero_31_de_2014.pdf</t>
   </si>
   <si>
     <t>BECO DAS OLARIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1775/projeto_de_lei_numero_32_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1775/projeto_de_lei_numero_32_de_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Reestruturação do Plano Geral de Cargos, Carreiras e Vencimentos dos Servidores Públicos e dos Profissionais do Quadro da Saúde do_x000D_
 Município de Guanhães, cria cargos e dá outras providências".</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1781/projeto_de_lei_complementar_numero_33_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1781/projeto_de_lei_complementar_numero_33_de_2014.pdf</t>
   </si>
   <si>
     <t>"Cria cargos na estrutura organizacional do Município de Guanhães, e dá outras providências".</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1783/projeto_de_lei_numero_34_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1783/projeto_de_lei_numero_34_de_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da realização de feiras eventuais de venda de produtos e mercadorias a varejo, e dá outras providências.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1784/projeto_de_lei_numero_35_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1784/projeto_de_lei_numero_35_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 1.066 de 30 de Outubro de 1971 - LEI DE POSTURAS DO MUNICÍPIO DE GUAIVHÃES/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1785/projeto_de_lei_numero_36_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1785/projeto_de_lei_numero_36_de_2014.pdf</t>
   </si>
   <si>
     <t>Escola Municipal Sady Luiz da Silva.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1786/projeto_de_lei_numero_37_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1786/projeto_de_lei_numero_37_de_2021.pdf</t>
   </si>
   <si>
     <t>Praça Myrian Pereira de Miranda Ferreira</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1787/projeto_de_lei_numero_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1787/projeto_de_lei_numero_39_de_2014.pdf</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho Municipal de Educação - CME e dá outras providências."</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1795/projeto_de_lei_numero_40_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1795/projeto_de_lei_numero_40_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua Jovino Braulio Pinheiro</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1796/projeto_de_lei_numero_41_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1796/projeto_de_lei_numero_41_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei Complementar n° 2.219 de 29 de dezembro de 2006 — CÓDIGO TRIBUTÁRIO MUNICIPAL e dá outras providências.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1799/projeto_de_lei_numero_44_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1799/projeto_de_lei_numero_44_de_2014.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO DE CARIDADE NOSSA SENHORA DO CARMO/HOSPITAL IMACULADA CONCEIÇÃO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1800/projeto_de_lei_numero_45_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1800/projeto_de_lei_numero_45_de_2014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENONIMAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1801/projeto_de_lei_numero_46_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1801/projeto_de_lei_numero_46_de_2014.pdf</t>
   </si>
   <si>
     <t>Beco José Maria Nunes Coelho</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1802/projeto_de_lei_numero_47_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1802/projeto_de_lei_numero_47_de_2014.pdf</t>
   </si>
   <si>
     <t>Beco José de Magalhães Nunes</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1803/projeto_de_lei_numero_48_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1803/projeto_de_lei_numero_48_de_2014.pdf</t>
   </si>
   <si>
     <t>Rua Avitta Netto Martins</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1804/projeto_de_lei_numero_49_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1804/projeto_de_lei_numero_49_de_2021.pdf</t>
   </si>
   <si>
     <t>Avenida Pio dos Reis</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1805/projeto_de_lei_numero_50_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1805/projeto_de_lei_numero_50_de_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA E INSTALAÇÃO DO LOTEAMENTO DENOMINADO "GUANHÃES I E GUANHÃES II" E ESTABELECE SUAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1809/projeto_de_lei_numero_51_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1809/projeto_de_lei_numero_51_de_2014.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA COM INTERESSE, DESTINA ÇAO E FINALIDADE SOCIAL OS LOTEAMENTOS "GUANHÃES I" E "GUANHÃES II" E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1812/projeto_de_lei_numero_52_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1812/projeto_de_lei_numero_52_de_2014.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O SERVIÇO DE APOIO AS MICRO E PEQUENAS EMPRESAS DE MG - SEBRAE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1816/projeto_de_lei_numero_53_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1816/projeto_de_lei_numero_53_de_2014.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento de 2014 e dá outras providencias.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1817/projeto_de_lei_numero_54_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1817/projeto_de_lei_numero_54_de_2014.pdf</t>
   </si>
   <si>
     <t>Abre Credito Adicional Especial no Orçamento de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1818/projeto_de_lei_numero_55_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1818/projeto_de_lei_numero_55_de_2014.pdf</t>
   </si>
   <si>
     <t>Cria a OUVIDORIA PÚBLICA MUNICIPAL nos termos da lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1819/projeto_de_lei_complementar_numero_56_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1819/projeto_de_lei_complementar_numero_56_de_2014.pdf</t>
   </si>
   <si>
     <t>"Cria cargos e altera a estrutura administrativa/orgânica municipal estabelecida pela Lei complementar n°2.236/97 e dá outras providências."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1820/projeto_de_lei_numero_57_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1820/projeto_de_lei_numero_57_de_2014.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO COMUNITÁRIA FARIAS PRESENTE"</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2231/projeto_de_lei_numero_58_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2231/projeto_de_lei_numero_58_de_2014.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Projeto Bettel: Casa de Recuperação</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1821/projeto_de_lei_numero_59_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1821/projeto_de_lei_numero_59_de_2014.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N.° 1.916, DE 01 DE MARÇO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1822/projeto_de_lei_numero_60_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1822/projeto_de_lei_numero_60_de_2014.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Guanhães a celebrar convênio com a ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE GUANHÃES, para conceder_x000D_
 auxílio transporte para universitários que estudam fora do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1826/projeto_de_lei_numero_61_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1826/projeto_de_lei_numero_61_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica declarada de Utilidade Pública Municipal a ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DE GUANHÃES — ASCAMARG</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1827/projeto_de_lei_numero_62_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1827/projeto_de_lei_numero_62_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica declarada de Utilidade Pública Municipal a Associação TEAM ALEXANDRE XUXA — PROJETO VENCER</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1828/projeto_de_lei_64_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1828/projeto_de_lei_64_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei n°2.537 de 13 de março de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1829/projeto_de_lei_numero_65_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1829/projeto_de_lei_numero_65_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei n°2600 de 31 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1830/projeto_de_lei_numero_66_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1830/projeto_de_lei_numero_66_de_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA E INSTALAÇÃO DO LOTEAMENTO DENOMINADO "RESIDENCIAL BURITIS" E ESTABELECE SUAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1836/projeto_de_lei_numero_67_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1836/projeto_de_lei_numero_67_de_2014.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral aos valores apostilados e dá outras providências.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1839/projeto_de_lei_numero_70_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1839/projeto_de_lei_numero_70_de_2014.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA, NA FORMA DESTA LEI, O INGRESSO DO AGENTE COMUNITÁRIO DE SAÚDE E DO AGENTE DE COMBATE A ENDEMIAS, NO ÂMBITO DO_x000D_
 MUNICÍPIO DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1840/projeto_de_lei_numero_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1840/projeto_de_lei_numero_71_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei n° 2.595, DE 31 DE DEZEMBRO DE 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1851/projeto_de_lei_numero_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1851/projeto_de_lei_numero_72_de_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESONERAÇÃO FISCAL A EMPREENDIMENTOS VINCULADOS AO PROGRAMA MINHA CASA MINHA VIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1859/projeto_de_lei_numero_73_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1859/projeto_de_lei_numero_73_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei n° 2.597 de 31 de Dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1862/projeto_de_lei_complementar_numero_74_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1862/projeto_de_lei_complementar_numero_74_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar número 002 de 2014 (PLANO GERAL DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS E DOS PROFISSIONAIS DO QUADRO DA SAÚDE DO MUNICÍPIO DE GUANHÃES) e dá outras providências.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2229/projeto_de_lei_numero_75_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2229/projeto_de_lei_numero_75_de_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação, de sistema e mecanismo de captação, reciclagem, armazenamento e distribuição de águas pluviais nas edificações domiciliares, empreendimentos públicos e comerciais do Município de Guanhães, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1863/projeto_de_lei_numero_76_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1863/projeto_de_lei_numero_76_de_2014.pdf</t>
   </si>
   <si>
     <t>'DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "ÁGUA - FONTE DE VIDA" , AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRESTAR APOIO TÉCNICO E FINANCEIRO AOS PROPRIETÁRIOS RURAIS, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1864/projeto_de_lei_numero_77_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1864/projeto_de_lei_numero_77_de_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO — SAAE / GUANHÃES, A PRESTAR APOIO TÉCNICO AOS PROPRIETÁRIOS DE ÁREA RURAL, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1865/projeto_de_lei_numero_78_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1865/projeto_de_lei_numero_78_de_2021.pdf</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1866/projeto_de_lei_numero_79_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1866/projeto_de_lei_numero_79_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei n°2.595, DE 31 DE DEZEMBRO DE 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1868/projeto_de_lei_numero_80_de_20141.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1868/projeto_de_lei_numero_80_de_20141.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de COORDENADOR DE LICITAÇÃO e Altera a Estrutura Administrativa/Orgânica Municipal estabelecida pela Lei Complementar n.° 2.236/07 e dá outras providências."</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1986/projeto_de_lei_n81_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1986/projeto_de_lei_n81_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei Complementar número 2219 de 29 de dezembro de 2016 - CÓDIGO TRIBUTÁRIO MUNICIPAL e dá outras providências</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1871/projeto_de_lei_numero_83_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1871/projeto_de_lei_numero_83_de_2014.pdf</t>
   </si>
   <si>
     <t>Beco Independência</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1872/projeto_de_lei_complementar_numero_84_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1872/projeto_de_lei_complementar_numero_84_de_2014.pdf</t>
   </si>
   <si>
     <t>"Desafeta parte de área que especifica, de uso comum do povo, para bem de uso dominical e da outras providências".</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1875/projeto_de_lei_complementar_numero_85_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1875/projeto_de_lei_complementar_numero_85_de_2014.pdf</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>"Estabelece a Planta Genérica de Valores referentes aos distritos para o Exercício de 2015, nos termos do §1° do artigo 211 da lei complementar n° 2.219 de 29/12/2006 e dá outras providências".</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1877/projeto_de_lei_numero_87_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1877/projeto_de_lei_numero_87_de_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 2.635 DE 12 DE AGOSTO DE 2014 - AUTORIZA A ABERTURA E INSTALAÇÃO DO LOTEAMENTO DENOMINADO GUANHÃES I E GUANHÃES H E DA OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1878/projeto_de_lei_numero_88_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1878/projeto_de_lei_numero_88_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei Complementar n• 2.219 de 29 de dezembro de 2006 — CÓDIGO TRIBUTÁRIO MUNICIPAL institui A REDUÇÃO DE IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1879/projeto_de_lei_numero_89_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1879/projeto_de_lei_numero_89_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei n°2.604 DE 15 DE Janeiro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1880/projeto_de_lei_numero_90_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1880/projeto_de_lei_numero_90_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES ao senhor DAVIDSON ADIR CASTRO SILVA.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1881/projeto_de_lei_numero_91_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1881/projeto_de_lei_numero_91_de_2014.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do município de Guanhães ao senhor Dr. Paulo de Tarso Dellareti Penna</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1882/projeto_de_lei_numero_92_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1882/projeto_de_lei_numero_92_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES ao senhor ANTÔNIO AUGUSTO LEÃO FILHO.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1883/projeto_de__lei_numero_93_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1883/projeto_de__lei_numero_93_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES ao senhor ALEXANDRE PASSOS NUNES.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1884/projeto_de_lei_numero_94_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1884/projeto_de_lei_numero_94_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES à Senhora MARIA JOSÉ MARTINS DAMASCENO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1885/projeto_de_lei_numero_95_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1885/projeto_de_lei_numero_95_de_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA CARLA MARINA ROSA.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1886/projeto_de_lei_numero_96_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1886/projeto_de_lei_numero_96_de_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SENHOR HUGO GONÇALVES DE LIMA.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1887/projeto_de_lei_numero_97_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1887/projeto_de_lei_numero_97_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO "DO MUNICÍPIO DE GUANHÃES ao senhor MAURO RIBEIRO LOPES.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1888/projeto_de_lei_numero_98_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1888/projeto_de_lei_numero_98_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES ao senhor JOSÉ FERNANDES DA SILVA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1889/projeto_de_lei_numero_99_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1889/projeto_de_lei_numero_99_de_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO REVERENDO SÉRGIO ELEOTÉRIO COELHO.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1890/projeto_de_lei_100_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1890/projeto_de_lei_100_de_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES À SENHORA DENIZE DA SILVA.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1891/projeto_de_lei_numero_102_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1891/projeto_de_lei_numero_102_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃ HONORÁRIA DO MUNICÍPIO DE GUANHÃES à Senhora RENATA COELHO ARGOLO ASSIS. '</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1892/projeto_de_lei_numero_103_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1892/projeto_de_lei_numero_103_de_2021.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES ao senhor ALLEXSANDRO BARROS PINTO.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1893/projeto_de_lei_numero_104_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1893/projeto_de_lei_numero_104_de_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SENHOR DIVINO VIEIRA CAMPOS</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1894/projeto_de_lei_numero_106_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1894/projeto_de_lei_numero_106_de_2014.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE GUANHÃES AO SENHOR JOSÉ BONIFÁCIO MOURÃO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1722/projeto_de_lei_complementar_numero_001_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1722/projeto_de_lei_complementar_numero_001_de_2014.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Assessor de Comunicação, nos Quadros de Cargos de Provimento em Comissão do Poder Legislativo Municipal, do Anexo II da Lei Municipal n°. 2.608, de 19 de março de 2014, e dá outras providências".</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1895/projeto_de_resolucao_numero_01_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1895/projeto_de_resolucao_numero_01_de_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Guanhães, exercício financeiro de 2012.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1896/projeto_de_resolucao_numero_03_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1896/projeto_de_resolucao_numero_03_de_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Guanhães, exercício financeiro de 2013.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1780/veto_pl_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1780/veto_pl_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Veto à emenda número 02 apresentada ao projeto de lei número 25 de 2014</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2230/veto_projeto_de_lei_numero_70_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2230/veto_projeto_de_lei_numero_70_de_2014.pdf</t>
   </si>
   <si>
     <t>Veto Total ao projeto de lei número 70 de 2014</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1730/emenda_001_pl_07_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1730/emenda_001_pl_07_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 07 de 2014</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Demétrio Ayala, Longuinho, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1733/emenda_001_pl_10_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1733/emenda_001_pl_10_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o projeto de lei número 10 de 2014</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1745/emenda_numero_001_ao_pl_21_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1745/emenda_numero_001_ao_pl_21_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei número 21 de 2014</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Luiza Amélia, Maria Anídia de Paula, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1750/emenda_numero_001_pl_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1750/emenda_numero_001_pl_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei número 25 de 2014</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1756/emenda_001_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1756/emenda_001_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica suprimida a expressão "alienação de lotes" em todo o texto do Projeto de Lei 27 de 2014.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto, Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Elizângela Padilha Sete Munes de Lima, Evandro Lott Moreira, Longuinho, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1776/emenda_numero_01_pl_32_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1776/emenda_numero_01_pl_32_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o §8º do artigo 1º do Projeto de Lei número 32 de 2014</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1782/emenda_numero_01_pl_33_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1782/emenda_numero_01_pl_33_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do anexo I do projeto de lei número 33 de 2014</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1788/emenda_numero_01_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1788/emenda_numero_01_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso V do artigo 3º do Projeto de lei número 39 de 2014</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Demétrio Ayala, Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1797/emenda_01_pl_41_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1797/emenda_01_pl_41_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 80 do projeto de lei número 41 de 2014</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1806/emenda_numero01_pl_50_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1806/emenda_numero01_pl_50_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 6º ao projeto de lei número 50 de 2014</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dorinha da Farmácia, Maria Anídia de Paula, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1810/emenda_numero_001_pl_51_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1810/emenda_numero_001_pl_51_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 51 de 2014</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1813/emenda_numero_01_pl_52_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1813/emenda_numero_01_pl_52_de_2014.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos 4º e 5º do Projeto de lei número 52 de 2014</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1823/emenda_numero_01_pl_60_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1823/emenda_numero_01_pl_60_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 15 do Projeto de Lei número 60 de 2014</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1831/emenda_numero_001_pl_66_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1831/emenda_numero_001_pl_66_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VI do artigo 2º do Projeto de lei número 66 de 2014</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1837/emenda_numero_01_pl_67_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1837/emenda_numero_01_pl_67_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 67 de 2014</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1841/emenda_numero_01_pl_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1841/emenda_numero_01_pl_71_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 71 de 2014</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1852/emenda_numero_001_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1852/emenda_numero_001_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Suprime o Inciso I do artigo 3 do projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1860/emenda_numero_01_pl_73_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1860/emenda_numero_01_pl_73_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 73 de 2014</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1867/emenda_01_pl_79_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1867/emenda_01_pl_79_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 1-A ao projeto de lei número 79 de 2014</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1869/emenda_numero_01_pl_80_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1869/emenda_numero_01_pl_80_de_2014.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 3º do projeto de lei número 80 de 2014</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1751/emenda_numero_002_pl_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1751/emenda_numero_002_pl_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 1º do Projeto de Lei número 25 de 2014</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1757/emenda_numero_02_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1757/emenda_numero_02_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>No art. 4° do Projeto de Lei 25 de 2014 onde se lê "por família" passa a se ler "núcleo familiar".</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1777/emenda_02_pl_32_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1777/emenda_02_pl_32_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o § 8º do artigo 1º do projeto de lei número 32 de 2014</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Demétrio Ayala, Alberto Magno Dias, Dorinha da Farmácia, Elizângela Padilha Sete Munes de Lima, Longuinho, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1789/emenda_numero_02_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1789/emenda_numero_02_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 8º do projeto de lei número 39 de 2014</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1798/emenda_02_pl_41_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1798/emenda_02_pl_41_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do artigo 1º do projeto de lei número 41 de 2014</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1807/emenda_numero_02_pl_50_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1807/emenda_numero_02_pl_50_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 3º do projeto de lei número 50 de 2014</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Antônio Sérgio (Serginho da Copasa), Dermeval de Pinho, Dorinha da Farmácia, Maria Anídia de Paula, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1811/emenda_numero_02_pl_51_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1811/emenda_numero_02_pl_51_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 51 de 2014</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1814/emenda_numero_02_pl_52_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1814/emenda_numero_02_pl_52_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 52 de 2014</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>Luiza Amélia, Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1832/emenda_002_pl_66_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1832/emenda_002_pl_66_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo primeiro no artigo 2º do projeto de lei numero 66 de 2014</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1838/emenda_numero_02_pl_67_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1838/emenda_numero_02_pl_67_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º do projeto de lei número 67 de 2014</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1842/emenda_02_pl_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1842/emenda_02_pl_71_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º do Projeto de Lei número 71 de 2014</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>Luiza Amélia, Demétrio Ayala, Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1853/emenda_numero_02_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1853/emenda_numero_02_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 4º ao projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1861/emenda_numero_02_pl_73_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1861/emenda_numero_02_pl_73_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 2º ao projeto de lei número 73 de 2014</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Luiza Amélia, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1870/emenda_02_pl_80_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1870/emenda_02_pl_80_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 1º do projeto de lei número 80 de 2014</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1752/emenda_numero_003_pl_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1752/emenda_numero_003_pl_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º do Projeto de Lei número 25 de 2014</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1758/emenda_numero_003_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1758/emenda_numero_003_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Fica suprimida as alíneas "a)" e "e)" do art. 6° do Projeto de Lei 27 de 2014</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1778/emenda_numero_03_ol_32_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1778/emenda_numero_03_ol_32_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do anexo II do projeto de lei número 32 de 2014</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1790/emenda_numero_03_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1790/emenda_numero_03_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 9º do projeto de lei número 39 de 2014</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dorinha da Farmácia, Elizângela Padilha Sete Munes de Lima, Longuinho, Lucimar Ferreira Pinto, Maria Anídia de Paula, Nelci Pereira Chaves</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1808/emenda_03_pl_50_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1808/emenda_03_pl_50_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 50 de 2014</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1815/emenda_03_pl_52de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1815/emenda_03_pl_52de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 52 de 2014</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Demétrio Ayala, Luiza Amélia, Maria Anídia de Paula</t>
   </si>
   <si>
     <t>Altera o §4º do artigo 2º do projeto de lei número 66 de 2014</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1843/emenda_numero_03_pl_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1843/emenda_numero_03_pl_71_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo segundo do artigo 7º do projeto de lei número 71 de 2014</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Demétrio Ayala, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1854/emenda_numero_03_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1854/emenda_numero_03_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 5º ao projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1753/emenda_numero_004_pl_25_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1753/emenda_numero_004_pl_25_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o parágrafo quinto ao art. 40 do Projeto de Lei número 25 de 2014</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1759/emenda_numero_004_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1759/emenda_numero_004_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 7º do projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1779/emenda_04_pl_32_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1779/emenda_04_pl_32_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do anexo I do projeto de lei número 32 de 2014</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1791/emenda_numero_04_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1791/emenda_numero_04_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 3º do projeto de lei número 39 de 2014</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1834/emenda_004_pl_66_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1834/emenda_004_pl_66_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º do projeto de lei número 66 de 2014</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1844/emenda_numero_04_pl_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1844/emenda_numero_04_pl_71_de_2014.pdf</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Demétrio Ayala, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula, Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1855/emenda_04_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1855/emenda_04_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 6º ao projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1760/emenda_numero_005_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1760/emenda_numero_005_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 8º do Projeto de Lei número 27 de 2014</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1792/emenda_numero_05_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1792/emenda_numero_05_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 3º do projeto de lei numero 39 de 2014</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>Luiza Amélia, Demétrio Ayala, Dorinha da Farmácia, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1835/emenda_005_pl_66_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1835/emenda_005_pl_66_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 6º ao Projeto de Lei número 66 de 2014</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>Demétrio Ayala, Dorinha da Farmácia, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula, Nelci Pereira Chaves, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1845/emenda_numero_05_pl_71_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1845/emenda_numero_05_pl_71_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 71 de 2014</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1856/emenda_05_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1856/emenda_05_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 7º ao projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>EMD6</t>
   </si>
   <si>
     <t>Emenda número 006 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1761/emenda_numero_006_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1761/emenda_numero_006_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 10º do Projeto de Lei número 27 de 2014</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1793/emenda_numero_06_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1793/emenda_numero_06_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1857/emenda__06_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1857/emenda__06_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Suprime o parágrafo único do artigo 3º do projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>EMD7</t>
   </si>
   <si>
     <t>Emenda número 007 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1762/emenda_numero_007_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1762/emenda_numero_007_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 11 do Projeto de Lei número 27 de 2014</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>Dorinha da Farmácia, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Elizângela Padilha Sete Munes de Lima, Longuinho, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1794/emenda_numero_07_pl_39_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1794/emenda_numero_07_pl_39_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 3º do projeto de lei número 39 de 2014</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1858/emenda_numero_07_pl_72_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1858/emenda_numero_07_pl_72_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 72 de 2014</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>EMD8</t>
   </si>
   <si>
     <t>Emenda número 008  ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1763/emenda_numero_008_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1763/emenda_numero_008_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 12 do projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>EMD9</t>
   </si>
   <si>
     <t>Emenda número 009 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1764/emenda_numero_009_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1764/emenda_numero_009_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>EMD10</t>
   </si>
   <si>
     <t>Emenda número 010 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1765/emenda_numero_010_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1765/emenda_numero_010_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a alínea e do artigo 6º do projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>EMD11</t>
   </si>
   <si>
     <t>Emenda número 011 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1766/emenda_numero_011_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1766/emenda_numero_011_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a alínea e do artigo 2º do projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>EMD12</t>
   </si>
   <si>
     <t>Emenda número 012 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1767/emenda_numero_012_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1767/emenda_numero_012_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a alínea a do artigo 6º do Projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda número 013 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1768/emenda_numero_013_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1768/emenda_numero_013_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>Emenda número 014 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1769/emenda_numero_14_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1769/emenda_numero_14_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Acrescenta a alínea g ao projeto de lei número 27 de 2014</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>Emenda número 015 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1770/emenda_numero_015_pl_27_de_2014.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1770/emenda_numero_015_pl_27_de_2014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 9º do projeto de lei número 27 de 2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3854,67 +3854,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3824/indicacao_01_de_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3825/indicacao_02_de_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3826/indicacao_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3827/indicacao_04_de_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3828/indicacao_05_de_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3829/indicacao_06_de_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3830/indicacao_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3832/indicacao_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3833/indicacao_11_de_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3834/indicacao_12_de_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3835/indicacao_13_de_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3836/indicacao_14_de_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3837/indicacao_15_de_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3838/indicacao_16_de_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3839/indicacao_17_de_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3840/indicacao_18_de_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3841/indicacao_19_de_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3842/indicacao_20_de_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3843/indicacao_21_de_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3844/indicacao_22_de_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3845/indicacao_23_de_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3846/indicacao_24_de_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3847/indicacao_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3848/indicacao_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3849/indicacao_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3850/indicacao_28_de_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3851/indicacao_29_de_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3852/indicacao_30_de_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3853/indicacao_31_de_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3854/indicacao_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3855/indicacao_33_de_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3856/indicacao_34_de_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3857/indicacao_35_de_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3858/indicacao_36_de_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3859/indicacao_37_de_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3860/indicacao_38_de_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3863/indicacao_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3864/indicacao_40_de_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3865/indicacao_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3866/indicacao_42_de_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3867/indicacao_43_de_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3868/indicacao_44_de_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3869/indicacao_45_de_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3870/indicacao_46_de_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3871/indicacao_47_de_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3872/indicacao_48_de_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3873/indicacao_49_de_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3874/indicacao_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3875/indicacao_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3876/indicacao_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3877/indicacao_53_de_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3878/indicacao_54_de_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3879/indicacao_55_de_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3880/indicacao_56_de_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3881/indicacao_57_de_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3882/indicacao_58_de_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3883/indicacao_59_de_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3884/indicacao_60_de_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3885/indicacao_61_de_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3886/indicacao_62_de_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3887/indicacao_63_de_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3888/indicacao_64_de_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3889/indicacao_65_de_2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3890/indicacao_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3891/indicacao_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3892/indicacao_68_de_2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3893/indicacao_69_de_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3894/indicacao_70_de_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3895/indicacao_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3896/indicacao_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3897/indicacao_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3898/indicacao_74_de_2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3899/indicacao_75_de_2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3900/indicacao_76_de_2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3901/indicacao_77_de_2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3903/indicacao_78_de_2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3905/indicacao_79_de_2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3907/indicacao_80_de_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3922/indicacao_81_de_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3923/indicacao_82_de_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3924/indicacao_83_de_2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3926/indicacao_86_de_2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3927/indicacao_87_de_2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3928/indicacao_88_de_2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3929/indicacao_89_de_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3930/indicacao_90_de_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3931/indicacao_91_de_2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3932/indicacao_92_de_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3933/indicacao_93_de_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3934/indicacao_94_de_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3935/indicacao_95_de_2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3937/indicacao_96_de_2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3938/indicacao_97_de_2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3939/indicacao_98_de_2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3940/indicacao_99_de_2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3941/indicacao_100_de_2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3942/indicacao_101_de_2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3943/indicacao_102_de_2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3945/indicacao_103_de_2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3947/indicacao_104_de_2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3948/indicacao_105_de_2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3949/indicacao_106_de_2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3950/indicacao_107_de_2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3951/indicacao_108_de_2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3952/indicacao_103_de_2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3953/indicacao_110_de_2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3954/indicacao_111_de_2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3955/indicacao_112_de_2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3956/indicacao_113_de_2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3957/indicacao_114_de_2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3958/indicacao_115_de_2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3902/indicacao_77_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3904/indicacao_78_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3906/indicacao_79_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3944/indicacao_102_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3946/indicacao_103_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3959/requerimento_01_de_2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3960/requerimento_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3961/requerimento_04_de_2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3963/requerimento_05_de_2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3965/requerimento_06_de_2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3966/requerimento_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3967/requerimento_08_de_2014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3968/requerimento_09_de_2014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3969/requerimento_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3970/requerimento_11_de_2014.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3971/requerimento_12_de_2014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3972/requerimento_13_de_2014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3973/requerimento_14_de_2014.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3974/requerimento_15_de_2014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3975/requerimento_16_de_2014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3976/requerimento_17_de_2014.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3977/requerimento_18_de_2014.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3978/requerimento_19_de_2014.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3979/requerimento_20_de_2014.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3980/requerimento_21_de_2014.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3981/requerimento_22_de_2014.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3982/requerimento_23_de_2014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3983/requerimento_24_de_2014.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3984/requerimento_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3985/requerimento_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3986/requerimento_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3987/requerimento_28_de_2014.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3962/requerimento_04_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3964/requerimento_05_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1723/projeto_de_lei_numero_001_de_2014.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1724/projeto_de_lei_numero_02_de_2014.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1725/projeto_de_lei_numero_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1726/projeto_de_lei_numero_04_de_2014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1727/projeto_de_lei_numero_05_de_2014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1728/projeto_de_lei_numero_06_de_2014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1729/projeto_de_lei_numero_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1731/projeto_de_lei_numero_08_de_2014.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3831/indicacao_09_de_2014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1732/projeto_de_lei_numero_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1734/projeto_de_lei_numero_11_de_2014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1735/projeto_de_lei_numero_12_de_2014.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1736/projeto_de_lei_complementar_numero_13_de_2014.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1737/projeto_de_lei_numero_14_de_2014.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1738/projeto_de_lei_numero_15_de_2014.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1739/projeto_de_lei_numero_16_de_2014.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1740/projeto_de_lei_numero_17_de_2014.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1741/projeto_de_lei_numero_18_de_2014.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1742/projeto_de_lei_numero_19_de_2014.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1743/projeto_de_lei_numero_20_de_2014.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1744/projeto_de_lei_numero_20_de_20141.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1746/projeto_de_lei_numero_22_de_2014.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1747/projeto_de_lei_numero_23_de_2014.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1748/projeto_de_lei_numero_24_de_2014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1749/projeto_de_lei_numero_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1754/projeto_de_lei_complementar_numero_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1755/projeto_de_lei_numero_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1771/projeto_de_lei_numero_28_de_2014.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1772/projeto_de_lei_numero_29_de_2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1773/projeto_de_lei_numero_30_de_2014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1774/projeto_de_lei_numero_31_de_2014.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1775/projeto_de_lei_numero_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1781/projeto_de_lei_complementar_numero_33_de_2014.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1783/projeto_de_lei_numero_34_de_2014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1784/projeto_de_lei_numero_35_de_2014.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1785/projeto_de_lei_numero_36_de_2014.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1786/projeto_de_lei_numero_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1787/projeto_de_lei_numero_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1795/projeto_de_lei_numero_40_de_2014.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1796/projeto_de_lei_numero_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1799/projeto_de_lei_numero_44_de_2014.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1800/projeto_de_lei_numero_45_de_2014.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1801/projeto_de_lei_numero_46_de_2014.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1802/projeto_de_lei_numero_47_de_2014.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1803/projeto_de_lei_numero_48_de_2014.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1804/projeto_de_lei_numero_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1805/projeto_de_lei_numero_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1809/projeto_de_lei_numero_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1812/projeto_de_lei_numero_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1816/projeto_de_lei_numero_53_de_2014.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1817/projeto_de_lei_numero_54_de_2014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1818/projeto_de_lei_numero_55_de_2014.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1819/projeto_de_lei_complementar_numero_56_de_2014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1820/projeto_de_lei_numero_57_de_2014.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2231/projeto_de_lei_numero_58_de_2014.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1821/projeto_de_lei_numero_59_de_2014.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1822/projeto_de_lei_numero_60_de_2014.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1826/projeto_de_lei_numero_61_de_2014.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1827/projeto_de_lei_numero_62_de_2014.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1828/projeto_de_lei_64_de_2014.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1829/projeto_de_lei_numero_65_de_2014.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1830/projeto_de_lei_numero_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1836/projeto_de_lei_numero_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1839/projeto_de_lei_numero_70_de_2014.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1840/projeto_de_lei_numero_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1851/projeto_de_lei_numero_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1859/projeto_de_lei_numero_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1862/projeto_de_lei_complementar_numero_74_de_2014.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2229/projeto_de_lei_numero_75_de_2014.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1863/projeto_de_lei_numero_76_de_2014.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1864/projeto_de_lei_numero_77_de_2014.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1865/projeto_de_lei_numero_78_de_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1866/projeto_de_lei_numero_79_de_2014.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1868/projeto_de_lei_numero_80_de_20141.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1986/projeto_de_lei_n81_de_2014.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1871/projeto_de_lei_numero_83_de_2014.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1872/projeto_de_lei_complementar_numero_84_de_2014.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1875/projeto_de_lei_complementar_numero_85_de_2014.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1877/projeto_de_lei_numero_87_de_2014.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1878/projeto_de_lei_numero_88_de_2014.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1879/projeto_de_lei_numero_89_de_2014.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1880/projeto_de_lei_numero_90_de_2014.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1881/projeto_de_lei_numero_91_de_2014.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1882/projeto_de_lei_numero_92_de_2014.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1883/projeto_de__lei_numero_93_de_2014.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1884/projeto_de_lei_numero_94_de_2014.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1885/projeto_de_lei_numero_95_de_2014.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1886/projeto_de_lei_numero_96_de_2014.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1887/projeto_de_lei_numero_97_de_2014.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1888/projeto_de_lei_numero_98_de_2014.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1889/projeto_de_lei_numero_99_de_2014.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1890/projeto_de_lei_100_de_2014.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1891/projeto_de_lei_numero_102_de_2014.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1892/projeto_de_lei_numero_103_de_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1893/projeto_de_lei_numero_104_de_2014.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1894/projeto_de_lei_numero_106_de_2014.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1722/projeto_de_lei_complementar_numero_001_de_2014.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1895/projeto_de_resolucao_numero_01_de_2014.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1896/projeto_de_resolucao_numero_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1780/veto_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2230/veto_projeto_de_lei_numero_70_de_2014.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1730/emenda_001_pl_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1733/emenda_001_pl_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1745/emenda_numero_001_ao_pl_21_de_2014.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1750/emenda_numero_001_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1756/emenda_001_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1776/emenda_numero_01_pl_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1782/emenda_numero_01_pl_33_de_2014.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1788/emenda_numero_01_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1797/emenda_01_pl_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1806/emenda_numero01_pl_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1810/emenda_numero_001_pl_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1813/emenda_numero_01_pl_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1823/emenda_numero_01_pl_60_de_2014.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1831/emenda_numero_001_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1837/emenda_numero_01_pl_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1841/emenda_numero_01_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1852/emenda_numero_001_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1860/emenda_numero_01_pl_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1867/emenda_01_pl_79_de_2014.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1869/emenda_numero_01_pl_80_de_2014.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1751/emenda_numero_002_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1757/emenda_numero_02_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1777/emenda_02_pl_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1789/emenda_numero_02_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1798/emenda_02_pl_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1807/emenda_numero_02_pl_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1811/emenda_numero_02_pl_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1814/emenda_numero_02_pl_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1832/emenda_002_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1838/emenda_numero_02_pl_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1842/emenda_02_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1853/emenda_numero_02_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1861/emenda_numero_02_pl_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1870/emenda_02_pl_80_de_2014.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1752/emenda_numero_003_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1758/emenda_numero_003_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1778/emenda_numero_03_ol_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1790/emenda_numero_03_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1808/emenda_03_pl_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1815/emenda_03_pl_52de_2014.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1843/emenda_numero_03_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1854/emenda_numero_03_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1753/emenda_numero_004_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1759/emenda_numero_004_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1779/emenda_04_pl_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1791/emenda_numero_04_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1834/emenda_004_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1844/emenda_numero_04_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1855/emenda_04_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1760/emenda_numero_005_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1792/emenda_numero_05_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1835/emenda_005_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1845/emenda_numero_05_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1856/emenda_05_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1761/emenda_numero_006_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1793/emenda_numero_06_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1857/emenda__06_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1762/emenda_numero_007_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1794/emenda_numero_07_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1858/emenda_numero_07_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1763/emenda_numero_008_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1764/emenda_numero_009_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1765/emenda_numero_010_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1766/emenda_numero_011_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1767/emenda_numero_012_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1768/emenda_numero_013_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1769/emenda_numero_14_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1770/emenda_numero_015_pl_27_de_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3824/indicacao_01_de_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3825/indicacao_02_de_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3826/indicacao_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3827/indicacao_04_de_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3828/indicacao_05_de_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3829/indicacao_06_de_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3830/indicacao_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3832/indicacao_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3833/indicacao_11_de_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3834/indicacao_12_de_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3835/indicacao_13_de_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3836/indicacao_14_de_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3837/indicacao_15_de_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3838/indicacao_16_de_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3839/indicacao_17_de_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3840/indicacao_18_de_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3841/indicacao_19_de_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3842/indicacao_20_de_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3843/indicacao_21_de_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3844/indicacao_22_de_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3845/indicacao_23_de_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3846/indicacao_24_de_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3847/indicacao_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3848/indicacao_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3849/indicacao_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3850/indicacao_28_de_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3851/indicacao_29_de_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3852/indicacao_30_de_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3853/indicacao_31_de_2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3854/indicacao_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3855/indicacao_33_de_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3856/indicacao_34_de_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3857/indicacao_35_de_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3858/indicacao_36_de_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3859/indicacao_37_de_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3860/indicacao_38_de_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3863/indicacao_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3864/indicacao_40_de_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3865/indicacao_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3866/indicacao_42_de_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3867/indicacao_43_de_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3868/indicacao_44_de_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3869/indicacao_45_de_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3870/indicacao_46_de_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3871/indicacao_47_de_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3872/indicacao_48_de_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3873/indicacao_49_de_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3874/indicacao_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3875/indicacao_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3876/indicacao_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3877/indicacao_53_de_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3878/indicacao_54_de_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3879/indicacao_55_de_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2019/3880/indicacao_56_de_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3881/indicacao_57_de_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3882/indicacao_58_de_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3883/indicacao_59_de_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3884/indicacao_60_de_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3885/indicacao_61_de_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3886/indicacao_62_de_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3887/indicacao_63_de_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3888/indicacao_64_de_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3889/indicacao_65_de_2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3890/indicacao_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3891/indicacao_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3892/indicacao_68_de_2014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3893/indicacao_69_de_2014.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3894/indicacao_70_de_2014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3895/indicacao_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3896/indicacao_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3897/indicacao_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3898/indicacao_74_de_2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3899/indicacao_75_de_2014.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3900/indicacao_76_de_2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3901/indicacao_77_de_2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3903/indicacao_78_de_2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3905/indicacao_79_de_2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3907/indicacao_80_de_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3922/indicacao_81_de_2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3923/indicacao_82_de_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3924/indicacao_83_de_2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3926/indicacao_86_de_2014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3927/indicacao_87_de_2014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3928/indicacao_88_de_2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3929/indicacao_89_de_2014.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3930/indicacao_90_de_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3931/indicacao_91_de_2014.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3932/indicacao_92_de_2014.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3933/indicacao_93_de_2014.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3934/indicacao_94_de_2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3935/indicacao_95_de_2014.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3937/indicacao_96_de_2014.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3938/indicacao_97_de_2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3939/indicacao_98_de_2014.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3940/indicacao_99_de_2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3941/indicacao_100_de_2014.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3942/indicacao_101_de_2014.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3943/indicacao_102_de_2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3945/indicacao_103_de_2014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3947/indicacao_104_de_2014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3948/indicacao_105_de_2014.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3949/indicacao_106_de_2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3950/indicacao_107_de_2014.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3951/indicacao_108_de_2014.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3952/indicacao_103_de_2014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3953/indicacao_110_de_2014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3954/indicacao_111_de_2014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3955/indicacao_112_de_2014.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3956/indicacao_113_de_2014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3957/indicacao_114_de_2014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3958/indicacao_115_de_2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3902/indicacao_77_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3904/indicacao_78_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3906/indicacao_79_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3944/indicacao_102_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3946/indicacao_103_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3959/requerimento_01_de_2014.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3960/requerimento_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3961/requerimento_04_de_2014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3963/requerimento_05_de_2014.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3965/requerimento_06_de_2014.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3966/requerimento_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3967/requerimento_08_de_2014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3968/requerimento_09_de_2014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3969/requerimento_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3970/requerimento_11_de_2014.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3971/requerimento_12_de_2014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3972/requerimento_13_de_2014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3973/requerimento_14_de_2014.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3974/requerimento_15_de_2014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3975/requerimento_16_de_2014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3976/requerimento_17_de_2014.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3977/requerimento_18_de_2014.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3978/requerimento_19_de_2014.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3979/requerimento_20_de_2014.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3980/requerimento_21_de_2014.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3981/requerimento_22_de_2014.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3982/requerimento_23_de_2014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3983/requerimento_24_de_2014.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3984/requerimento_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3985/requerimento_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3986/requerimento_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3987/requerimento_28_de_2014.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3962/requerimento_04_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3964/requerimento_05_a_de_2014.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1723/projeto_de_lei_numero_001_de_2014.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1724/projeto_de_lei_numero_02_de_2014.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1725/projeto_de_lei_numero_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1726/projeto_de_lei_numero_04_de_2014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1727/projeto_de_lei_numero_05_de_2014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1728/projeto_de_lei_numero_06_de_2014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1729/projeto_de_lei_numero_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1731/projeto_de_lei_numero_08_de_2014.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/3831/indicacao_09_de_2014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1732/projeto_de_lei_numero_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1734/projeto_de_lei_numero_11_de_2014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1735/projeto_de_lei_numero_12_de_2014.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1736/projeto_de_lei_complementar_numero_13_de_2014.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1737/projeto_de_lei_numero_14_de_2014.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1738/projeto_de_lei_numero_15_de_2014.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1739/projeto_de_lei_numero_16_de_2014.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1740/projeto_de_lei_numero_17_de_2014.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1741/projeto_de_lei_numero_18_de_2014.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1742/projeto_de_lei_numero_19_de_2014.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1743/projeto_de_lei_numero_20_de_2014.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1744/projeto_de_lei_numero_20_de_20141.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1746/projeto_de_lei_numero_22_de_2014.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1747/projeto_de_lei_numero_23_de_2014.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1748/projeto_de_lei_numero_24_de_2014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1749/projeto_de_lei_numero_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1754/projeto_de_lei_complementar_numero_26_de_2014.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1755/projeto_de_lei_numero_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1771/projeto_de_lei_numero_28_de_2014.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1772/projeto_de_lei_numero_29_de_2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1773/projeto_de_lei_numero_30_de_2014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1774/projeto_de_lei_numero_31_de_2014.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1775/projeto_de_lei_numero_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1781/projeto_de_lei_complementar_numero_33_de_2014.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1783/projeto_de_lei_numero_34_de_2014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1784/projeto_de_lei_numero_35_de_2014.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1785/projeto_de_lei_numero_36_de_2014.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1786/projeto_de_lei_numero_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1787/projeto_de_lei_numero_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1795/projeto_de_lei_numero_40_de_2014.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1796/projeto_de_lei_numero_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1799/projeto_de_lei_numero_44_de_2014.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1800/projeto_de_lei_numero_45_de_2014.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1801/projeto_de_lei_numero_46_de_2014.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1802/projeto_de_lei_numero_47_de_2014.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1803/projeto_de_lei_numero_48_de_2014.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1804/projeto_de_lei_numero_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1805/projeto_de_lei_numero_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1809/projeto_de_lei_numero_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1812/projeto_de_lei_numero_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1816/projeto_de_lei_numero_53_de_2014.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1817/projeto_de_lei_numero_54_de_2014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1818/projeto_de_lei_numero_55_de_2014.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1819/projeto_de_lei_complementar_numero_56_de_2014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1820/projeto_de_lei_numero_57_de_2014.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2231/projeto_de_lei_numero_58_de_2014.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1821/projeto_de_lei_numero_59_de_2014.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1822/projeto_de_lei_numero_60_de_2014.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1826/projeto_de_lei_numero_61_de_2014.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1827/projeto_de_lei_numero_62_de_2014.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1828/projeto_de_lei_64_de_2014.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1829/projeto_de_lei_numero_65_de_2014.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1830/projeto_de_lei_numero_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1836/projeto_de_lei_numero_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1839/projeto_de_lei_numero_70_de_2014.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1840/projeto_de_lei_numero_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1851/projeto_de_lei_numero_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1859/projeto_de_lei_numero_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1862/projeto_de_lei_complementar_numero_74_de_2014.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2229/projeto_de_lei_numero_75_de_2014.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1863/projeto_de_lei_numero_76_de_2014.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1864/projeto_de_lei_numero_77_de_2014.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1865/projeto_de_lei_numero_78_de_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1866/projeto_de_lei_numero_79_de_2014.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1868/projeto_de_lei_numero_80_de_20141.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1986/projeto_de_lei_n81_de_2014.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1871/projeto_de_lei_numero_83_de_2014.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1872/projeto_de_lei_complementar_numero_84_de_2014.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1875/projeto_de_lei_complementar_numero_85_de_2014.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1877/projeto_de_lei_numero_87_de_2014.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1878/projeto_de_lei_numero_88_de_2014.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1879/projeto_de_lei_numero_89_de_2014.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1880/projeto_de_lei_numero_90_de_2014.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1881/projeto_de_lei_numero_91_de_2014.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1882/projeto_de_lei_numero_92_de_2014.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1883/projeto_de__lei_numero_93_de_2014.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1884/projeto_de_lei_numero_94_de_2014.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1885/projeto_de_lei_numero_95_de_2014.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1886/projeto_de_lei_numero_96_de_2014.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1887/projeto_de_lei_numero_97_de_2014.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1888/projeto_de_lei_numero_98_de_2014.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1889/projeto_de_lei_numero_99_de_2014.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1890/projeto_de_lei_100_de_2014.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1891/projeto_de_lei_numero_102_de_2014.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1892/projeto_de_lei_numero_103_de_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1893/projeto_de_lei_numero_104_de_2014.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1894/projeto_de_lei_numero_106_de_2014.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1722/projeto_de_lei_complementar_numero_001_de_2014.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1895/projeto_de_resolucao_numero_01_de_2014.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1896/projeto_de_resolucao_numero_03_de_2014.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1780/veto_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/2230/veto_projeto_de_lei_numero_70_de_2014.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1730/emenda_001_pl_07_de_2014.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1733/emenda_001_pl_10_de_2014.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1745/emenda_numero_001_ao_pl_21_de_2014.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1750/emenda_numero_001_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1756/emenda_001_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1776/emenda_numero_01_pl_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1782/emenda_numero_01_pl_33_de_2014.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1788/emenda_numero_01_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1797/emenda_01_pl_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1806/emenda_numero01_pl_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1810/emenda_numero_001_pl_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1813/emenda_numero_01_pl_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1823/emenda_numero_01_pl_60_de_2014.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1831/emenda_numero_001_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1837/emenda_numero_01_pl_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1841/emenda_numero_01_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1852/emenda_numero_001_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1860/emenda_numero_01_pl_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1867/emenda_01_pl_79_de_2014.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1869/emenda_numero_01_pl_80_de_2014.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1751/emenda_numero_002_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1757/emenda_numero_02_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1777/emenda_02_pl_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1789/emenda_numero_02_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1798/emenda_02_pl_41_de_2014.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1807/emenda_numero_02_pl_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1811/emenda_numero_02_pl_51_de_2014.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1814/emenda_numero_02_pl_52_de_2014.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1832/emenda_002_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1838/emenda_numero_02_pl_67_de_2014.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1842/emenda_02_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1853/emenda_numero_02_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1861/emenda_numero_02_pl_73_de_2014.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1870/emenda_02_pl_80_de_2014.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1752/emenda_numero_003_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1758/emenda_numero_003_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1778/emenda_numero_03_ol_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1790/emenda_numero_03_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1808/emenda_03_pl_50_de_2014.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1815/emenda_03_pl_52de_2014.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1843/emenda_numero_03_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1854/emenda_numero_03_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1753/emenda_numero_004_pl_25_de_2014.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1759/emenda_numero_004_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1779/emenda_04_pl_32_de_2014.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1791/emenda_numero_04_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1834/emenda_004_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1844/emenda_numero_04_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1855/emenda_04_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1760/emenda_numero_005_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1792/emenda_numero_05_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1835/emenda_005_pl_66_de_2014.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1845/emenda_numero_05_pl_71_de_2014.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1856/emenda_05_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1761/emenda_numero_006_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1793/emenda_numero_06_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1857/emenda__06_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1762/emenda_numero_007_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1794/emenda_numero_07_pl_39_de_2014.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1858/emenda_numero_07_pl_72_de_2014.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1763/emenda_numero_008_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1764/emenda_numero_009_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1765/emenda_numero_010_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1766/emenda_numero_011_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1767/emenda_numero_012_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1768/emenda_numero_013_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1769/emenda_numero_14_pl_27_de_2014.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2014/1770/emenda_numero_015_pl_27_de_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H318"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="208.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>