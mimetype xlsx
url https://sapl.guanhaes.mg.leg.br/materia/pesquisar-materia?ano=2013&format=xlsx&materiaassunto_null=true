--- v0 (2025-12-23)
+++ v1 (2026-05-10)
@@ -54,1702 +54,1702 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4711/requerimentos_2013-12.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4711/requerimentos_2013-12.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo a conciliação bancária de todas as contas, inclusive de convênios referente a 31/12/12 e do período de 0~2013 a 13/01/2013.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4700/requerimentos_2013-1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4700/requerimentos_2013-1.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo relação de servidores pagos através do empréstimo aprovado por esta Casa e relação dos servidores e agentes políticos que porventura ainda não foram pagos.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4701/requerimentos_2013-2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4701/requerimentos_2013-2.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo cópia do processo referente a contratação de empresa para transporte escolar em 2013 no Município, cópia do contrato celebrado com a empresa contratada, lista das empresas contratadas pela cooperativa vencedora ou que fazem parte da mesma, dados dos veículos que irão prestar o serviço.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Evandro Lott Moreira, Dorinha da Farmácia, Maria Anídia de Paula, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4702/requerimentos_2013-3.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4702/requerimentos_2013-3.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo cópia do processo licitatório 001/2013.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Antônio Sérgio (Serginho da Copasa), Dermeval de Pinho, Elizângela Padilha Sete Munes de Lima, Evandro Lott Moreira, Longuinho, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4703/requerimentos_2013-4.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4703/requerimentos_2013-4.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo cópia do processo licitatório para a obra de revitalização da Rua Dr. Odilon Behrens, uma vez que o serviço não foi finalizado, e o prejuízo e da população e do comércio local..</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4714/requerimentos_2013-16.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4714/requerimentos_2013-16.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao convidando o atual prefeito senhor Geraldo José Pereira e o Ex-Prefeito de Guanhães, senhor Osvaldo de_x000D_
 Castro Pinto para a próxima reunião ordinária desta Casa.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dermeval de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4719/requerimentos_2013-21.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4719/requerimentos_2013-21.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio convidando o Comandante da Policia Militar e o Chefe do DER para estarem presentes na próxima reunião ordinária desta Casa a ser realizado data de 04 de março do corrente ano.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4718/requerimentos_2013-20.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4718/requerimentos_2013-20.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Presidente do CISCEN requerendo a real situação financeira do mesmo.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4717/requerimentos_2013-19.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4717/requerimentos_2013-19.pdf</t>
   </si>
   <si>
     <t>Seja requerimento do Presidente do Consórcio CISCEN cópia do Processo Licitatório realizado para a compra de ar condicionado para o Consórcio, bem como cópia das notas fiscais de aquisição dos bens licitados.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4716/requerimentos_2013-18.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4716/requerimentos_2013-18.pdf</t>
   </si>
   <si>
     <t>Sejam abonadas suas faltas relativas às reuniões extraordinárias realizadas nas datas de 08 e 12 de março do corrente ano, visto que ficou impossibilitado de comparecer às reuniões, pois estava acompanhando sua mãe que se trava internada em Belo Horizonte para tratamentos médicos.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4715/requerimentos_2013-17.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4715/requerimentos_2013-17.pdf</t>
   </si>
   <si>
     <t>Seja abonada sua falta relativa à reunião ordinária realizada na data de 04 de março do corrente ano, visto que ficou impossibilitado de comparecer à mesma, pois estava acompanhando seu filho que se encontrava internado no Hospital Regional Imaculada Conceição.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4704/requerimentos_2013-5.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4704/requerimentos_2013-5.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao prefeito municipal requerendo a cópia da folha de pagamento atualizada de todos os servidores do Poder Executivo.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4727/requerimentos_2013-31.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4727/requerimentos_2013-31.pdf</t>
   </si>
   <si>
     <t>Seja estudada a possibilidade de transmissão ao vivo pela mídia das reuniões ordinárias e extraordinárias desta Casa, bem como a impressão e distribuição de boletim mensal informando os acontecimentos da Câmara.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Longuinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4726/requerimentos_2013-30.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4726/requerimentos_2013-30.pdf</t>
   </si>
   <si>
     <t>Seja tocado o hino nacional no inicio das sessões ordinárias e extraordinárias da Câmara.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Dorinha da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4725/requerimentos_2013-29.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4725/requerimentos_2013-29.pdf</t>
   </si>
   <si>
     <t>Seja convocado o secretário de obras e infraestrutura urbana juntamente com o jardineiro do Município, para comparecerem em uma reunião interna a ser agendada por esta Casa. A presente solicitação se faz visando a apresentação e discussão do Projeto "Se essa rua, se essa rua fosse minha...".</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4724/requerimentos_2013-28.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4724/requerimentos_2013-28.pdf</t>
   </si>
   <si>
     <t>Seja verificada a possibilidade de maior mobilização do Legislativo para arrecadação e consequentemente para o aumento considerável das assinaturas do Projeto Assine Mais Saúde.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4705/requerimentos_2013-6.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4705/requerimentos_2013-6.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo cópia do decreto que dispõe sobre as atribuições das secretarias municipais criadas em 2013.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4706/requerimentos_2013-7.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4706/requerimentos_2013-7.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal requerendo cópia da autorização do Ministério Público para contratação de agentes de combate a endemias sem processo seletivo.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4710/requerimentos_2013-11.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4710/requerimentos_2013-11.pdf</t>
   </si>
   <si>
     <t>Seja reativado o site da Câmara, tendo em vista a Lei da Transparência onde as cidade com até 50.000 tem até o dia 28 de maio para se adequaram.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4723/requerimentos_2013-26.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4723/requerimentos_2013-26.pdf</t>
   </si>
   <si>
     <t>Seja reapresentado o Projeto de Lei n°. 31/2013 que "Autoriza o Poder Executivo Municipal a conceder gratificação para servidores da rede pública municipal, e dá outras providências"</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4709/requerimentos_2013-10.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4709/requerimentos_2013-10.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao secretário municipal de transporte solicitando a disposição de um carro que possa fazer o transporte dos moradores do Córrego Santa Cruz pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4708/requerimentos_2013-9.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4708/requerimentos_2013-9.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando informações sobre o pagamento dos retroativos dos motoristas e se o mesma não ocorreu, as razões para o não pagamento.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4707/requerimentos_2013-8.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4707/requerimentos_2013-8.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando respostas às indicações de n°. 119/2013, 120/2013 e 136/2013.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4721/requerimentos_2013-23.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4721/requerimentos_2013-23.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao Diretor Geral do SAAE solicitando cópia do contrato n°. 13/2013.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4731/requerimentos_2013-37.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4731/requerimentos_2013-37.pdf</t>
   </si>
   <si>
     <t>Sejam convidados para a próxima reunião ordinária desta Casa os Diretor do SAAE de Guanhães e o Secretário de Meio Ambiente para tratar de assunto referente ao Ribeirão Vermelho e esgotamento sanitário da cidade.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4720/requerimentos_2013-22.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4720/requerimentos_2013-22.pdf</t>
   </si>
   <si>
     <t>Sejam disponibilizadas as pautas das reuniões da Câmara para a imprensa, com a finalidade de que a mesma possa realizar sua divulgação nos jornais que antecedem as Reuniões.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4722/requerimentos_2013-24.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4722/requerimentos_2013-24.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao prefeito municipal solicitando respostas as indicações de n°. 119/2013, 120/2013 e 136/2013.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4729/requerimentos_2013-34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4729/requerimentos_2013-34.pdf</t>
   </si>
   <si>
     <t>Seja autorizada a realização de audiência pública nesta Casa em conjunto com a Emater, Vigilância Sanitária, CMDRS, IMA, PROCON, ACIG e Promotoria. Na mesma serão tratados assuntos referentes a legalização da produção alimentícia de forma artesanal.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4713/requerimentos_2013-15.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4713/requerimentos_2013-15.pdf</t>
   </si>
   <si>
     <t>Seja requerida a inclusão da vacina contra o HPV (Papiloma Vírus Humano) no calendário oficial de vacinação do Município de Guanhães.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4712/requerimentos_2013-14.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4712/requerimentos_2013-14.pdf</t>
   </si>
   <si>
     <t>Seja requerido do Prefeito Municipal cópia dos documentos que comprovam o repasse financeiro do Município de Guanhães à Associação de Caridade Nossa Senhora do Carmo/HIC de janeiro de 2013 até a presente data.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dermeval de Pinho, Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dorinha da Farmácia, Elizângela Padilha Sete Munes de Lima, Longuinho, Lucimar Ferreira Pinto, Luiza Amélia, Maria Anídia de Paula, Nivaldo dos Santos, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4728/requerimentos_2013-34.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4728/requerimentos_2013-34.pdf</t>
   </si>
   <si>
     <t>Seja agendada a sessão solene na data de 18 de dezembro próximo, às 19:00 horas no plenário desta Casa, para entrega dos diplomas de cidadania honorária pelo Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4730/requerimentos_2013-36.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4730/requerimentos_2013-36.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado oficio ao diretor do SAAE — Guanhães requerendo a planilha de cronograma de planejamento de obras para resolver o problema do esgoto que atinge a extensão da Avenida Governador Milton Campos.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1987/projeto_de_lei_n01_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1987/projeto_de_lei_n01_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 93 da Lei n´º 2248 de 28.11.2007 que dispõe sobre o Estatuto Geral dos Servidores Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1988/projeto_de_lei_n_02_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1988/projeto_de_lei_n_02_de_2013.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções para a adesão do Município de Guanhães, ao Consórcio Intermunicipal Aliança para a saúde (CIAS) e dá outras providências.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1989/projeto_de_lei_n03_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1989/projeto_de_lei_n03_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder complementação salarial a servidores municipais a fim de alcançar o valor do salário mínimo nacional vigente e altera o artigo 116 da Lei nº 2248/2007, e dá outras providências</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1990/projeto_de_lei_n04_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1990/projeto_de_lei_n04_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 2º e 3º da Lei nº 2239 de 13.07.2007, que Autoriza o Poder Executivo a conceder desconto nos juros e multas para pagamento da dívida ativa de tributos municipais, e dá outras providências</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1991/projeto_de_lei_n05_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1991/projeto_de_lei_n05_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Sistema Autônomo de Água e Esgoto - SAAE de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>Elizângela Padilha Sete Munes de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1994/projeto_de_lei_n06_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1994/projeto_de_lei_n06_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da lei municipal nº 2420 de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1995/projeto_de_lei_complementar_n07_de_01_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1995/projeto_de_lei_complementar_n07_de_01_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Cria Cargos e Altera a Estrutura Administrativa/Orgânica Municipal estabelecida pela Lei Complementar nº 2236/07 e dá outras provdidências</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1998/projeto_de_lei_n08_de_2013_de_06_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1998/projeto_de_lei_n08_de_2013_de_06_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais no orçamento de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1999/projeto_de_lei_n09_de_2013_de_06_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1999/projeto_de_lei_n09_de_2013_de_06_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2000/projeto_de_lei_n10_de_2013_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2000/projeto_de_lei_n10_de_2013_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2001/projeto_de_lei_n11_de_2013_de_14_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2001/projeto_de_lei_n11_de_2013_de_14_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o CENTRO DE ENSINO SUPERIOR DE VESPASIANO, ATRAVÉS DA FACULDADE DA SAÚDE E ECOLOGIA HUMANA - FASEH e dá outras providências</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2002/projeto_de_lei_n12_de_2013_de_14_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2002/projeto_de_lei_n12_de_2013_de_14_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Servidores do Programa - NASF, instituído pela Lei nº 2318 de 29/04/2009, e dá outras providências</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2004/projeto_de_lei_n13_de_2013_de_28_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2004/projeto_de_lei_n13_de_2013_de_28_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2013, e dá outra providências</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2005/projeto_de_lei_n14_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2005/projeto_de_lei_n14_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei nº 2477 de 29 de março de 2012, que dispõe sobre o plano de cargos do Poder Legislativo do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2006/projeto_de_lei_n15_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2006/projeto_de_lei_n15_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio, inclusive de repasse financeiro, com a ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE GUANHÃES, e dá outras providências.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2007/projeto_de_lei_n16_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2007/projeto_de_lei_n16_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar anualmente campanha de arrecadação através de sorteio de prêmios, denominado IPTU PREMIADO, como meio de elevar a receita Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2008/projeto_de_lei_n17_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2008/projeto_de_lei_n17_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Programa Municipal de Desenvolvimento da Cadeia Produtiva da Aquicultura Familiar, bem como utilizar recursos na promoção de ações de apoio e incentivo à atividade.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2010/projeto_de_lei_n18_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2010/projeto_de_lei_n18_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de utilidade pública municipal</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2011/projeto_de_lei_n20_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2011/projeto_de_lei_n20_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal 2359 de 2009, que Reestrutura o RPPS do Município de Guanhães-MG, e dá outras providências</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2014/projeto_de_lei_n21_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2014/projeto_de_lei_n21_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2015/projeto_de_lei_n22_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2015/projeto_de_lei_n22_de_2013.pdf</t>
   </si>
   <si>
     <t>Rua das Hortências</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2016/projeto_de_lei_n23_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2016/projeto_de_lei_n23_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, composição, competências e funcionamento do Conselho Municipal de Esportes - CME e dá outras providências</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2017/projeto_de_lei_n24_de_fevereiro.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2017/projeto_de_lei_n24_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Cria Cargos de Provimento Efetivo de Procurador Municipal e Procurador da Fazenda Pública Municipal e Altera a Lei nº 2249/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2019/projeto_de_lei_n25_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2019/projeto_de_lei_n25_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 2330 de 15/06/2009, que dispõe sobre a filiação do município de Guanhães à Associação dos Municípios do Circuito Turístico Trilhas do Rio Doce, e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2020/projeto_de_lei_n26_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2020/projeto_de_lei_n26_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2º da Lei 2340 de 19.08.2009, que dispõe sobre a Criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção da Educação Básica e de Valorização dos Profissionais da Educação do FUNDEB, e dá outras providências.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2021/projeto_de_lei_n27_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2021/projeto_de_lei_n27_de_2013.pdf</t>
   </si>
   <si>
     <t>Regulamenta os serviços de transporte individual de passageiros (TAXI) bem como o de transporte coletivo, e dá outras providências</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2022/projeto_de_lei_n28_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2022/projeto_de_lei_n28_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Desenvolver Ações para Implementar o PMCMV - Programa Minha Casa Minha Vida, e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2023/projeto_de_lei_complementar_n29_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2023/projeto_de_lei_complementar_n29_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 8º da Lei Complementar nº 2535/13 de 11 de março de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2025/projeto_de_lei_n31_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2025/projeto_de_lei_n31_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Gratificação para servidores da rede pública municipal, e dá outras providências</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2027/projeto_de_lei_n32_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2027/projeto_de_lei_n32_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Desmembramento de Lotes e Fixa Área Mínima para Edificações em Programas Habitacionais para Famílias de Baixa Renda</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2028/projeto_d_elei_n33_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2028/projeto_d_elei_n33_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1822 de 20 de outubro de 1997 e dá outras providências</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2029/projeto_de_lei_n34_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2029/projeto_de_lei_n34_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 2236, de 13 de julho de 2007, dando nova nomenclatura à Secretaria Municipal de Indústria, Comércio e Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2030/projeto_de_lei_n35_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2030/projeto_de_lei_n35_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do FUNDO MUNICIPAL DE MEIO AMBIENTE na forma que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2031/projeto_de_lei_n36_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2031/projeto_de_lei_n36_de_2013.pdf</t>
   </si>
   <si>
     <t>Rua Jair Padilha de Carvalho</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2032/projeto_de_lei_n37_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2032/projeto_de_lei_n37_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da lei nº 2519/12 de 04 de dezembro de 2012, e dá outras providências</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2033/projeto_de_lei_n38_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2033/projeto_de_lei_n38_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 2533/13 de 05 de março de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2035/projeto_de_lei_n39_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2035/projeto_de_lei_n39_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 2541/13 de 17 de abril de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2036/projeto_de_lei_n40_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2036/projeto_de_lei_n40_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica Financeiro, com a ASSOCIAÇAÕ DOS ESTUDANTES UNIVERSITÁRIOS DE GUANHÃES, e dá outras providências</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2037/projeto_de_lei_n41_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2037/projeto_de_lei_n41_de_2013.pdf</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2038/projeto_de_lei_n42_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2038/projeto_de_lei_n42_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2039/projeto_de_lei_n43_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2039/projeto_de_lei_n43_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Cargos, Carreira e Vencimentos do Serviço Autônomo de Água e Esgoto do Município de Guanhães</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2040/projeto_de_lei_n44_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2040/projeto_de_lei_n44_de_2013.pdf</t>
   </si>
   <si>
     <t>Rua Buritis</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2041/projeto_de_lei_n45_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2041/projeto_de_lei_n45_de_2013.pdf</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2042/projeto_de_lei_n46_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2042/projeto_de_lei_n46_de_2013.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação de Incentivo à produtividade aos servidores que atuam na Divisão de Controle e Avaliação e Regulação da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2043/projeto_de_lei_n47_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2043/projeto_de_lei_n47_de_2013.pdf</t>
   </si>
   <si>
     <t>Reconhece como de Utilidade Pública a ASSOCIAÇAÕ DE MORADORES DO BAIRRO ALVORADA - AMA</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2044/projeto_de_lei_n48_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2044/projeto_de_lei_n48_de_2013.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Transporte Escolar Universitário no âmbito deste município, nos termos do art. 5º, parágrafo único da Lei Federal nº 12.816/2013</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2046/projeto_de_lei_n49_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2046/projeto_de_lei_n49_de_2013.pdf</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2048/projeto_de_lei_n50_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2048/projeto_de_lei_n50_de_2013.pdf</t>
   </si>
   <si>
     <t>Declara como de Utilidade Pública Municipal a Associação Comunitária Rural de Correntinho - ASCORC</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2049/projeto_de_lei_n51_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2049/projeto_de_lei_n51_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar acordo de parcelamento de dívida do Município de Guanhães/MG para com a Receita Federal do Brasil, referente a dívidas em aberto, e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2050/projeto_de_lei_n52_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2050/projeto_de_lei_n52_de_2013.pdf</t>
   </si>
   <si>
     <t>Cria cargos de Provimento Efetivo de Advogado e Altera a Lei nº 2249/2007, e dá outras providências</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2051/projeto_de_lei_n53_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2051/projeto_de_lei_n53_de_2013.pdf</t>
   </si>
   <si>
     <t>Cria cargos na estrutura organizacional do Município de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2053/projeto_de_lei_n54_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2053/projeto_de_lei_n54_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do Loteamento denominado Residencial Colina Verde II e estabelece suas condições.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2055/projeto_de_lei_n55_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2055/projeto_de_lei_n55_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei nº. 2302 de 22.11.2008, que Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC - cria o PROCON de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2057/projeto_de_lei_n56_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2057/projeto_de_lei_n56_de_2013.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Idoso (FMI) e dá outras providências</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2058/projeto_de_lei_n57_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2058/projeto_de_lei_n57_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a renegociar os termos do convênio celebrado com o Sistema Autônomo de Água e Esgoto - SAAE de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2059/projeto_de_lei_n58_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2059/projeto_de_lei_n58_de_2013.pdf</t>
   </si>
   <si>
     <t>Alameda Professor Heitor Nunes da Matta</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2060/projeto_de_lei_n59_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2060/projeto_de_lei_n59_de_2013.pdf</t>
   </si>
   <si>
     <t>Rua Maria do Carmo Soares Leão</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2061/projeto_de_lei_n60_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2061/projeto_de_lei_n60_de_2013.pdf</t>
   </si>
   <si>
     <t>Rua Novo Horizonte</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2062/projeto_de_lei_n61_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2062/projeto_de_lei_n61_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Cargos, Carreira e Vencimentos do Serviço Autônomo de Água e Esgoto do município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2066/projeto_de_lei_n62_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2066/projeto_de_lei_n62_de_2013.pdf</t>
   </si>
   <si>
     <t>Cria o Programa PROFAZ 2013 - Programa de Facilitação de Pagamento de Débitos com o Município. Concede descontos de multa e juros nos créditos da Fazenda Pública Municipal, de natureza tributária e não tributária, vencidos até 31 de Dezembro de 2012, inscritos em dívida ativa judicializada ou não, e dá outras providências.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2067/projeto_de_lei_n63_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2067/projeto_de_lei_n63_de_2013.pdf</t>
   </si>
   <si>
     <t>Desafeta de Bem de Uso Comum para Bem de Uso Dominical o Imóvel Urbano de Propriedade do Município, vulgarmente denominado CALDEIRÃO, Autoriza sua Alienação e dá outras providências.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2071/projeto_de_lei__n66_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2071/projeto_de_lei__n66_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza e Aprova Alteração da Planta do Loteamento denominado Residencial Canaã, aprovado pela lei número 2378 de 19 de maio de 2010, de propriedade da Construtora Andrade Rocha LTDA, e dá outras providências</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2072/projeto_de_lei_n_67_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2072/projeto_de_lei_n_67_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Sistema Autônomo de Água e Esgoto - SAAE de Guanhães para doação de Retroescavadeira, e dá outras providências</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2073/projeto_de_lei_n69_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2073/projeto_de_lei_n69_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares nº 2246/07 e 2248/07 de 28 de novembro de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2076/projeto_de_lei_n73_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2076/projeto_de_lei_n73_de_2013.pdf</t>
   </si>
   <si>
     <t>Declara como de utilidade pública a Associação de Resgate e Proteção aos Cães de Guanhães - ARPAC</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2077/projeto_de_lei_n74_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2077/projeto_de_lei_n74_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 5º e 6º da Lei Complementar 2578 de 10 de setembro de 2013, que dispõe sobre o plano de Cargos, Carreira e Vencimentos do Serviço Autônomo de Água e Esgoto do município de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2078/parecer_juridico_n75_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2078/parecer_juridico_n75_de_2013.pdf</t>
   </si>
   <si>
     <t>Institui medida de prevenção à violência nos Estabelecimentos de Ensino e de Saúde no Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2082/projeto_de_lei_n76_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2082/projeto_de_lei_n76_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no orçamento de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2084/projeto_de_lei_n77_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2084/projeto_de_lei_n77_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação das fontes de recursos na execução orçamentária 2013 do município de Guanhães - Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2085/projeto_de_lei_n78_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2085/projeto_de_lei_n78_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a lei 2578 de 10 de setembro de 2013 e cria o cargo de controlador Interno do SAAE Guanhães/MG.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2086/projeto_de_lei_n79_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2086/projeto_de_lei_n79_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do Loteamento Denominado Residencial Nova Zelândia, de propriedade da Imobiliária New York ltda, estabelece suas condições e dá outras providências</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2087/projeto_de_lei_n80_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2087/projeto_de_lei_n80_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal - SIM, e os procedimentos de inspeção sanitária, em estabelecimentos que produzam produtos de origem animal e/ou vegetal, destinados ao consumo humano no município de Guanhães/MG, e dá outras providências</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2088/projeto_de_lei_n81_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2088/projeto_de_lei_n81_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Convênio com a Associação dos Agricultores familiares e Agricultores Urbanos e Região</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2089/organized_1.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2089/organized_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei Complementar nº 2219 de 29 de dezembro de 2006 - Código Tributário Municipal institui a Taxa de Fiscalização ambiental, taxa de expediente e dá outras providências</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2090/projeto_de_lei_n83_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2090/projeto_de_lei_n83_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação do loteamento de interesse social denominado Residencial Eliphas Ferreira Nunes, de propriedade do município de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2091/projeto_de_lei_n84_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2091/projeto_de_lei_n84_de_2013.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Liga Carnavalesca das Escolas de Guanhães - LCEG</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2092/projeto_de_lei_n85_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2092/projeto_de_lei_n85_de_2013.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Municipal de Saúde do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2093/organized.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2093/organized.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guanhães a firmar convênio com o Estado de Minas Gerais, através da secretaria de Estado da Fazenda - SEFAZ, e dá outras providências</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2024/projeto_de_resolucao_n01_de_2013_pl_n31_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2024/projeto_de_resolucao_n01_de_2013_pl_n31_de_2013.pdf</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2026/projeto_de_resolucao_n02_de_2013_pl_n32_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2026/projeto_de_resolucao_n02_de_2013_pl_n32_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Guanhães, exercício financeiro de 2011</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2056/projeto_de_resolucao_n03_pl_n55_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2056/projeto_de_resolucao_n03_pl_n55_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da TRIBUNA LIVRE de acordo com o Capítulo V, artigo 16, inciso XXVIII, do Regimento Interno da Câmara Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2100/projeto_de_resolucao_n04_de_2013_pl_n51_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2100/projeto_de_resolucao_n04_de_2013_pl_n51_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Guanhães, exercício financeiro de 2002</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2083/projeto_de_resolucao_pl_n76_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2083/projeto_de_resolucao_pl_n76_de_2013.pdf</t>
   </si>
   <si>
     <t>Reajusta os subsídios dos vereadores da Câmara Municipal de Guanhães/MG e dá outras providências</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2013/veto_ao_projeto_de_lei_n20_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2013/veto_ao_projeto_de_lei_n20_de_2013.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 20 de 2013</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2233/veto_parcial_ao_projeto_de_lei_numero_82_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2233/veto_parcial_ao_projeto_de_lei_numero_82_de_2013.pdf</t>
   </si>
   <si>
     <t>Veto às emendas apresentadas ao projeto de lei número 82 de 2013</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis, Antônio Sérgio (Serginho da Copasa), Elizângela Padilha Sete Munes de Lima, Luiza Amélia</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1992/emenda_01_pl_n05_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1992/emenda_01_pl_n05_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 1º ao projeto de lei número 5 de 2013</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1996/emenda_01_pl_07_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1996/emenda_01_pl_07_de_2013.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos 3º e 4º do projeto de lei número 07 de 2013</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2003/emenda_01_pl_n12_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2003/emenda_01_pl_n12_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo "Quadro de Servidores do Programa NASF" constante  no projeto de lei número 12 de 2013</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2009/emenda_01_do_pl_n17_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2009/emenda_01_do_pl_n17_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 9º ao projeto de lei número 17 de 2013</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2012/emenda_01_pl_n20_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2012/emenda_01_pl_n20_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do Projeto de Lei número 20 de 2013</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2018/emenda_01_pl_n24_de_2013_rotated.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2018/emenda_01_pl_n24_de_2013_rotated.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II do Projeto de lei número 24 de 2013</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2034/emenda_01_pl_n38_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2034/emenda_01_pl_n38_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 38 de 2013</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2045/emenda_01_pl_n46_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2045/emenda_01_pl_n46_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 46 de 2013</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2047/emenda_01_pl_n49_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2047/emenda_01_pl_n49_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 1º do projeto de lei número 49 de 2013</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2052/emenda_n01_pl_n52_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2052/emenda_n01_pl_n52_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § único ao projeto de lei número 53 de 2013</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2054/emenda_n01_pl_n54_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2054/emenda_n01_pl_n54_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 2º ao projeto de lei número 54 de 2013</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Antônio Sérgio (Serginho da Copasa), Dermeval de Pinho, Elizângela Padilha Sete Munes de Lima, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2063/emenda_01_pl_n61_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2063/emenda_01_pl_n61_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 10 ao projeto de lei numero 61 de 2013</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2068/emenda_01_pl_n63_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2068/emenda_01_pl_n63_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei numero 63 de 2013</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2074/emenas_1_e_2_pl_n69_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2074/emenas_1_e_2_pl_n69_de_2013.pdf</t>
   </si>
   <si>
     <t>Suprime do texto do caput do artigo 34 a expressão mínimo, 20(vinte) alunos.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2079/emenda_01_pl_n75_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2079/emenda_01_pl_n75_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 75 de 2013</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2094/emenda_01_pl_n86_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2094/emenda_01_pl_n86_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 1º do projeto de lei numero 86 de 2013</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1993/emenda_02_pl_n05_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1993/emenda_02_pl_n05_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 1º do projeto de lei número 5 de 2013</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1997/emenda_02_pl_n07_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1997/emenda_02_pl_n07_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 8º do Projeto de Lei número 7 de 2013</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2064/emenda_02_pl_n61_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2064/emenda_02_pl_n61_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo III do projeto de lei número 61 de 2013</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2070/emnda_02_pl_n63_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2070/emnda_02_pl_n63_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 1º e 2º ao Projeto de Lei número 63 de 2013</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2075/emenas_1_e_2_pl_n69_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2075/emenas_1_e_2_pl_n69_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 34 do projeto de lei número 69 de 2013</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2080/emenda_02_pl_n75_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2080/emenda_02_pl_n75_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º do projeto de lei número 75 de 2013</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2095/emenda_02_pl_n82_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2095/emenda_02_pl_n82_de_2013.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 8º do projeto de lei número 82 de 2013</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
     <t>Nivaldo dos Santos, Antônio Sérgio (Serginho da Copasa), Dermeval de Pinho, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2065/emenda_03_pl_n61_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2065/emenda_03_pl_n61_de_2013.pdf</t>
   </si>
   <si>
     <t>No Anexo I, do Quadro II, do projeto de lei numero 61 de 2013 onde se lê "Diretor Adjunto" passa a se ler "Vice-Presidente".</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2069/emenda_03_pl_n63_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2069/emenda_03_pl_n63_de_2013.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 3º ao projeto de lei número 63 de 2013</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2081/emenda_03_pl_n75_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2081/emenda_03_pl_n75_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso VII do artigo 4º do Projeto de lei número 75 de 2013</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2096/emenda_03_pl_n_82_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2096/emenda_03_pl_n_82_de_2013.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o artigo 2º do projeto de lei número 82 de 2013</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2097/emenda_04_pl_n82_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2097/emenda_04_pl_n82_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º do projeto de lei número 82 de 2013</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2098/emenda_05_pl_n82_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2098/emenda_05_pl_n82_de_2013.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 1º do projeto de lei número 82 de 2013</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>EMD6</t>
   </si>
   <si>
     <t>Emenda número 006 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2099/emenda_06_pl_n82_de_2013.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2099/emenda_06_pl_n82_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação da tabela I do artigo 5º do projeto de lei número 82 de 2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2056,67 +2056,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4711/requerimentos_2013-12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4700/requerimentos_2013-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4701/requerimentos_2013-2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4702/requerimentos_2013-3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4703/requerimentos_2013-4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4714/requerimentos_2013-16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4719/requerimentos_2013-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4718/requerimentos_2013-20.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4717/requerimentos_2013-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4716/requerimentos_2013-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4715/requerimentos_2013-17.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4704/requerimentos_2013-5.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4727/requerimentos_2013-31.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4726/requerimentos_2013-30.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4725/requerimentos_2013-29.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4724/requerimentos_2013-28.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4705/requerimentos_2013-6.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4706/requerimentos_2013-7.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4710/requerimentos_2013-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4723/requerimentos_2013-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4709/requerimentos_2013-10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4708/requerimentos_2013-9.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4707/requerimentos_2013-8.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4721/requerimentos_2013-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4731/requerimentos_2013-37.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4720/requerimentos_2013-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4722/requerimentos_2013-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4729/requerimentos_2013-34.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4713/requerimentos_2013-15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4712/requerimentos_2013-14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4728/requerimentos_2013-34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4730/requerimentos_2013-36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1987/projeto_de_lei_n01_de_2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1988/projeto_de_lei_n_02_de_2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1989/projeto_de_lei_n03_de_2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1990/projeto_de_lei_n04_de_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1991/projeto_de_lei_n05_de_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1994/projeto_de_lei_n06_de_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1995/projeto_de_lei_complementar_n07_de_01_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1998/projeto_de_lei_n08_de_2013_de_06_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1999/projeto_de_lei_n09_de_2013_de_06_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2000/projeto_de_lei_n10_de_2013_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2001/projeto_de_lei_n11_de_2013_de_14_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2002/projeto_de_lei_n12_de_2013_de_14_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2004/projeto_de_lei_n13_de_2013_de_28_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2005/projeto_de_lei_n14_de_2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2006/projeto_de_lei_n15_de_2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2007/projeto_de_lei_n16_de_2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2008/projeto_de_lei_n17_de_2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2010/projeto_de_lei_n18_de_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2011/projeto_de_lei_n20_de_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2014/projeto_de_lei_n21_de_2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2015/projeto_de_lei_n22_de_2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2016/projeto_de_lei_n23_de_2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2017/projeto_de_lei_n24_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2019/projeto_de_lei_n25_de_2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2020/projeto_de_lei_n26_de_2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2021/projeto_de_lei_n27_de_2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2022/projeto_de_lei_n28_de_2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2023/projeto_de_lei_complementar_n29_de_2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2025/projeto_de_lei_n31_de_2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2027/projeto_de_lei_n32_de_2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2028/projeto_d_elei_n33_de_2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2029/projeto_de_lei_n34_de_2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2030/projeto_de_lei_n35_de_2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2031/projeto_de_lei_n36_de_2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2032/projeto_de_lei_n37_de_2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2033/projeto_de_lei_n38_de_2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2035/projeto_de_lei_n39_de_2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2036/projeto_de_lei_n40_de_2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2037/projeto_de_lei_n41_de_2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2038/projeto_de_lei_n42_de_2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2039/projeto_de_lei_n43_de_2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2040/projeto_de_lei_n44_de_2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2041/projeto_de_lei_n45_de_2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2042/projeto_de_lei_n46_de_2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2043/projeto_de_lei_n47_de_2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2044/projeto_de_lei_n48_de_2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2046/projeto_de_lei_n49_de_2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2048/projeto_de_lei_n50_de_2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2049/projeto_de_lei_n51_de_2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2050/projeto_de_lei_n52_de_2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2051/projeto_de_lei_n53_de_2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2053/projeto_de_lei_n54_de_2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2055/projeto_de_lei_n55_de_2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2057/projeto_de_lei_n56_de_2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2058/projeto_de_lei_n57_de_2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2059/projeto_de_lei_n58_de_2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2060/projeto_de_lei_n59_de_2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2061/projeto_de_lei_n60_de_2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2062/projeto_de_lei_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2066/projeto_de_lei_n62_de_2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2067/projeto_de_lei_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2071/projeto_de_lei__n66_de_2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2072/projeto_de_lei_n_67_de_2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2073/projeto_de_lei_n69_de_2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2076/projeto_de_lei_n73_de_2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2077/projeto_de_lei_n74_de_2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2078/parecer_juridico_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2082/projeto_de_lei_n76_de_2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2084/projeto_de_lei_n77_de_2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2085/projeto_de_lei_n78_de_2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2086/projeto_de_lei_n79_de_2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2087/projeto_de_lei_n80_de_2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2088/projeto_de_lei_n81_de_2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2089/organized_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2090/projeto_de_lei_n83_de_2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2091/projeto_de_lei_n84_de_2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2092/projeto_de_lei_n85_de_2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2093/organized.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2024/projeto_de_resolucao_n01_de_2013_pl_n31_de_2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2026/projeto_de_resolucao_n02_de_2013_pl_n32_de_2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2056/projeto_de_resolucao_n03_pl_n55_de_2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2100/projeto_de_resolucao_n04_de_2013_pl_n51_de_2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2083/projeto_de_resolucao_pl_n76_de_2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2013/veto_ao_projeto_de_lei_n20_de_2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2233/veto_parcial_ao_projeto_de_lei_numero_82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1992/emenda_01_pl_n05_de_2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1996/emenda_01_pl_07_de_2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2003/emenda_01_pl_n12_de_2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2009/emenda_01_do_pl_n17_de_2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2012/emenda_01_pl_n20_de_2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2018/emenda_01_pl_n24_de_2013_rotated.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2034/emenda_01_pl_n38_de_2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2045/emenda_01_pl_n46_2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2047/emenda_01_pl_n49_de_2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2052/emenda_n01_pl_n52_de_2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2054/emenda_n01_pl_n54_de_2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2063/emenda_01_pl_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2068/emenda_01_pl_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2074/emenas_1_e_2_pl_n69_de_2013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2079/emenda_01_pl_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2094/emenda_01_pl_n86_de_2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1993/emenda_02_pl_n05_de_2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1997/emenda_02_pl_n07_de_2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2064/emenda_02_pl_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2070/emnda_02_pl_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2075/emenas_1_e_2_pl_n69_de_2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2080/emenda_02_pl_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2095/emenda_02_pl_n82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2065/emenda_03_pl_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2069/emenda_03_pl_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2081/emenda_03_pl_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2096/emenda_03_pl_n_82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2097/emenda_04_pl_n82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2098/emenda_05_pl_n82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2099/emenda_06_pl_n82_de_2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4711/requerimentos_2013-12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4700/requerimentos_2013-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4701/requerimentos_2013-2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4702/requerimentos_2013-3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4703/requerimentos_2013-4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4714/requerimentos_2013-16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4719/requerimentos_2013-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4718/requerimentos_2013-20.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4717/requerimentos_2013-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4716/requerimentos_2013-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4715/requerimentos_2013-17.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4704/requerimentos_2013-5.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4727/requerimentos_2013-31.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4726/requerimentos_2013-30.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4725/requerimentos_2013-29.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4724/requerimentos_2013-28.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4705/requerimentos_2013-6.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4706/requerimentos_2013-7.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4710/requerimentos_2013-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4723/requerimentos_2013-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4709/requerimentos_2013-10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4708/requerimentos_2013-9.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4707/requerimentos_2013-8.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4721/requerimentos_2013-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4731/requerimentos_2013-37.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4720/requerimentos_2013-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4722/requerimentos_2013-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4729/requerimentos_2013-34.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4713/requerimentos_2013-15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4712/requerimentos_2013-14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4728/requerimentos_2013-34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/4730/requerimentos_2013-36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1987/projeto_de_lei_n01_de_2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1988/projeto_de_lei_n_02_de_2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1989/projeto_de_lei_n03_de_2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1990/projeto_de_lei_n04_de_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1991/projeto_de_lei_n05_de_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1994/projeto_de_lei_n06_de_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1995/projeto_de_lei_complementar_n07_de_01_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1998/projeto_de_lei_n08_de_2013_de_06_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1999/projeto_de_lei_n09_de_2013_de_06_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2000/projeto_de_lei_n10_de_2013_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2001/projeto_de_lei_n11_de_2013_de_14_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2002/projeto_de_lei_n12_de_2013_de_14_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2004/projeto_de_lei_n13_de_2013_de_28_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2005/projeto_de_lei_n14_de_2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2006/projeto_de_lei_n15_de_2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2007/projeto_de_lei_n16_de_2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2008/projeto_de_lei_n17_de_2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2010/projeto_de_lei_n18_de_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2011/projeto_de_lei_n20_de_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2014/projeto_de_lei_n21_de_2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2015/projeto_de_lei_n22_de_2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2016/projeto_de_lei_n23_de_2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2017/projeto_de_lei_n24_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2019/projeto_de_lei_n25_de_2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2020/projeto_de_lei_n26_de_2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2021/projeto_de_lei_n27_de_2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2022/projeto_de_lei_n28_de_2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2023/projeto_de_lei_complementar_n29_de_2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2025/projeto_de_lei_n31_de_2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2027/projeto_de_lei_n32_de_2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2028/projeto_d_elei_n33_de_2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2029/projeto_de_lei_n34_de_2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2030/projeto_de_lei_n35_de_2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2031/projeto_de_lei_n36_de_2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2032/projeto_de_lei_n37_de_2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2033/projeto_de_lei_n38_de_2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2035/projeto_de_lei_n39_de_2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2036/projeto_de_lei_n40_de_2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2037/projeto_de_lei_n41_de_2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2038/projeto_de_lei_n42_de_2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2039/projeto_de_lei_n43_de_2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2040/projeto_de_lei_n44_de_2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2041/projeto_de_lei_n45_de_2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2042/projeto_de_lei_n46_de_2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2043/projeto_de_lei_n47_de_2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2044/projeto_de_lei_n48_de_2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2046/projeto_de_lei_n49_de_2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2048/projeto_de_lei_n50_de_2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2049/projeto_de_lei_n51_de_2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2050/projeto_de_lei_n52_de_2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2051/projeto_de_lei_n53_de_2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2053/projeto_de_lei_n54_de_2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2055/projeto_de_lei_n55_de_2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2057/projeto_de_lei_n56_de_2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2058/projeto_de_lei_n57_de_2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2059/projeto_de_lei_n58_de_2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2060/projeto_de_lei_n59_de_2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2061/projeto_de_lei_n60_de_2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2062/projeto_de_lei_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2066/projeto_de_lei_n62_de_2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2067/projeto_de_lei_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2071/projeto_de_lei__n66_de_2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2072/projeto_de_lei_n_67_de_2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2073/projeto_de_lei_n69_de_2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2076/projeto_de_lei_n73_de_2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2077/projeto_de_lei_n74_de_2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2078/parecer_juridico_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2082/projeto_de_lei_n76_de_2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2084/projeto_de_lei_n77_de_2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2085/projeto_de_lei_n78_de_2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2086/projeto_de_lei_n79_de_2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2087/projeto_de_lei_n80_de_2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2088/projeto_de_lei_n81_de_2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2089/organized_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2090/projeto_de_lei_n83_de_2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2091/projeto_de_lei_n84_de_2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2092/projeto_de_lei_n85_de_2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2093/organized.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2024/projeto_de_resolucao_n01_de_2013_pl_n31_de_2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2026/projeto_de_resolucao_n02_de_2013_pl_n32_de_2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2056/projeto_de_resolucao_n03_pl_n55_de_2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2100/projeto_de_resolucao_n04_de_2013_pl_n51_de_2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2083/projeto_de_resolucao_pl_n76_de_2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2013/veto_ao_projeto_de_lei_n20_de_2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2233/veto_parcial_ao_projeto_de_lei_numero_82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1992/emenda_01_pl_n05_de_2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1996/emenda_01_pl_07_de_2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2003/emenda_01_pl_n12_de_2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2009/emenda_01_do_pl_n17_de_2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2012/emenda_01_pl_n20_de_2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2018/emenda_01_pl_n24_de_2013_rotated.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2034/emenda_01_pl_n38_de_2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2045/emenda_01_pl_n46_2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2047/emenda_01_pl_n49_de_2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2052/emenda_n01_pl_n52_de_2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2054/emenda_n01_pl_n54_de_2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2063/emenda_01_pl_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2068/emenda_01_pl_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2074/emenas_1_e_2_pl_n69_de_2013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2079/emenda_01_pl_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2094/emenda_01_pl_n86_de_2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1993/emenda_02_pl_n05_de_2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/1997/emenda_02_pl_n07_de_2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2064/emenda_02_pl_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2070/emnda_02_pl_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2075/emenas_1_e_2_pl_n69_de_2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2080/emenda_02_pl_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2095/emenda_02_pl_n82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2065/emenda_03_pl_n61_de_2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2069/emenda_03_pl_n63_de_2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2081/emenda_03_pl_n75_de_2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2096/emenda_03_pl_n_82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2097/emenda_04_pl_n82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2098/emenda_05_pl_n82_de_2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2013/2099/emenda_06_pl_n82_de_2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="239" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>