--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -54,730 +54,730 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2105/projeto_de_lei_numero_01_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2105/projeto_de_lei_numero_01_de_2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO DE COOPERAÇÃO MÚTUA E REPASSE DE RECURSOS ENTRE O MUNICIPIO DE GUANHAES E A ASSOCIAÇÃO DE CARIDADE NOSSA SENHORA DO CARMO - HOSPITAL IMACULADA CONCEIÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2106/projeto_de_lei_numero_02_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2106/projeto_de_lei_numero_02_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.316, de 26 de margo de 2009, que dispõe sobre a estrutura administrativa da Câmara Municipal e da outras providencias.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2107/projeto_de_lei_numero_04_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2107/projeto_de_lei_numero_04_de_2012.pdf</t>
   </si>
   <si>
     <t>"Altera Anexos da Lei Complementar n° 2.441/2011 de 19/08/2011 e da outras providencias. ".</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2108/projeto_de_lei_numero_06_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2108/projeto_de_lei_numero_06_de_2012.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE O RECONHECIMENTO DE ENTIDADE COMO DE UTILIDADE PUBLICA MUNICIPAL":</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2109/projeto_de_lei_numero_07_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2109/projeto_de_lei_numero_07_de_2012.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A REVISAO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE GUANHAES, DE QUE_x000D_
 TRATA O ART. 37, INCISO X DA CONSTITUIÇÃO FEDERAL E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2111/projeto_de_lei_numero_08_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2111/projeto_de_lei_numero_08_de_2012.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE O RECONHECIMENTO DE ENTIDADE COMO DE UTILIDADE PUBLICA MUNICIPAL".</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2112/projeto_de_lei_numero_10_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2112/projeto_de_lei_numero_10_de_2012.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Guanhães a conceder subvenção social para o Lar São Vicente de Paulo de Guanhães -MG e dá outras providencias."</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2113/projeto_de_lei_numero_11_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2113/projeto_de_lei_numero_11_de_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a conceder subvenção social para a Associação de Caridade Nossa Senhora do Carmo e dá outras providências.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2114/projeto_de_lei_numero_12_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2114/projeto_de_lei_numero_12_de_2012.pdf</t>
   </si>
   <si>
     <t>Rua Espedita Ferreira de Magalhaes.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2115/pl_14_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2115/pl_14_de_2012.pdf</t>
   </si>
   <si>
     <t>Rua Jamil Safe.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2116/projeto_de_lei_numero_15_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2116/projeto_de_lei_numero_15_de_2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO DE 2012 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2117/projeto_de_lei_numero_16_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2117/projeto_de_lei_numero_16_de_2012.pdf</t>
   </si>
   <si>
     <t>Beco Maria das Dores Lopes</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2118/projeto_de_lei_numero_17_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2118/projeto_de_lei_numero_17_de_2012.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITOS ADICIONAIS ESPECIAIS NO ORÇAMENTO DE 2012 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2119/projeto_de_lei_numero_18_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2119/projeto_de_lei_numero_18_de_2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA E INSTALAÇÃO DE LOTEAMENTO E SUAS CONDIÇÕES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2120/projeto_de_lei_numero_19_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2120/projeto_de_lei_numero_19_de_2012.pdf</t>
   </si>
   <si>
     <t>Rua Heli Borges Perpétuo.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2121/projeto_de_lei_numero_20_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2121/projeto_de_lei_numero_20_de_2012.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social — FHIS e institui o Conselho Gestor do FHIS do Município de Guanhães/MG e dá outras providencias.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2122/projeto_de_lei_numero_21_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2122/projeto_de_lei_numero_21_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Doação de imóvel de Propriedade do Município a APAC a do outras providencias.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2123/img27092021_0058.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2123/img27092021_0058.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INCLUSAO DO PROJETO DE AMPLIAÇÃO E REFORMA DO CENTRO MUNICIPAL DE SAUDE NO PLANO PLURIANUAL DE 2010-2013 E DA OUTRAS PRO VIDENCIAS.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2124/img27092021_0060.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2124/img27092021_0060.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais no orçamento de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2125/img27092021_0062.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2125/img27092021_0062.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2126/img27092021_0064.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2126/img27092021_0064.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2465, de 21 de dezembro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2127/img27092021_0066.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2127/img27092021_0066.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial no orçamento vigente da Câmara Municipal de Guanhães, destinado a criação de rubrica orçamentária para Sentenças Judiciais, e dá outras providências</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2128/img27092021_0070.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2128/img27092021_0070.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal nº 2255/2007 e dá outras providências</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2129/img27092021_0071.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2129/img27092021_0071.pdf</t>
   </si>
   <si>
     <t>Abre créditos adicionais especiais no orçamento do exercício de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2130/img27092021_0073.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2130/img27092021_0073.pdf</t>
   </si>
   <si>
     <t>Abre créditos adicionais especiais no orçamento de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2131/projeto_de_lei_numero_30_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2131/projeto_de_lei_numero_30_de_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação de loteamento e suas condições e dá outras providências</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2132/img27092021_0088.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2132/img27092021_0088.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do exercício de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2133/img27092021_0090.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2133/img27092021_0090.pdf</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2135/img27092021_0093.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2135/img27092021_0093.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores da Câmara Municipal de GUANHAES para a legislatura 2013/2016, e da outras providencias.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2136/img27092021_0096.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2136/img27092021_0096.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de GUANHÃES para a legislatura 2013/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2137/img27092021_0099.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2137/img27092021_0099.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial e suplementar no orçamento de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2138/img27092021_0100.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2138/img27092021_0100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de utilidade pública municipal</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2139/img27092021_0102.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2139/img27092021_0102.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2465, de 21 de dezembro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2141/img27092021_0105.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2141/img27092021_0105.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 2499, de 02 de outubro de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2142/img27092021_0107.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2142/img27092021_0107.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 2496, de 18 de setembro de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2143/img27092021_0109.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2143/img27092021_0109.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento de 2012  e dá outras providências</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2144/img27092021_0110.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2144/img27092021_0110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 2487 de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2145/img27092021_0112.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2145/img27092021_0112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 2493/2012 e dá outras providências</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2146/img27092021_0114.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2146/img27092021_0114.pdf</t>
   </si>
   <si>
     <t>Rua José Lourenço Alves de Moura</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2147/img27092021_0117.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2147/img27092021_0117.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a conceder subvenção social para Associação de Proteção e Assistência aos Condenados de Guanhães - MG e dá outras providências</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2148/projeto_de_lei_numero_47_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2148/projeto_de_lei_numero_47_de_2012.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado pelo Município de Guanhães com a finalidade de construir um Consórcio Público, nos termos da Lei Federal nº 11.107, de 06 de abril de 2005, e dá outras providências</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2150/img27092021_0123.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2150/img27092021_0123.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/img27092021_0125.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/img27092021_0125.pdf</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/img27092021_0126.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/img27092021_0126.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2506 de 06 de novembro de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/img27092021_0127.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/img27092021_0127.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guanhães a utilizar recursos da contribuição para o custeio dos serviços da iluminação pública para financiamento do projeto olho vivo em Guanhães-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/projeto_de_lei_numero_52_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/projeto_de_lei_numero_52_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento participativo, e dá outras providências</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/projeto_de_lei_numero_53_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/projeto_de_lei_numero_53_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a lei 2156, de 7 de dezembro de 2005, que autoriza a abertura e instalação de loteamento denominado "Bairro Mangueiras" sua condições e dá outras providências</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2101/projeto_de_lei_complementar_numero_01_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2101/projeto_de_lei_complementar_numero_01_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n°. 2.219, de 29 de dezembro de 2006, que instituiu o Código Tributário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2103/projeto_de_lei_complementar_numero_02_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2103/projeto_de_lei_complementar_numero_02_de_2012.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo II das Leis Complementares n° 2.247 de 28/11/2007 e 2.440 de 19/08/2011 de 2011"e dá outras providencias.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2134/img27092021_0092.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2134/img27092021_0092.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 5º do projeto de lei número 32 de 2012</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2140/img27092021_0104.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2140/img27092021_0104.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 5º do projeto de lei número 39 de 2012</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2149/emenda_001_pl_47_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2149/emenda_001_pl_47_2012.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § único ao artigo 2º do projeto de lei número 47 de 2012</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2110/substitutivo_pl_07_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2110/substitutivo_pl_07_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERACAO DA LEI N° 2.434 de 17 DE MAIO DE 2011, QUE DISPOE SOBRE O PLANO DE CARGOS DO PODER LEGISLATIVO DO MUNICIPIO DE GUANHAES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>EMDC</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2102/emenda_001_plc_01_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2102/emenda_001_plc_01_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 6º do Projeto de Lei Complementar número 01 de 2012</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>PL -A</t>
   </si>
   <si>
     <t>Projeto de Lei -A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/projeto_de_lei_numero_53_-_a_de_2012.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/projeto_de_lei_numero_53_-_a_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1°, da Lei Municipal n°. 1.785, de 04 de fevereiro de 1997 a do outras providencias</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>PLC A</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - A</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Cria e Suprime Cargos da Lei Complementar 2250 de 28/11/2007, com a redação dada no Anexo VII da Lei Complementar 2441/2011 e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1084,67 +1084,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2105/projeto_de_lei_numero_01_de_2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2106/projeto_de_lei_numero_02_de_2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2107/projeto_de_lei_numero_04_de_2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2108/projeto_de_lei_numero_06_de_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2109/projeto_de_lei_numero_07_de_2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2111/projeto_de_lei_numero_08_de_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2112/projeto_de_lei_numero_10_de_2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2113/projeto_de_lei_numero_11_de_2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2114/projeto_de_lei_numero_12_de_2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2115/pl_14_de_2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2116/projeto_de_lei_numero_15_de_2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2117/projeto_de_lei_numero_16_de_2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2118/projeto_de_lei_numero_17_de_2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2119/projeto_de_lei_numero_18_de_2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2120/projeto_de_lei_numero_19_de_2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2121/projeto_de_lei_numero_20_de_2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2122/projeto_de_lei_numero_21_de_2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2123/img27092021_0058.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2124/img27092021_0060.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2125/img27092021_0062.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2126/img27092021_0064.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2127/img27092021_0066.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2128/img27092021_0070.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2129/img27092021_0071.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2130/img27092021_0073.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2131/projeto_de_lei_numero_30_de_2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2132/img27092021_0088.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2133/img27092021_0090.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2135/img27092021_0093.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2136/img27092021_0096.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2137/img27092021_0099.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2138/img27092021_0100.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2139/img27092021_0102.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2141/img27092021_0105.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2142/img27092021_0107.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2143/img27092021_0109.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2144/img27092021_0110.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2145/img27092021_0112.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2146/img27092021_0114.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2147/img27092021_0117.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2148/projeto_de_lei_numero_47_de_2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2150/img27092021_0123.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/img27092021_0125.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/img27092021_0126.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/img27092021_0127.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/projeto_de_lei_numero_52_de_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/projeto_de_lei_numero_53_de_2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2101/projeto_de_lei_complementar_numero_01_de_2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2103/projeto_de_lei_complementar_numero_02_de_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2134/img27092021_0092.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2140/img27092021_0104.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2149/emenda_001_pl_47_2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2110/substitutivo_pl_07_de_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2102/emenda_001_plc_01_de_2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/projeto_de_lei_numero_53_-_a_de_2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2105/projeto_de_lei_numero_01_de_2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2106/projeto_de_lei_numero_02_de_2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2107/projeto_de_lei_numero_04_de_2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2108/projeto_de_lei_numero_06_de_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2109/projeto_de_lei_numero_07_de_2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2111/projeto_de_lei_numero_08_de_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2112/projeto_de_lei_numero_10_de_2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2113/projeto_de_lei_numero_11_de_2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2114/projeto_de_lei_numero_12_de_2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2115/pl_14_de_2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2116/projeto_de_lei_numero_15_de_2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2117/projeto_de_lei_numero_16_de_2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2118/projeto_de_lei_numero_17_de_2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2119/projeto_de_lei_numero_18_de_2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2120/projeto_de_lei_numero_19_de_2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2121/projeto_de_lei_numero_20_de_2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2122/projeto_de_lei_numero_21_de_2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2123/img27092021_0058.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2124/img27092021_0060.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2125/img27092021_0062.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2126/img27092021_0064.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2127/img27092021_0066.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2128/img27092021_0070.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2129/img27092021_0071.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2130/img27092021_0073.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2131/projeto_de_lei_numero_30_de_2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2132/img27092021_0088.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2133/img27092021_0090.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2135/img27092021_0093.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2136/img27092021_0096.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2137/img27092021_0099.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2138/img27092021_0100.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2139/img27092021_0102.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2141/img27092021_0105.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2142/img27092021_0107.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2143/img27092021_0109.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2144/img27092021_0110.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2145/img27092021_0112.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2146/img27092021_0114.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2147/img27092021_0117.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2148/projeto_de_lei_numero_47_de_2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2150/img27092021_0123.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2151/img27092021_0125.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2152/img27092021_0126.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2153/img27092021_0127.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2154/projeto_de_lei_numero_52_de_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2155/projeto_de_lei_numero_53_de_2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2101/projeto_de_lei_complementar_numero_01_de_2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2103/projeto_de_lei_complementar_numero_02_de_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2134/img27092021_0092.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2140/img27092021_0104.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2149/emenda_001_pl_47_2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2110/substitutivo_pl_07_de_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2102/emenda_001_plc_01_de_2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2012/2156/projeto_de_lei_numero_53_-_a_de_2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>