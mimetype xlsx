--- v0 (2026-02-14)
+++ v1 (2026-05-11)
@@ -54,842 +54,842 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa), Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2159/projeto_de_lei_numero_01_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2159/projeto_de_lei_numero_01_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de utilidade pública municipal</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2160/projeto_de_lei_numero_02_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2160/projeto_de_lei_numero_02_de_2011.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional no orçamento de 2011 do Serviço Autônomo de Água e Esgoto - SAAE e autoriza o mesmo a repassar verba para a Prefeitura Municipal de Guanhães</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2161/projeto_de_lei_numero_03_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2161/projeto_de_lei_numero_03_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o Consórcio Intermunicipal de Saúde do Centro Nordeste - CISCEN e dá outras providências</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2163/projeto_de_lei_numero_04_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2163/projeto_de_lei_numero_04_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Vilmara Soares de Moura</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2164/projeto_de_lei_numero_05_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2164/projeto_de_lei_numero_05_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3°, caput, da Lei Municipal n°. 2.424/2011 e dá outras providências</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2166/projeto_de_lei_numero_06_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2166/projeto_de_lei_numero_06_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a utilizar recursos da contribuição para o custeio dos serviços da iluminação pública para desapropriação de terrenos da Associação de Caridade Nossa Senhora do Carmo, e dá outras providências</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2167/projeto_de_lei_numero_07_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2167/projeto_de_lei_numero_07_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio de cooperação mútua e repasse de recursos entre o município de Guanhães e a Associação de Caridade Nossa Senhora do Carmo - Hospital Imaculada Conceição e dá outras providências</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2171/projeto_de_lei_numero_08_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2171/projeto_de_lei_numero_08_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2377 de 06 de maio de 2010 que Institui a Câmara Mirim no Município de Guanhães/MG e estabelece normas para o seu funcionamento</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2172/projeto_de_lei_numero_09_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2172/projeto_de_lei_numero_09_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação de loteamento e suas condições e dá outras providências</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2173/projeto_de_lei_numero_10_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2173/projeto_de_lei_numero_10_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Doação de imóvel de Propriedade do Município ao Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2174/projeto_de_lei_numero_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2174/projeto_de_lei_numero_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 2012, e dá outras providências</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2188/projeto_de_lei_numero_12_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2188/projeto_de_lei_numero_12_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei número 2380 de 20 de maio de 2020, que dispõe sobre o plano de cargos do Poder Legislativo do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2189/projeto_de_lei_numero_13_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2189/projeto_de_lei_numero_13_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar área do imóvel de propriedade do Município de Guanhães, conforme matrícula n.° 13.690, do livro n°. 2 Registro_x000D_
 Geral, com área do imóvel registrado sob a matrícula n°. 12.284, do livro 2 Registro Geral.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2190/projeto_de_lei_numero_14_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2190/projeto_de_lei_numero_14_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe a respeito da concessão dos adicionais de insalubridade, periculosidade e penosidade aos servidores públicos do Município de Guanhães/ MG.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2195/projeto_de_lei_numero_15_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2195/projeto_de_lei_numero_15_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 8º do artigo 42 da lei número 2359, de 16 de dezembro de 2009, e autoriza o desconto do valor das contribuições previdenciárias previstas no artigo 42 da citada lei junto ao FPM, com o consequente repasse ao Guanhães PREV, e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2196/projeto_de_lei_numero_16_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2196/projeto_de_lei_numero_16_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de plano de assistência médica aos servidores públicos do Município de Guanhães/MG e da outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2199/projeto_de_lei_numero_18_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2199/projeto_de_lei_numero_18_de_2011.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reconhecimento de entidade como de utilidade pública municipal."</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2200/projeto_de_lei_numero_19_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2200/projeto_de_lei_numero_19_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoria a abertura de créditos adicionais especiais no orçamento de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2201/projeto_de_lei_numero_20_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2201/projeto_de_lei_numero_20_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua José Egídio de Souza</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2203/projeto_de_lei_numero_21_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2203/projeto_de_lei_numero_21_de_2011.pdf</t>
   </si>
   <si>
     <t>Institui a Nota Fiscal de Serviços Eletrônica NFS-e e dá outras providências.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2204/projeto_de_lei_numero_22_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2204/projeto_de_lei_numero_22_de_2011.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Guanhães o tratamento diferenciado e favorecido às microempresas e empresas de pequeno porte de que trata a Lei Complementar Federal n°.123, de 14 de dezembro de 2006, assim como as Leis Complementares n° 127 e 128, consolidadas, e dá outras providências."</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2205/projeto_de_lei_numero_23_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2205/projeto_de_lei_numero_23_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2206/projeto_de_lei_numero_24_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2206/projeto_de_lei_numero_24_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Fabrício Gomes de Sá (Bil).</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2207/projeto_de_lei_numero_25_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2207/projeto_de_lei_numero_25_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no orçamento de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2208/projeto_de_lei_numero_26_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2208/projeto_de_lei_numero_26_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2360, de 22 de dezembro de 2009, que alterou o Plano de Organização do Pessoal do Serviço Autônomo de Água e Esgoto Município de Guanhães/MG.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2209/projeto_de_lei_numero_29_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2209/projeto_de_lei_numero_29_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Adair Bicalho Bretas.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2210/projeto_de_lei_numero_30_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2210/projeto_de_lei_numero_30_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes junto ao poder público Municipal, suas autarquias e fundações e dá outras providencias.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2211/projeto_de_lei_numero_31_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2211/projeto_de_lei_numero_31_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Arquivo Público Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2212/projeto_de_lei_numero_32_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2212/projeto_de_lei_numero_32_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Paulo Mariano da Silva.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2213/projeto_de_lei_numero_33_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2213/projeto_de_lei_numero_33_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua José Bernardino de Sousa.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2214/projeto_de_lei_numero_34_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2214/projeto_de_lei_numero_34_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo Municipal de Assistência Social do Município de Guanhães — Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2215/projeto_de_lei_numero_35_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2215/projeto_de_lei_numero_35_de_2011.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Desenvolvimento Rural Sustentável — FMDRS, e dá outras providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2216/projeto_de_lei_numero_36_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2216/projeto_de_lei_numero_36_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.378, de 19 de maio de 2010, que autoriza a abertura e instalação de loteamento denominado - Residencial Canaã e suas condições_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2217/projeto_de_lei_numero_37_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2217/projeto_de_lei_numero_37_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de Proteção ao Patrimônio Histórico Cultural de Guanhães.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2218/projeto_de_lei_numero_38_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2218/projeto_de_lei_numero_38_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Zenília Eufrásia da Silva</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2219/projeto_de_lei_numero_39_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2219/projeto_de_lei_numero_39_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Maria Evangelista dos Santos.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2220/projeto_de_lei_numero_40_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2220/projeto_de_lei_numero_40_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Israel de Carvalho Leite.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2221/projeto_de_lei_numero_41_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2221/projeto_de_lei_numero_41_de_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instalar o sistema de vigilância eletrônica na Rodoviária do Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2222/projeto_de_lei_numero_42_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2222/projeto_de_lei_numero_42_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diária de viagem e adiantamento a servidores e agentes políticos e dá outras providências.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2223/projeto_de_lei_numero_43_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2223/projeto_de_lei_numero_43_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Geraldo Júlio Valle.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2224/projeto_de_lei_numero_44_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2224/projeto_de_lei_numero_44_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Sérgio Cândido Guimarães.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2225/projeto_de_lei_numero_45_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2225/projeto_de_lei_numero_45_de_2011.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Rua "ASSÍRIO PEREIRA DA SILVA" à atual Rua Dois do Bairro Nova Expansão.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2226/projeto_de_lei_numero_46_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2226/projeto_de_lei_numero_46_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Municipal de Educação Infantil de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2227/projeto_de_lei_numero_47_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2227/projeto_de_lei_numero_47_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.078, de 20 de abril de 2004, que autoriza a abertura e instalação de loteamento denominado "Jardins II" suas condições e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2228/projeto_de_lei_numero_49_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2228/projeto_de_lei_numero_49_de_2011.pdf</t>
   </si>
   <si>
     <t>Rua Igor Filipe Fernandes.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2157/projeto_de_lei_complementar_numero_01_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2157/projeto_de_lei_complementar_numero_01_de_2011.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis Complementares 2.246 e 2.247 ambas de 28/11/2007, e dá outras providências.".</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2158/projeto_de_lei_complementar_numero_002_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2158/projeto_de_lei_complementar_numero_002_de_2011.pdf</t>
   </si>
   <si>
     <t>"Altera Tabelas das Leis Complementares 2.236, de 13/07/2007, 2.248 de 28/11/2007, 2.249 de 28/11/2007 e 2.250 de 28/11/2007 todas 28/11/2007,e 2.318 de 29/04/2009 e da outras providências.".</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2197/veto_pl_16_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2197/veto_pl_16_de_2011.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL à Emenda modificativa proposta ao Projeto de Lei n° 016/2011</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2202/veto_pl_20_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2202/veto_pl_20_de_2011.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 20 de 2011</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2162/emenda_numero_001_pl_03_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2162/emenda_numero_001_pl_03_de_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 4º ao Projeto de Lei nº 03/2011</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2165/emenda_numero_001_pl_05_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2165/emenda_numero_001_pl_05_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 05 de 2011</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>Alberto Magno Dias, Demétrio Ayala, Dermeval de Pinho, Evandro Lott Moreira, Lucimar Ferreira Pinto, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2168/emenda__001_pl_07_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2168/emenda__001_pl_07_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do Projeto de Lei número 7 de 2011</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2175/emenda_001_pl_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2175/emenda_001_pl_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 6º do projeto de lei número 11 de 2011</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2191/emenda_numero_001_pl_14_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2191/emenda_numero_001_pl_14_de_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao projeto de lei número 14 de 2011</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2198/emenda_numero_001_pl_16_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2198/emenda_numero_001_pl_16_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Projeto de Lei número 16 de 2011</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2169/emenda_numero_002_pl_07_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2169/emenda_numero_002_pl_07_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2º do artigo primeiro do Projeto de Lei número 7 de 2011</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2178/emenda_002_pl_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2178/emenda_002_pl_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 2º e 3º ao artigo 6º do projeto de lei número 11 de 2011</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2192/emenda_numero_002_pl_14_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2192/emenda_numero_002_pl_14_de_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 13 do projeto de lei número 14 de 2011</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
     <t>Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Demétrio Ayala, Dermeval de Pinho, Evandro Lott Moreira, Lucimar Ferreira Pinto, Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2170/emenda_numero_003_pl_07_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2170/emenda_numero_003_pl_07_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2º do artigo primeiro do projeto de lei número 7 de 2011</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2184/emenda_003_pl_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2184/emenda_003_pl_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 1º do Projeto de lei número 11 de 2011</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2193/emenda_numero_003_pl_14_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2193/emenda_numero_003_pl_14_de_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao projeto de lei número 14 de 2011</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2185/emenda_004_pl_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2185/emenda_004_pl_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do artigo 15 do projeto de lei número 11 de 2011</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2194/emenda_numero_004_pl_14_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2194/emenda_numero_004_pl_14_de_2011.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 18 ao projeto de lei número 14 de 2011</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2186/emenda_005_pl_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2186/emenda_005_pl_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 23 do projeto de lei número 11 de 2011</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>EMD6</t>
   </si>
   <si>
     <t>Emenda número 006 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2187/emenda_006_pl_11_de_2011.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2187/emenda_006_pl_11_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo primeiro do artigo 26 do projeto de lei número 11 de 2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1196,67 +1196,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2159/projeto_de_lei_numero_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2160/projeto_de_lei_numero_02_de_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2161/projeto_de_lei_numero_03_de_2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2163/projeto_de_lei_numero_04_de_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2164/projeto_de_lei_numero_05_de_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2166/projeto_de_lei_numero_06_de_2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2167/projeto_de_lei_numero_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2171/projeto_de_lei_numero_08_de_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2172/projeto_de_lei_numero_09_de_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2173/projeto_de_lei_numero_10_de_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2174/projeto_de_lei_numero_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2188/projeto_de_lei_numero_12_de_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2189/projeto_de_lei_numero_13_de_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2190/projeto_de_lei_numero_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2195/projeto_de_lei_numero_15_de_2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2196/projeto_de_lei_numero_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2199/projeto_de_lei_numero_18_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2200/projeto_de_lei_numero_19_de_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2201/projeto_de_lei_numero_20_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2203/projeto_de_lei_numero_21_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2204/projeto_de_lei_numero_22_de_2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2205/projeto_de_lei_numero_23_de_2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2206/projeto_de_lei_numero_24_de_2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2207/projeto_de_lei_numero_25_de_2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2208/projeto_de_lei_numero_26_de_2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2209/projeto_de_lei_numero_29_de_2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2210/projeto_de_lei_numero_30_de_2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2211/projeto_de_lei_numero_31_de_2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2212/projeto_de_lei_numero_32_de_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2213/projeto_de_lei_numero_33_de_2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2214/projeto_de_lei_numero_34_de_2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2215/projeto_de_lei_numero_35_de_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2216/projeto_de_lei_numero_36_de_2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2217/projeto_de_lei_numero_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2218/projeto_de_lei_numero_38_de_2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2219/projeto_de_lei_numero_39_de_2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2220/projeto_de_lei_numero_40_de_2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2221/projeto_de_lei_numero_41_de_2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2222/projeto_de_lei_numero_42_de_2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2223/projeto_de_lei_numero_43_de_2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2224/projeto_de_lei_numero_44_de_2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2225/projeto_de_lei_numero_45_de_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2226/projeto_de_lei_numero_46_de_2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2227/projeto_de_lei_numero_47_de_2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2228/projeto_de_lei_numero_49_de_2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2157/projeto_de_lei_complementar_numero_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2158/projeto_de_lei_complementar_numero_002_de_2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2197/veto_pl_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2202/veto_pl_20_de_2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2162/emenda_numero_001_pl_03_de_2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2165/emenda_numero_001_pl_05_de_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2168/emenda__001_pl_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2175/emenda_001_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2191/emenda_numero_001_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2198/emenda_numero_001_pl_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2169/emenda_numero_002_pl_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2178/emenda_002_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2192/emenda_numero_002_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2170/emenda_numero_003_pl_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2184/emenda_003_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2193/emenda_numero_003_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2185/emenda_004_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2194/emenda_numero_004_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2186/emenda_005_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2187/emenda_006_pl_11_de_2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2159/projeto_de_lei_numero_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2160/projeto_de_lei_numero_02_de_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2161/projeto_de_lei_numero_03_de_2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2163/projeto_de_lei_numero_04_de_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2164/projeto_de_lei_numero_05_de_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2166/projeto_de_lei_numero_06_de_2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2167/projeto_de_lei_numero_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2171/projeto_de_lei_numero_08_de_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2172/projeto_de_lei_numero_09_de_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2173/projeto_de_lei_numero_10_de_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2174/projeto_de_lei_numero_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2188/projeto_de_lei_numero_12_de_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2189/projeto_de_lei_numero_13_de_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2190/projeto_de_lei_numero_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2195/projeto_de_lei_numero_15_de_2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2196/projeto_de_lei_numero_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2199/projeto_de_lei_numero_18_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2200/projeto_de_lei_numero_19_de_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2201/projeto_de_lei_numero_20_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2203/projeto_de_lei_numero_21_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2204/projeto_de_lei_numero_22_de_2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2205/projeto_de_lei_numero_23_de_2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2206/projeto_de_lei_numero_24_de_2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2207/projeto_de_lei_numero_25_de_2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2208/projeto_de_lei_numero_26_de_2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2209/projeto_de_lei_numero_29_de_2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2210/projeto_de_lei_numero_30_de_2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2211/projeto_de_lei_numero_31_de_2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2212/projeto_de_lei_numero_32_de_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2213/projeto_de_lei_numero_33_de_2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2214/projeto_de_lei_numero_34_de_2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2215/projeto_de_lei_numero_35_de_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2216/projeto_de_lei_numero_36_de_2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2217/projeto_de_lei_numero_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2218/projeto_de_lei_numero_38_de_2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2219/projeto_de_lei_numero_39_de_2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2220/projeto_de_lei_numero_40_de_2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2221/projeto_de_lei_numero_41_de_2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2222/projeto_de_lei_numero_42_de_2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2223/projeto_de_lei_numero_43_de_2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2224/projeto_de_lei_numero_44_de_2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2225/projeto_de_lei_numero_45_de_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2226/projeto_de_lei_numero_46_de_2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2227/projeto_de_lei_numero_47_de_2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2228/projeto_de_lei_numero_49_de_2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2157/projeto_de_lei_complementar_numero_01_de_2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2158/projeto_de_lei_complementar_numero_002_de_2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2197/veto_pl_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2202/veto_pl_20_de_2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2162/emenda_numero_001_pl_03_de_2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2165/emenda_numero_001_pl_05_de_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2168/emenda__001_pl_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2175/emenda_001_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2191/emenda_numero_001_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2198/emenda_numero_001_pl_16_de_2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2169/emenda_numero_002_pl_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2178/emenda_002_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2192/emenda_numero_002_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2170/emenda_numero_003_pl_07_de_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2184/emenda_003_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2193/emenda_numero_003_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2185/emenda_004_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2194/emenda_numero_004_pl_14_de_2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2186/emenda_005_pl_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2011/2187/emenda_006_pl_11_de_2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="143.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>