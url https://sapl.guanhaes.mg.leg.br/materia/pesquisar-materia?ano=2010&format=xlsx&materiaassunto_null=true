--- v0 (2026-02-09)
+++ v1 (2026-05-11)
@@ -54,859 +54,859 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2250/projeto_de_lei_numero_01_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2250/projeto_de_lei_numero_01_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de Utilidade Pública Municipal</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2251/projeto_de_lei_numero_02_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2251/projeto_de_lei_numero_02_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO CENTRO NORDESTE - CISCEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2252/projeto_de_lei_numero_03_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2252/projeto_de_lei_numero_03_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUANHÃES A UTILIZAR RECURSOS DA CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DA ILUMINAÇÃO PÚBLICA PARA CONCEDER SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE CARIDADE NOSSA SENHORA DO CARMO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2253/projeto_de_lei_numero_04_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2253/projeto_de_lei_numero_04_de_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Estacionamento Rotativo Pago no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2254/projeto_de_lei_numero_05_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2254/projeto_de_lei_numero_05_de_2010.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "MARIA JOVELINA PEREIRA" À ESCOLA SITUADA NO POVOADO PONTE ALTA, NO MUNICÍPIO DE GUANHÃES.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Evandro Lott Moreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2255/projeto_de_lei_numero_06_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2255/projeto_de_lei_numero_06_de_2010.pdf</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2256/projeto_de_lei_numero_08_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2256/projeto_de_lei_numero_08_de_2010.pdf</t>
   </si>
   <si>
     <t>Institui no Âmbito do Procon Municipal de Guanhães a certidão negativa de violação aos direitos do consumidor (CNVDC) para pessoas físicas e jurídicas que participam de licitações ou que prestam serviço para a Prefeitura Municipal de Guanhães</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2258/projeto_de_lei_numero_09_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2258/projeto_de_lei_numero_09_de_2010.pdf</t>
   </si>
   <si>
     <t>Institui a Câmara Mirim no Município de Guanhães/MG e estabelece normas para seu funcionamento</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2259/projeto_de_lei_numero_11_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2259/projeto_de_lei_numero_11_de_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saúde de GUANHÃES e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2260/projeto_de_lei_numero_12_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2260/projeto_de_lei_numero_12_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ÁLTERÁCAO DA LEI N° 2.316 de 26 DE MARÇO DE 2009, QUE DISPOE SOBRE O PLANO DE CARGOS DO PODER LEGISLATIVO DO MUNICÍPIO DE GUANHAES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2261/projeto_de_lei_numero_13_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2261/projeto_de_lei_numero_13_de_2010.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2010 DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2262/projeto_de_lei_numero_14_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2262/projeto_de_lei_numero_14_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de sistema cicloviário no município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2264/projeto_de_lei_numero_15_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2264/projeto_de_lei_numero_15_de_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação de loteamento e suas condições e dá outras providências - Residencial Canaã</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2265/projeto_de_lei_numero_16_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2265/projeto_de_lei_numero_16_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERACAO DA LEI N° 2.316 de 26 DE MARÇO DE 2009. QUE DISPOE SOBRE O PLANO DE CARGOS DO PODER LEGISLATIVO DO MUNICÍPIO DE GUANHAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2266/projeto_de_lei_numero_17_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2266/projeto_de_lei_numero_17_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os débitos relativos a tarifas e serviços do Serviço Autônomo de Água e Esgoto do Município de Guanhães/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2267/projeto_de_lei_numero_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2267/projeto_de_lei_numero_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para o ano de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2275/projeto_de_lei_numero_19_de_2020.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2275/projeto_de_lei_numero_19_de_2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.367/2009 — LOA 2010 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2276/projeto_de_lei_numero_20_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2276/projeto_de_lei_numero_20_de_2010.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI MUNICIPAL N°. 1.912/2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2277/projeto_de_lei_numero_21_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2277/projeto_de_lei_numero_21_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2279/projeto_de_lei_numero_22_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2279/projeto_de_lei_numero_22_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUANHÃES A UTILIZAR RECURSOS DA CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DA ILUMINAÇÃO PÚBLICA PARA_x000D_
 DESAPROPRIAÇÃO DE TERRENOS DA ASSOCIAÇÃO DE CARIDADE NOSSA SENHORA DO CARMO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2280/projeto_de_lei_numero_23_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2280/projeto_de_lei_numero_23_de_2010.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITOS ESPECIAIS NO ORÇAMENTO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2281/projeto_de_lei_numero_24_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2281/projeto_de_lei_numero_24_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONVÊNIO COM A ASSOCIAÇÃO CULTURAL VIDA NOSSA — E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2283/projeto_de_lei_numero_25_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2283/projeto_de_lei_numero_25_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO DO TURISMO E O FUNCIONAMENTO DAS ATIVIDADES E EMPREENDIMENTOS TURÍSTICOS NO MUNICÍPIO DE GUANHÃES, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dóris Campos Coelho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2323/projeto_de_lei_n26_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2323/projeto_de_lei_n26_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 2028, de 07 de julho de 2003, que estabelece o Regulamento de Serviços Prestados pelo Serviço Autônomo de Água e Esgoto do Município de Guanhães/MG, e dá outras providências</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2324/projeto_de_lei_n27_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2324/projeto_de_lei_n27_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e funcionamento municipal da rede municipal de ensino do Município de Guanhães</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2290/projeto_de_lei_numero_28_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2290/projeto_de_lei_numero_28_de_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Administrador e dá outras providências</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dermeval de Pinho, Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2292/projeto_de_lei_numero_29_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2292/projeto_de_lei_numero_29_de_2010.pdf</t>
   </si>
   <si>
     <t>Revoga a LEI MUNICIPAL n°. 2.293, de 24 de outubro de 2008</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Dermeval de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2293/projeto_de_lei_numero_30_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2293/projeto_de_lei_numero_30_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N°. 2.292, DE 24 DE OUTUBRO DE 2008, QUE "FIXA O VALOR DOS SUBSÍDIOS MENSAIS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O QUADRIÊNIO 2009/2012, E CONTÉM OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2294/projeto_de_lei_numero_31_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2294/projeto_de_lei_numero_31_de_2010.pdf</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2325/projeto_de_lei_n32_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2325/projeto_de_lei_n32_de_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a Associação de Pais e Amigos dos Excepcionais de Guanhães e a Associação de Caridade Nossa Senhora do Carmo, a explorar atividade de bilheteria e estacionamento por ocasião das festividades do aniversário da cidade</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2296/projeto_de_lei_numero_33_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2296/projeto_de_lei_numero_33_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR REPASSE DE RECURSOS FINANCEIROS AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO CENTRO NORDESTE - CISCEN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2297/projeto_de_lei_numero_34_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2297/projeto_de_lei_numero_34_de_2010.pdf</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2298/projeto_de_lei_numero_35_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2298/projeto_de_lei_numero_35_de_2010.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE PRAÇA MIGUEL RODRIGUES ROCHA À PRAÇA INOMINADA LOCALIZADA À RUA RAMON QUEIROZ, AO LADO DO CAMPO DE FUTEBOL NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2299/projeto_de_lei_numero_36_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2299/projeto_de_lei_numero_36_de_2010.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.384/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2326/projeto_de_lei_n37_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2326/projeto_de_lei_n37_de_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares no orçamento de 2010</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2300/projeto_de_lei_numero_38_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2300/projeto_de_lei_numero_38_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2301/projeto_de_lei_numero_39_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2301/projeto_de_lei_numero_39_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°. 2.238/2007 que dispõe sobre as Requisições de Pequeno Valor no âmbito do Município de Guanhães.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2302/projeto_de_lei_numero_40_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2302/projeto_de_lei_numero_40_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDIDOS ESPECIAIS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2303/projeto_de_lei_numero_41_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2303/projeto_de_lei_numero_41_de_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóvel doado a APAE para fins de aquisição da sede própria e dá outras providências</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2327/projeto_de_lei_n44_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2327/projeto_de_lei_n44_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2367 de 2009, de 24 de dezembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2334/projeto_de_lei_n57_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2334/projeto_de_lei_n57_de_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares no orçamento de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2328/projeto_de_lei_n48_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2328/projeto_de_lei_n48_de_2010.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2329/projeto_de_lei_n49_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2329/projeto_de_lei_n49_de_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Osmar Gomes Fidelis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2304/projeto_de_lei_numero_50_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2304/projeto_de_lei_numero_50_de_2010.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua José Pena de Miranda.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2330/projeto_de_lei_n52_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2330/projeto_de_lei_n52_de_2010.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Praça São Vicente de Paulo à Praça Inominada localizada entre as Ruas Jarbas Barroso Carvalho e Maestro Nabuco</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2331/projeto_de_lei_n53_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2331/projeto_de_lei_n53_de_2010.pdf</t>
   </si>
   <si>
     <t>Institui gratificação de função pelo exercício de atividades em situações diferenciadas, na forma em que preceitua o inciso V do artigo 6º, do Plano de Cargos e Carreira de Saúde Instituída pela Lei nº 2250/2007</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2332/projeto_de_lei_n54_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2332/projeto_de_lei_n54_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2367/2009, de 24 de dezembro de 2009 e dá outras providências</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2333/projeto_de_lei_n56_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2333/projeto_de_lei_n56_de_2010.pdf</t>
   </si>
   <si>
     <t>Cria a Planta Genérica de Valores de m² de terrenos dos bairros Mangueiras II, Residencial Canaã e Esperança e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2248/projeto_de_lei_complementar_numero_01_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2248/projeto_de_lei_complementar_numero_01_de_2010.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo I e II da Lei Complementar n°2.236/07 e o Anexo III da Lei Complementar n°2.250/07 alterada pela lei 2.318/09, e da outras providencias."</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2274/veto_pl_18_de_2010_2.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2274/veto_pl_18_de_2010_2.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2257/veto_projeto_de_lei_numero_08_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2257/veto_projeto_de_lei_numero_08_de_2010.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei ordinária número 08 de 2010</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2263/veto_pl_14_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2263/veto_pl_14_de_2010.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 14 de 2010</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2268/emenda_001_pl_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2268/emenda_001_pl_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 6º do projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2278/emenda_001_pl_21_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2278/emenda_001_pl_21_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 5º ao projeto de lei número 21 de 2010</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>Dermeval de Pinho, Alberto Magno Dias, Antônio Sérgio (Serginho da Copasa), Laércio Alves de Lima, Lucimar Ferreira Pinto, Osmar Gomes Fidelis, Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2282/emenda_001_pl_24_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2282/emenda_001_pl_24_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o parágrafo 1° ao Art. 2° do Projeto de Lei n°. 24/2010</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2284/emenda_numero_001_pl_25_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2284/emenda_numero_001_pl_25_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao projeto de lei número 25 de 2010</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2291/emenda_001_pl_28_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2291/emenda_001_pl_28_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do Projeto de Lei número 28 de 2010</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2295/emenda_001_pl_31_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2295/emenda_001_pl_31_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 31 de 2010</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2269/emenda_002_pl_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2269/emenda_002_pl_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 31 ao projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2285/emenda_002_pl_25_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2285/emenda_002_pl_25_de_2010.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 10 do projeto de lei número 25 de 2010</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2270/emenda_003_pl_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2270/emenda_003_pl_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 32 ao projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2286/emenda_003_pl_25_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2286/emenda_003_pl_25_de_2010.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 25 de 2010</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2271/emenda_004_pl_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2271/emenda_004_pl_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 33 ao projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>EMD5</t>
   </si>
   <si>
     <t>Emenda número 005 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2272/emenda_005_pl_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2272/emenda_005_pl_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta o anexo I ao projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>EMD6</t>
   </si>
   <si>
     <t>Emenda número 006 ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2273/emenda_006_pl_18_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2273/emenda_006_pl_18_de_2010.pdf</t>
   </si>
   <si>
     <t>Modifica o anexo I do projeto de lei número 18 de 2010</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>EMDC</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2249/emenda_001_plc_01_de_2010.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2249/emenda_001_plc_01_de_2010.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o Parágrafo único ao artigo 3° no Projeto de Lei Complementar n°. 01/2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1213,67 +1213,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2250/projeto_de_lei_numero_01_de_2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2251/projeto_de_lei_numero_02_de_2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2252/projeto_de_lei_numero_03_de_2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2253/projeto_de_lei_numero_04_de_2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2254/projeto_de_lei_numero_05_de_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2255/projeto_de_lei_numero_06_de_2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2256/projeto_de_lei_numero_08_de_2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2258/projeto_de_lei_numero_09_de_2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2259/projeto_de_lei_numero_11_de_2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2260/projeto_de_lei_numero_12_de_2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2261/projeto_de_lei_numero_13_de_2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2262/projeto_de_lei_numero_14_de_2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2264/projeto_de_lei_numero_15_de_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2265/projeto_de_lei_numero_16_de_2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2266/projeto_de_lei_numero_17_de_2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2267/projeto_de_lei_numero_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2275/projeto_de_lei_numero_19_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2276/projeto_de_lei_numero_20_de_2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2277/projeto_de_lei_numero_21_de_2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2279/projeto_de_lei_numero_22_de_2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2280/projeto_de_lei_numero_23_de_2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2281/projeto_de_lei_numero_24_de_2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2283/projeto_de_lei_numero_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2323/projeto_de_lei_n26_de_2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2324/projeto_de_lei_n27_de_2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2290/projeto_de_lei_numero_28_de_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2292/projeto_de_lei_numero_29_de_2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2293/projeto_de_lei_numero_30_de_2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2294/projeto_de_lei_numero_31_de_2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2325/projeto_de_lei_n32_de_2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2296/projeto_de_lei_numero_33_de_2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2297/projeto_de_lei_numero_34_de_2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2298/projeto_de_lei_numero_35_de_2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2299/projeto_de_lei_numero_36_de_2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2326/projeto_de_lei_n37_de_2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2300/projeto_de_lei_numero_38_de_2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2301/projeto_de_lei_numero_39_de_2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2302/projeto_de_lei_numero_40_de_2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2303/projeto_de_lei_numero_41_de_2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2327/projeto_de_lei_n44_de_2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2334/projeto_de_lei_n57_de_2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2328/projeto_de_lei_n48_de_2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2329/projeto_de_lei_n49_de_2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2304/projeto_de_lei_numero_50_de_2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2330/projeto_de_lei_n52_de_2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2331/projeto_de_lei_n53_de_2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2332/projeto_de_lei_n54_de_2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2333/projeto_de_lei_n56_de_2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2248/projeto_de_lei_complementar_numero_01_de_2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2274/veto_pl_18_de_2010_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2257/veto_projeto_de_lei_numero_08_de_2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2263/veto_pl_14_de_2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2268/emenda_001_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2278/emenda_001_pl_21_de_2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2282/emenda_001_pl_24_de_2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2284/emenda_numero_001_pl_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2291/emenda_001_pl_28_de_2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2295/emenda_001_pl_31_de_2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2269/emenda_002_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2285/emenda_002_pl_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2270/emenda_003_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2286/emenda_003_pl_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2271/emenda_004_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2272/emenda_005_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2273/emenda_006_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2249/emenda_001_plc_01_de_2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2250/projeto_de_lei_numero_01_de_2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2251/projeto_de_lei_numero_02_de_2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2252/projeto_de_lei_numero_03_de_2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2253/projeto_de_lei_numero_04_de_2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2254/projeto_de_lei_numero_05_de_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2255/projeto_de_lei_numero_06_de_2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2256/projeto_de_lei_numero_08_de_2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2258/projeto_de_lei_numero_09_de_2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2259/projeto_de_lei_numero_11_de_2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2260/projeto_de_lei_numero_12_de_2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2261/projeto_de_lei_numero_13_de_2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2262/projeto_de_lei_numero_14_de_2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2264/projeto_de_lei_numero_15_de_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2265/projeto_de_lei_numero_16_de_2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2266/projeto_de_lei_numero_17_de_2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2267/projeto_de_lei_numero_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2275/projeto_de_lei_numero_19_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2276/projeto_de_lei_numero_20_de_2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2277/projeto_de_lei_numero_21_de_2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2279/projeto_de_lei_numero_22_de_2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2280/projeto_de_lei_numero_23_de_2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2281/projeto_de_lei_numero_24_de_2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2283/projeto_de_lei_numero_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2323/projeto_de_lei_n26_de_2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2324/projeto_de_lei_n27_de_2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2290/projeto_de_lei_numero_28_de_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2292/projeto_de_lei_numero_29_de_2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2293/projeto_de_lei_numero_30_de_2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2294/projeto_de_lei_numero_31_de_2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2325/projeto_de_lei_n32_de_2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2296/projeto_de_lei_numero_33_de_2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2297/projeto_de_lei_numero_34_de_2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2298/projeto_de_lei_numero_35_de_2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2299/projeto_de_lei_numero_36_de_2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2326/projeto_de_lei_n37_de_2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2300/projeto_de_lei_numero_38_de_2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2301/projeto_de_lei_numero_39_de_2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2302/projeto_de_lei_numero_40_de_2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2303/projeto_de_lei_numero_41_de_2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2327/projeto_de_lei_n44_de_2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2334/projeto_de_lei_n57_de_2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2328/projeto_de_lei_n48_de_2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2329/projeto_de_lei_n49_de_2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2304/projeto_de_lei_numero_50_de_2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2330/projeto_de_lei_n52_de_2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2331/projeto_de_lei_n53_de_2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2332/projeto_de_lei_n54_de_2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2333/projeto_de_lei_n56_de_2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2248/projeto_de_lei_complementar_numero_01_de_2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2274/veto_pl_18_de_2010_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2257/veto_projeto_de_lei_numero_08_de_2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2263/veto_pl_14_de_2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2268/emenda_001_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2278/emenda_001_pl_21_de_2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2282/emenda_001_pl_24_de_2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2284/emenda_numero_001_pl_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2291/emenda_001_pl_28_de_2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2295/emenda_001_pl_31_de_2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2269/emenda_002_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2285/emenda_002_pl_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2270/emenda_003_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2286/emenda_003_pl_25_de_2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2271/emenda_004_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2272/emenda_005_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2273/emenda_006_pl_18_de_2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2010/2249/emenda_001_plc_01_de_2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>