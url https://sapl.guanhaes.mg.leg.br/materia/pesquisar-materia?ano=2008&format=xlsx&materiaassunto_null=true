--- v0 (2026-02-16)
+++ v1 (2026-05-11)
@@ -54,426 +54,426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2400/projeto_de_lei_n01_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2400/projeto_de_lei_n01_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, define a carreira e o sistema de vencimentos do Poder Legislativo do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2401/projeto_de_lei_n02_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2401/projeto_de_lei_n02_de_2008.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento de 2008 e dá outras providências</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Daniel Menezes</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2402/projeto_de_lei_n03_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2402/projeto_de_lei_n03_de_2008.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua José Etevaldo Rocha</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antônio Fábio</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2403/projeto_de_lei_n04_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2403/projeto_de_lei_n04_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do acervo da biblioteca pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2404/projeto_de_lei_n05_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2404/projeto_de_lei_n05_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da solenidade "O Grande Sermão da Montanha", da Igreja do Evangelho Quadrangular de Guanhães no Calendário Oficial de Eventos do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2405/projeto_de_lei_n_06_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2405/projeto_de_lei_n_06_de_2008.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Dia Municipal das Pessoas Deficientes do Município de Guanhães</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2406/projeto_de_lei_n07_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2406/projeto_de_lei_n07_de_2008.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Prática de Skatismo no Município de Guanhães, mediante a instalação de Rampas e equipamentos para a prática do esporte em espaços destinados ao público e apropriados à prática do mesmo ou sem destinação específica.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2407/projeto_de_lei_n08_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2407/projeto_de_lei_n08_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste anual aos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2408/projeto_de_lei_n09_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2408/projeto_de_lei_n09_de_2008.pdf</t>
   </si>
   <si>
     <t>Reenquadra o cargo de Bombeiro constante do anexo I da Lei 2250 de 28/11/2007</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2409/projeto_de_lei_n10_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2409/projeto_de_lei_n10_de_2008.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Comunitária do Nova União e Adjacências</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2410/projeto_de_lei_n11_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2410/projeto_de_lei_n11_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa do primeiro emprego no município</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2411/projeto_de_lei_n_12_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2411/projeto_de_lei_n_12_de_2008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a antecipar parcela da subvenção social que menciona a Lei 2258 de 19 de novembro de 2007</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2412/projeto_de_lei_n14_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2412/projeto_de_lei_n14_de_2008.pdf</t>
   </si>
   <si>
     <t>Consolida, modifica e atualiza a Legislação Previdenciária do Município de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2413/projeto_de_lei_n15_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2413/projeto_de_lei_n15_de_2008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reduzir a jornada de trabalho de servidores públicos municipais</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2414/projeto_de_lei_n16_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2414/projeto_de_lei_n16_de_2008.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Comunitária do Bairro Bela Vista e Adjacências</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2415/projeto_de_lei_n17_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2415/projeto_de_lei_n17_de_2008.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento de 2008 do Serviço Autônomo de Água e Esgoto - SAAE e autoriza o mesmo a repassar verba para a Prefeitura de Guanhães</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2416/projeto_de_lei_n21_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2416/projeto_de_lei_n21_de_2008.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo 3º, do artigo 1º, da Lei 2258 de 19 de dezembro de 2007</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2417/projeto_de_lei_n23_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2417/projeto_de_lei_n23_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da troca de nomes de ruas, avenidas, e logradouros públicos do município e dá outras providências</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2418/projeto_de_lei_n24_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2418/projeto_de_lei_n24_de_2008.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Lei nº 2219, de 29 de dezembro de 2006 - Código Tributário Municipal, nos termos que mencionam</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2419/projeto_de_lei_n28_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2419/projeto_de_lei_n28_de_2008.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios mensais do Prefeito, Vice-Prefeito e dos Secretários Municipais para o Quadriênio 2009/2012 e contém outras providências</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2420/projeto_de_lei_n_29_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2420/projeto_de_lei_n_29_de_2008.pdf</t>
   </si>
   <si>
     <t>Fixa normas sobre as verbas indenizatórias dos vereadores do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2421/projeto_de_lei_n31_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2421/projeto_de_lei_n31_de_2008.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Manoel Sabino Rays</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2422/projeto_de_lei_n32_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2422/projeto_de_lei_n32_de_2008.pdf</t>
   </si>
   <si>
     <t>Inclui o Guanhães OFF-ROAD no calendário cultural do município de Guanhães.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2423/projeto_de_lei_n33_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2423/projeto_de_lei_n33_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC - cria o PROCON de Guanhães, institui o Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON e o Fundo Municipal de Proteção e Defesa do Consumidor - FMPDC, e dá outras providências</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2424/projeto_de_lei_n35_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2424/projeto_de_lei_n35_de_2008.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2425/projeto_de_lei_n37_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2425/projeto_de_lei_n37_de_2008.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Deraldo da Silva Neto</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2426/projeto_de_lei_n41_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2426/projeto_de_lei_n41_de_2008.pdf</t>
   </si>
   <si>
     <t>Homologa Convênio celebrado com a Companhia de Habitação do Estado de Minas Gerais - COHAB-MG, concede a mesma Companhia isenção tributária e dá outras providências</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2427/projeto_de_lei_n42_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2427/projeto_de_lei_n42_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encaminhamento de processos licitatórios à Câmara Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2428/projeto_de_lei_n44_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2428/projeto_de_lei_n44_de_2008.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento de 2008 para a Secretaria Municipal de Saúde de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2429/projeto_de_lei_n45_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2429/projeto_de_lei_n45_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 2281 de 10 de maio de 2008, que trata da reestruturação e modificação às normas organizacionais do Regime de Previdência Social do Município de Guanhães - Guanhães PREV e dá outras providências</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2430/projeto_de_lei_n46_de_2008.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2430/projeto_de_lei_n46_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 2282 de 10 de maio de 2008, legislação previdenciária do Município de Guanhães - Guanhães PREV e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -780,67 +780,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2400/projeto_de_lei_n01_de_2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2401/projeto_de_lei_n02_de_2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2402/projeto_de_lei_n03_de_2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2403/projeto_de_lei_n04_de_2008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2404/projeto_de_lei_n05_de_2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2405/projeto_de_lei_n_06_de_2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2406/projeto_de_lei_n07_de_2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2407/projeto_de_lei_n08_de_2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2408/projeto_de_lei_n09_de_2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2409/projeto_de_lei_n10_de_2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2410/projeto_de_lei_n11_de_2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2411/projeto_de_lei_n_12_de_2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2412/projeto_de_lei_n14_de_2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2413/projeto_de_lei_n15_de_2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2414/projeto_de_lei_n16_de_2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2415/projeto_de_lei_n17_de_2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2416/projeto_de_lei_n21_de_2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2417/projeto_de_lei_n23_de_2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2418/projeto_de_lei_n24_de_2008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2419/projeto_de_lei_n28_de_2008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2420/projeto_de_lei_n_29_de_2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2421/projeto_de_lei_n31_de_2008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2422/projeto_de_lei_n32_de_2008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2423/projeto_de_lei_n33_de_2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2424/projeto_de_lei_n35_de_2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2425/projeto_de_lei_n37_de_2008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2426/projeto_de_lei_n41_de_2008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2427/projeto_de_lei_n42_de_2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2428/projeto_de_lei_n44_de_2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2429/projeto_de_lei_n45_de_2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2430/projeto_de_lei_n46_de_2008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2400/projeto_de_lei_n01_de_2008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2401/projeto_de_lei_n02_de_2008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2402/projeto_de_lei_n03_de_2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2403/projeto_de_lei_n04_de_2008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2404/projeto_de_lei_n05_de_2008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2405/projeto_de_lei_n_06_de_2008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2406/projeto_de_lei_n07_de_2008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2407/projeto_de_lei_n08_de_2008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2408/projeto_de_lei_n09_de_2008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2409/projeto_de_lei_n10_de_2008.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2410/projeto_de_lei_n11_de_2008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2411/projeto_de_lei_n_12_de_2008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2412/projeto_de_lei_n14_de_2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2413/projeto_de_lei_n15_de_2008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2414/projeto_de_lei_n16_de_2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2415/projeto_de_lei_n17_de_2008.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2416/projeto_de_lei_n21_de_2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2417/projeto_de_lei_n23_de_2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2418/projeto_de_lei_n24_de_2008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2419/projeto_de_lei_n28_de_2008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2420/projeto_de_lei_n_29_de_2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2421/projeto_de_lei_n31_de_2008.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2422/projeto_de_lei_n32_de_2008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2423/projeto_de_lei_n33_de_2008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2424/projeto_de_lei_n35_de_2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2425/projeto_de_lei_n37_de_2008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2426/projeto_de_lei_n41_de_2008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2427/projeto_de_lei_n42_de_2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2428/projeto_de_lei_n44_de_2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2429/projeto_de_lei_n45_de_2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2008/2430/projeto_de_lei_n46_de_2008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>