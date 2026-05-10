--- v0 (2026-02-10)
+++ v1 (2026-05-10)
@@ -54,781 +54,781 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Fábio</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2432/projeto_de_lei_numero_01_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2432/projeto_de_lei_numero_01_de_2007.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Luta pela Moradia e dá outras providências.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2433/projeto_de_lei_numero_02_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2433/projeto_de_lei_numero_02_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DO MUNICÍPIO AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE E AO HOSPITAL REGIONAL DE GUANHÃES DA ASSOCIAÇÃO NOSSA SENHORA DO CARMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2434/projeto_de_lei_numero_04_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2434/projeto_de_lei_numero_04_de_2007.pdf</t>
   </si>
   <si>
     <t>APROVA LOTEAMENTO URBANO DENOMINADO BAIRRO ESPERANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2435/projeto_de_lei_numero_05_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2435/projeto_de_lei_numero_05_de_2007.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2436/projeto_de_lei_numero_06_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2436/projeto_de_lei_numero_06_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação-Conselho do FUNDEB.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2437/projeto_de_lei_numero_07_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2437/projeto_de_lei_numero_07_de_2007.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A PRAÇA PÚBLICA - PRAÇA DOM FELIPPE DA CUNHA.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2438/projeto_de_lei_numero_08_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2438/projeto_de_lei_numero_08_de_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação da via pública e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Daniel Menezes</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2439/projeto_de_lei_numero_09_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2439/projeto_de_lei_numero_09_de_2007.pdf</t>
   </si>
   <si>
     <t>Dá denominação a área esportiva municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2440/projeto_de_lei_numero_10_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2440/projeto_de_lei_numero_10_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO REGIONAL DOS FEIRANTES E ARTESÃOS DA FEIRA LIVRE DE ARTES E PRODUTOS AGROPECUÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2441/projeto_de_lei_numero_11_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2441/projeto_de_lei_numero_11_de_2007.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITOS ADICIONAIS ESPECIAIS NO ORÇAMENTO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2442/projeto_de_lei_numero_12_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2442/projeto_de_lei_numero_12_de_2007.pdf</t>
   </si>
   <si>
     <t>CRIA A UNIDADE FISCAL DO MUNICÍPIO DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2443/projeto_de_lei_numero_13_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2443/projeto_de_lei_numero_13_de_2007.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DO PPAG 2006/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2444/projeto_de_lei_numero_15_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2444/projeto_de_lei_numero_15_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste geral anual dos vencimentos dos servidores públicos municipais, de que trata o art. 37, inc. X da Constituição Federal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2445/projeto_de_lei_numero_16_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2445/projeto_de_lei_numero_16_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE ÁREA PÚBLICA PARA A INSTALAÇÃO DO GUARANI ESPORTE CLUBE NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2447/projeto_de_lei_numero_18_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2447/projeto_de_lei_numero_18_de_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a recolher o lixo da cidade à noite, e dá outras providências.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2449/projeto_de_lei_numero_20_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2449/projeto_de_lei_numero_20_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração do orçamento municipal para o exercício de 2008 (Lei de Diretrizes Orçamentárias LD0/2008),</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2450/projeto_de_lei_numero_21_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2450/projeto_de_lei_numero_21_de_2007.pdf</t>
   </si>
   <si>
     <t>Regulamenta contratações temporárias previstas no artigo 37, inciso IX da Constituição da República no âmbito do município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2451/projeto_de_lei_numero_23_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2451/projeto_de_lei_numero_23_de_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder veículo do transporte escolar do Ensino Fundamental para atendimento aos alunos do Ensino Superior em horário_x000D_
 compatibilizado, e dá outras providências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2452/projeto_de_lei_numero_24_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2452/projeto_de_lei_numero_24_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Requisições de Pequeno Valor no âmbito do Município de Guanhães.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2455/projeto_de_lei_numero_25_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2455/projeto_de_lei_numero_25_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTO NOS JUROS E MULTAS PARA PAGAMENTO DA DÍVIDA ATIVA DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2456/projeto_de_lei_numero_26_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2456/projeto_de_lei_numero_26_de_2007.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BIBLIOTECA PÚBLICA DA CÂMARA MUNICIPAL DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2457/projeto_de_lei_numero_27_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2457/projeto_de_lei_numero_27_de_2007.pdf</t>
   </si>
   <si>
     <t>CRIA O CALENDÁRIO OFICIAL DE FESTAS E EVENTOS DO MUNICÍPIO DE GUANHÃES ESTADO DE MINAS GERAIS - COFEM - GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2458/projeto_de_lei_numero_28_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2458/projeto_de_lei_numero_28_de_2007.pdf</t>
   </si>
   <si>
     <t>Fica autorizado a abertura e instalação do loteamento "Condomínio Solares Residence" e dá outras providências</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2459/projeto_de_lei_numero_29_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2459/projeto_de_lei_numero_29_de_2007.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento de 2007 e dá outras providências</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2460/projeto_de_lei_numero_30_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2460/projeto_de_lei_numero_30_de_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a conceder Incentivos Fiscais às empresas que reservem vagas em seu quadro de pessoal destinadas à terceira idade e dá outras previdências.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2461/projeto_de_lei_numero_31_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2461/projeto_de_lei_numero_31_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção de Ações Preventivas e Educativas sobre drogas psicoativas ilícitas e lícitas, incluindo o uso de álcool, tabaco e automedicação_x000D_
 realizados pela Rede Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2462/projeto_de_lei_numero_32_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2462/projeto_de_lei_numero_32_de_2007.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2.069, DE 30 DE MARÇO DE 2004, QUE ESTABELECE O PLANO DE ORGANIZAÇÃO DO PESSOAL DO SERVIÇO AUTÔNOMO DE_x000D_
 ÁGUA E ESGOTO DE GUANHÃES - MG.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2463/projeto_de_lei_numero_33_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2463/projeto_de_lei_numero_33_de_2007.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE A INCLUSÃO DE MÚSICOS, ARTISTAS, AGENTES CULTURAIS E BANDAS MUSICAIS NOS SHOWS E EVENTOS PROMOVIDOS PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2465/projeto_de_lei_numero_34_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2465/projeto_de_lei_numero_34_de_2007.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.213, DE 23 DE DEZEMBRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2466/projeto_de_lei_numero_38_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2466/projeto_de_lei_numero_38_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE PROJETO ARQUITETÔNICO RESIDENCIAL PARA PESSOAS DE BAIXA RENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2467/projeto_de_lei_39_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2467/projeto_de_lei_39_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE ENTIDADE COMO DE UTILIDADE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2468/projeto_de_lei_numero_40_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2468/projeto_de_lei_numero_40_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Geral de Cargos, Carreiras e Vencimentos dos Servidores Públicos do Município de Guanhães</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2483/projeto_de_lei_numero_41_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2483/projeto_de_lei_numero_41_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE GUANHÃES/MG.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2485/projeto_de_lei_numero_42_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2485/projeto_de_lei_numero_42_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos profissionais do quadro da SAÚDE do Município de Guanhães</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2486/projeto_de_lei_numero_43_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2486/projeto_de_lei_numero_43_de_2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos Servidores do MAGISTÉRIO do Município de Guanhães."</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2487/projeto_de_lei_numero_44_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2487/projeto_de_lei_numero_44_de_2007.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2007 PARA ATENDER AS DESPESAS DO PROMAS - PROGRAMA MUNICIPAL DE ASSISTENCIA SOCIAL E DO EJA - EDUCAÇÃO DE JOVENS E ADULTOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2488/projeto_de_lei_numero_45_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2488/projeto_de_lei_numero_45_de_2007.pdf</t>
   </si>
   <si>
     <t>Transfere parte de área que especifica, de uso comum do povo, para bem de uso social com a construção da creche/escola infantil municipal.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2489/projeto_de_lei_numero_46_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2489/projeto_de_lei_numero_46_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores do Magistério do Município de Guanhães/MG</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2490/projeto_de_lei_numero_47_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2490/projeto_de_lei_numero_47_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração de publicidade em espaços púbicos e dá outras providências</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2491/projeto_de_lei_numero_48_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2491/projeto_de_lei_numero_48_de_2007.pdf</t>
   </si>
   <si>
     <t>TORNA OFICIAL O HINO DO CENTENÁRIO DE GUANHÃES COMPOSTO POR ELIAS JORGE E JAMIL SAFFE</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2492/projeto_de_lei_numero_49_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2492/projeto_de_lei_numero_49_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONVÊNIO COM A SOCIEDADE GUANHANENSE DO GRUPO MUSICAL DE MARUJADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2493/projeto_de_lei_numero_50_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2493/projeto_de_lei_numero_50_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUANHÃES/MG A UTILIZAR RECURSOS DA CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA, EM INVESTIMENTOS EM OBRAS DE PAVIMENTAÇÃO, NOS BAIRROS E DISTRITOS DO MUNICÍPIO DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2494/projeto_de_lei_numero_52_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2494/projeto_de_lei_numero_52_de_2007.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos da Lei Complementar n.° 2.219, de 29 de dezembro de 2006 — Código Tributário Municipal, nos termos que menciona."</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2495/projeto_de_lei_numero_53_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2495/projeto_de_lei_numero_53_de_2007.pdf</t>
   </si>
   <si>
     <t>"Estabelece a Planta Genérica de Valores para o Exercício de 2008, nos termos do §1° do artigo 211 da lei complementar n° 2.219 de 29/12/2006 e dá outras providências".</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2496/projeto_de_lei_numero_54_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2496/projeto_de_lei_numero_54_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O CONSELHO DA JUVENTUDE ATIVA DE GUANHÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2497/projeto_de_lei_numero_55_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2497/projeto_de_lei_numero_55_de_2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias de viagem a agente político ."</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2498/projeto_de_lei_numero_56_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2498/projeto_de_lei_numero_56_de_2007.pdf</t>
   </si>
   <si>
     <t>Descaracteriza área que especifica, da classe de uso comum do povo, transfere-a para classe de bem de uso social, mediante autorização de cessão de direito real de uso para construção da sede da Associação dos Moradores do Bairro Cruzeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2499/projeto_de_lei_numero_57_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2499/projeto_de_lei_numero_57_de_2007.pdf</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2446/projeto_de_lei_complementar_numero_17_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2446/projeto_de_lei_complementar_numero_17_de_2007.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo nos quadros da Administração Direta do Município de Guanhães-MG</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2448/projeto_de_lei_complementar_numero_19_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2448/projeto_de_lei_complementar_numero_19_de_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Administração Direta do Município de Guanhães— MG</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2484/veto_ao_projeto_de_lei_numero_41_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2484/veto_ao_projeto_de_lei_numero_41_de_2007.pdf</t>
   </si>
   <si>
     <t>Veto à emenda apresentada ao projeto de lei número 41 de 2007</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2464/veto_pl_33_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2464/veto_pl_33_de_2007.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 33 de 2007</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Antônio Fábio, Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2453/emenda_001_pl_24_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2453/emenda_001_pl_24_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 24 de 2007</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>Maria Helena Godinho, Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2469/emenda_001_pl_40_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2469/emenda_001_pl_40_de_2007.pdf</t>
   </si>
   <si>
     <t>No projeto de lei número 40 de 2007, onde se lê interstício mínimo de dois anos, ler-se interstício de dois em dois anos, excluindo-se a palavra mínimo.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2454/emenda_002_pl_24_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2454/emenda_002_pl_24_de_2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 2º ao projeto de lei número 24 de 2007</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>Maria Helena Godinho, Ailton Soares Ribeiro, Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2470/emenda_002_pl_40_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2470/emenda_002_pl_40_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 16 do Projeto de lei número 40 de 2007</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2471/emenda_003_pl_40_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2471/emenda_003_pl_40_de_2007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 21 do projeto de lei número 40 de 2007</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>EMD4</t>
   </si>
   <si>
     <t>Emenda número 004 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2472/emenda_004_pl_40_de_2007.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2472/emenda_004_pl_40_de_2007.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 18 do projeto de lei número 40 de 2007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1135,67 +1135,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2432/projeto_de_lei_numero_01_de_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2433/projeto_de_lei_numero_02_de_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2434/projeto_de_lei_numero_04_de_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2435/projeto_de_lei_numero_05_de_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2436/projeto_de_lei_numero_06_de_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2437/projeto_de_lei_numero_07_de_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2438/projeto_de_lei_numero_08_de_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2439/projeto_de_lei_numero_09_de_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2440/projeto_de_lei_numero_10_de_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2441/projeto_de_lei_numero_11_de_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2442/projeto_de_lei_numero_12_de_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2443/projeto_de_lei_numero_13_de_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2444/projeto_de_lei_numero_15_de_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2445/projeto_de_lei_numero_16_de_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2447/projeto_de_lei_numero_18_de_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2449/projeto_de_lei_numero_20_de_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2450/projeto_de_lei_numero_21_de_2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2451/projeto_de_lei_numero_23_de_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2452/projeto_de_lei_numero_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2455/projeto_de_lei_numero_25_de_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2456/projeto_de_lei_numero_26_de_2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2457/projeto_de_lei_numero_27_de_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2458/projeto_de_lei_numero_28_de_2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2459/projeto_de_lei_numero_29_de_2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2460/projeto_de_lei_numero_30_de_2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2461/projeto_de_lei_numero_31_de_2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2462/projeto_de_lei_numero_32_de_2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2463/projeto_de_lei_numero_33_de_2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2465/projeto_de_lei_numero_34_de_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2466/projeto_de_lei_numero_38_de_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2467/projeto_de_lei_39_de_2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2468/projeto_de_lei_numero_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2483/projeto_de_lei_numero_41_de_2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2485/projeto_de_lei_numero_42_de_2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2486/projeto_de_lei_numero_43_de_2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2487/projeto_de_lei_numero_44_de_2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2488/projeto_de_lei_numero_45_de_2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2489/projeto_de_lei_numero_46_de_2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2490/projeto_de_lei_numero_47_de_2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2491/projeto_de_lei_numero_48_de_2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2492/projeto_de_lei_numero_49_de_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2493/projeto_de_lei_numero_50_de_2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2494/projeto_de_lei_numero_52_de_2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2495/projeto_de_lei_numero_53_de_2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2496/projeto_de_lei_numero_54_de_2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2497/projeto_de_lei_numero_55_de_2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2498/projeto_de_lei_numero_56_de_2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2499/projeto_de_lei_numero_57_de_2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2446/projeto_de_lei_complementar_numero_17_de_2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2448/projeto_de_lei_complementar_numero_19_de_2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2484/veto_ao_projeto_de_lei_numero_41_de_2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2464/veto_pl_33_de_2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2453/emenda_001_pl_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2469/emenda_001_pl_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2454/emenda_002_pl_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2470/emenda_002_pl_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2471/emenda_003_pl_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2472/emenda_004_pl_40_de_2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2432/projeto_de_lei_numero_01_de_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2433/projeto_de_lei_numero_02_de_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2434/projeto_de_lei_numero_04_de_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2435/projeto_de_lei_numero_05_de_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2436/projeto_de_lei_numero_06_de_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2437/projeto_de_lei_numero_07_de_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2438/projeto_de_lei_numero_08_de_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2439/projeto_de_lei_numero_09_de_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2440/projeto_de_lei_numero_10_de_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2441/projeto_de_lei_numero_11_de_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2442/projeto_de_lei_numero_12_de_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2443/projeto_de_lei_numero_13_de_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2444/projeto_de_lei_numero_15_de_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2445/projeto_de_lei_numero_16_de_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2447/projeto_de_lei_numero_18_de_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2449/projeto_de_lei_numero_20_de_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2450/projeto_de_lei_numero_21_de_2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2451/projeto_de_lei_numero_23_de_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2452/projeto_de_lei_numero_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2455/projeto_de_lei_numero_25_de_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2456/projeto_de_lei_numero_26_de_2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2457/projeto_de_lei_numero_27_de_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2458/projeto_de_lei_numero_28_de_2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2459/projeto_de_lei_numero_29_de_2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2460/projeto_de_lei_numero_30_de_2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2461/projeto_de_lei_numero_31_de_2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2462/projeto_de_lei_numero_32_de_2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2463/projeto_de_lei_numero_33_de_2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2465/projeto_de_lei_numero_34_de_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2466/projeto_de_lei_numero_38_de_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2467/projeto_de_lei_39_de_2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2468/projeto_de_lei_numero_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2483/projeto_de_lei_numero_41_de_2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2485/projeto_de_lei_numero_42_de_2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2486/projeto_de_lei_numero_43_de_2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2487/projeto_de_lei_numero_44_de_2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2488/projeto_de_lei_numero_45_de_2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2489/projeto_de_lei_numero_46_de_2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2490/projeto_de_lei_numero_47_de_2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2491/projeto_de_lei_numero_48_de_2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2492/projeto_de_lei_numero_49_de_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2493/projeto_de_lei_numero_50_de_2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2494/projeto_de_lei_numero_52_de_2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2495/projeto_de_lei_numero_53_de_2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2496/projeto_de_lei_numero_54_de_2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2497/projeto_de_lei_numero_55_de_2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2498/projeto_de_lei_numero_56_de_2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2499/projeto_de_lei_numero_57_de_2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2446/projeto_de_lei_complementar_numero_17_de_2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2448/projeto_de_lei_complementar_numero_19_de_2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2484/veto_ao_projeto_de_lei_numero_41_de_2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2464/veto_pl_33_de_2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2453/emenda_001_pl_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2469/emenda_001_pl_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2454/emenda_002_pl_24_de_2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2470/emenda_002_pl_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2471/emenda_003_pl_40_de_2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2007/2472/emenda_004_pl_40_de_2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="237.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>