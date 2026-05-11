--- v0 (2025-12-23)
+++ v1 (2026-05-11)
@@ -54,994 +54,994 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2514/projeto_de_lei_numero_01_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2514/projeto_de_lei_numero_01_de_2006.pdf</t>
   </si>
   <si>
     <t>Dó nova denominação da via pública e dá outras providências.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Daniel Menezes</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2515/projeto_de_lei_numero_02_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2515/projeto_de_lei_numero_02_de_2006.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o funcionamento de feiras de exposição e vendas por atacado e varejo de produtos e serviços no Município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2516/projeto_de_lei_numero_03_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2516/projeto_de_lei_numero_03_de_2006.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Decenal Municipal de Educação de Guanhães-MG e dá outras providências</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antônio Fábio</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2517/projeto_de_lei_numero_04_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2517/projeto_de_lei_numero_04_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do estacionamento pago rotativo em 2 (duas) vias públicas centrais da cidade de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2518/projeto_de_lei_numero_05_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2518/projeto_de_lei_numero_05_de_2006.pdf</t>
   </si>
   <si>
     <t>Estabelece o ensino de educação Afetivo-Sexual como disciplina Extracurricular, nas escolas municipais.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2519/projeto_de_lei_numero_06_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2519/projeto_de_lei_numero_06_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da "Corporação da Guarda Mirim" do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2520/projeto_de_lei_numero_07_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2520/projeto_de_lei_numero_07_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na legislação vigente para contemplar o Fundo Municipal da Assistência Social e dá outras providências</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2521/projeto_de_lei_numero_08_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2521/projeto_de_lei_numero_08_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei número 2.069 de 30 de Março de 2004, que dispõe sobre o Plano de Organização do Pessoal do Serviço Autônomo de Água e Esgoto_x000D_
 Município de Guanhães/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2522/projeto_de_lei_numero_09_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2522/projeto_de_lei_numero_09_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de programa de incentivo à regularização da titularidade de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2523/projeto_de_lei_numero_10_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2523/projeto_de_lei_numero_10_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza n Poder Executivo Municipal a adquirir uma máquina trituradora de pneus e derivados de borracha e dá outras providências.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2524/projeto_de_lei_numero_11_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2524/projeto_de_lei_numero_11_de_2006.pdf</t>
   </si>
   <si>
     <t>Dá denominação á logradouro público, Rua Garajau.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2525/projeto_de_lei_numero_12_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2525/projeto_de_lei_numero_12_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDEFINICAO DA TABELA DE VENCIMENTOS DAS LEIS 2.055 E 2.058 DE 30/12/2003, E SUAS ALTERACOES, CRIACAO DE CARGOS E_x000D_
 AMPLIACAO DE VAGAS NA ESTRUTURA ORGANIZAZIONAL DA PREFEITURA MUNICIPAL DE GUANHÁ ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2526/projeto_de_lei_numero_13_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2526/projeto_de_lei_numero_13_de_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS N° 2.159 E 2.160, DE 21/12/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2527/projeto_de_lei_numero_14_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2527/projeto_de_lei_numero_14_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2528/projeto_de_lei_numero_15_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2528/projeto_de_lei_numero_15_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°1.971, de 02 de abril de 2002, e dá outras providências</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2529/projeto_de_lei_numero_16_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2529/projeto_de_lei_numero_16_de_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.102, DE 21 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2530/projeto_de_lei_numero_17_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2530/projeto_de_lei_numero_17_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir Serviço de Planejamento Familiar no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2531/projeto_de_lei_numero_18_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2531/projeto_de_lei_numero_18_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana da Biodança nas escolas da Rede Municipal de Ensino e dá outras providências</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2532/projeto_de_lei_numero_19_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2532/projeto_de_lei_numero_19_de_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à Praça e Vias Públicas do Bairro Jardins, cidade de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2533/projeto_de_lei_numero_20_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2533/projeto_de_lei_numero_20_de_2006.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DO PATRIMÔNIO CULTURAL — E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2534/projeto_de_lei_numero_21_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2534/projeto_de_lei_numero_21_de_2006.pdf</t>
   </si>
   <si>
     <t>Institui no Município Dia do Bota-Fora e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2535/projeto_de_lei_numero_22_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2535/projeto_de_lei_numero_22_de_2006.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Hortas Educativas e Comunitárias à base de adubação orgânica e dá outras providências</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2536/projeto_de_lei_numero_23_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2536/projeto_de_lei_numero_23_de_2006.pdf</t>
   </si>
   <si>
     <t>INSTITUI O INSTANTE CÍVICO NAS ESCOLAS MUNICIPAIS DE GUANHÃES.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2538/projeto_de_lei_numero_24_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2538/projeto_de_lei_numero_24_de_2006.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITOS ADICIONAIS ESPECIAIS NO ORÇAMENTO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2539/projeto_de_lei_numero_25_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2539/projeto_de_lei_numero_25_de_2006.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2540/projeto_de_lei_numero_26_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2540/projeto_de_lei_numero_26_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, através da Secretaria Municipal de Educação a contratar com empresas públicas ou privadas o fornecimento de_x000D_
 uniformes em troca de publicidade e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2541/projeto_de_lei_numero_27_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2541/projeto_de_lei_numero_27_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação da "Feira do Colecionador" no Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2542/projeto_de_lei_numero_28_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2542/projeto_de_lei_numero_28_de_2006.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3°, II DA LEI MUNICIPAL N° 2.134, DE 16/08/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2543/projeto_de_lei_numero_29_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2543/projeto_de_lei_numero_29_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo no Instituto de Previdência Municipal Municipal — GUANHAES-PREV, e dá outras providências.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2544/projeto_de_lei_numero_30_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2544/projeto_de_lei_numero_30_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação das compras, obras e serviços dos órgãos da administração Direta e Indireta e dá outras providências</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2546/projeto_de_lei_numero_31_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2546/projeto_de_lei_numero_31_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2547/projeto_de_lei_numero_32_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2547/projeto_de_lei_numero_32_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de placas indicativas em casas de comércio de bebidas alcoólicas e dá outras providências.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2549/projeto_de_lei_numero_33_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2549/projeto_de_lei_numero_33_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cadastro de Pessoas Desempregadas no Município e dá outras providências</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2551/projeto_de_lei_numero_34_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2551/projeto_de_lei_numero_34_de_2006.pdf</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2552/projeto_de_lei_numero_35_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2552/projeto_de_lei_numero_35_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE ENTIDADE COMO DE UTILIDADE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2553/projeto_de_lei_numero_37_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2553/projeto_de_lei_numero_37_de_2006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONVÊNIO COM A SOCIEDADE DE CULTURA MUSICAL - BANDA DE MÚSICA SANTA CECÍLIA E COM A SOCIEDADE CULTURAL MUSICAL VILLA LOBOS DE GUANHÃES — CORAL DA CASA DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2554/projeto_de_lei_numero_38_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2554/projeto_de_lei_numero_38_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSAO DE REAJUSTE NOS SUBSÍDIOS DOS AGENTES POLÍTICOS DA PREFEITURA MUNICIPAL DE GUANHÃES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2555/projeto_de_lei_numero_39_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2555/projeto_de_lei_numero_39_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Ronda Escolar no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2556/projeto_de_lei_numero_41_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2556/projeto_de_lei_numero_41_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Meio Ambiente como tema transversal para ser discutido em todas as disciplinas e atividades das Escolas da Rede Municipal de ensino e dá outras providências</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2558/projeto_de_lei_numero_42_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2558/projeto_de_lei_numero_42_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.024, de 17 de junho de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2559/projeto_de_lei_numero_43_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2559/projeto_de_lei_numero_43_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de área pública para a instalação da Associação da 3ª Idade Renascer e Renovar de Guanhães/MG no município e dá outras providências</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2560/projeto_de_lei_numero_44_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2560/projeto_de_lei_numero_44_de_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA O PPAG 2006/2009, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2561/projeto_de_lei_numero_45_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2561/projeto_de_lei_numero_45_de_2006.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara o Clube Real Madri de Atletismo como entidade de Utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2562/projeto_de_lei_numero_46_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2562/projeto_de_lei_numero_46_de_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA OS REPASSES DO MUNICÍPIO AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE E AO HOSPITAL REGIONAL DE GUANHÃES DA ASSOCIAÇÃO NOSSA SENHORA DO CARMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2563/projeto_de_lei_numero_48_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2563/projeto_de_lei_numero_48_de_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação da via pública - Rua Beira Rio</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2564/projeto_de_lei_numero_49_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2564/projeto_de_lei_numero_49_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE ESTÁGIO DE ESTUDANTES JUNTO AO PODER PÚBLICO MUNICIPAL, SUAS AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2566/projeto_de_lei_numero_50_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2566/projeto_de_lei_numero_50_de_2006.pdf</t>
   </si>
   <si>
     <t>Convalida o convênio firmado com a ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO ALTO JEQUITINHONHA — AMAJE e dá outras providências.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2567/projeto_de_lei_numero_51_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2567/projeto_de_lei_numero_51_de_2006.pdf</t>
   </si>
   <si>
     <t>Convalida o convênio firmado com a ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS —AMM e dá outras providências.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2568/projeto_de_lei_numero_52_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2568/projeto_de_lei_numero_52_de_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE GUANHÃES - LEI MUNICIPAL N° 2058/2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2571/projeto_de_lei_numero_53_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2571/projeto_de_lei_numero_53_de_2006.pdf</t>
   </si>
   <si>
     <t>Estabelece o dia 31 de outubro como sendo o dia da reforma protestante e dá outras providências</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2572/projeto_de_lei_numero_56_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2572/projeto_de_lei_numero_56_de_2006.pdf</t>
   </si>
   <si>
     <t>Dá denominação à logradouro público - Beco Carvalho</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2573/projeto_de_lei_numero_57_de_20006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2573/projeto_de_lei_numero_57_de_20006.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO — SAAE E AUTORIZA O MESMO À REPASSAR VERBA PARA PREFEITURA DE GUANHÃES.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2574/projeto_de_lei_numero_58_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2574/projeto_de_lei_numero_58_de_2006.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO — SAAE E AUTORIZA O MESMO A REPASSAR VERBA PARA PREFEITURA DE GUANHÃES.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2575/projeto_de_lei_numero_60_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2575/projeto_de_lei_numero_60_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal número 1891 de 22 de dezembro de 1999, que cria o Conselho Municipal do Idoso e dá outras providências</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2576/projeto_de_lei_numero_61_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2576/projeto_de_lei_numero_61_de_2006.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório um exame de checagem geral de saúde em crianças que ingressem nas escolas Municipais.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2578/projeto_de_lei_numero_62_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2578/projeto_de_lei_numero_62_de_2006.pdf</t>
   </si>
   <si>
     <t>Acrescenta disposições ao Estatuto do Pessoal do Magistério do Município de Guanhães - Minas Gerais, e dá outras providênciasq</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2579/projeto_de_lei_numero_63_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2579/projeto_de_lei_numero_63_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza convênio com o Banco Itaú S/A e dá outras providências</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2580/projeto_de_lei_numero_64_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2580/projeto_de_lei_numero_64_de_2006.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público - Rua Efigênia Maria de Jesus</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2581/projeto_de_lei_numero_65_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2581/projeto_de_lei_numero_65_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder desconto e moratória para pagamento da dívida ativa de tributos municipais e dá outras providências</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2582/projeto_de_lei_numero_66_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2582/projeto_de_lei_numero_66_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guanhães/MG a utilizar recursos da contribuição para custeio da iluminação pública em atividades da saúde do município e dá outras providências</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2583/projeto_de_lei_numero_67_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2583/projeto_de_lei_numero_67_de_2006.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento de 206 e dá outras providências</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2584/projeto_de_lei_numero_68_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2584/projeto_de_lei_numero_68_de_2006.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento de 2006 e dá outras providências</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2585/projeto_de_lei_numero_69_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2585/projeto_de_lei_numero_69_de_2006.pdf</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2586/projeto_de_lei_numero_70_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2586/projeto_de_lei_numero_70_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal número 2204 de 14 de novembro de 2006 e dá outras providências</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2587/projeto_de_lei_numero_71_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2587/projeto_de_lei_numero_71_de_2006.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Limpeza é Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2588/projeto_de_lei__numero_72_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2588/projeto_de_lei__numero_72_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal número 2106 de 28 de fevereiro de 2005, que autoriza o Poder Executivo Municipal a conceder desconto e moratória para pagamento da dívida ativa de tributos municipais e dá outras providências</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2589/projeto_de_lei_numero_73_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2589/projeto_de_lei_numero_73_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei número 2.028 de 07de julho de 2003, que dispõe sobre o Regulamento de Serviços Prestados pelo Serviço Autônomo de Água e Esgoto do Município de Guanhães/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2590/projeto_de_lei_numero_74_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2590/projeto_de_lei_numero_74_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal número 2160 de 21 de dezembro de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2591/projeto_de_lei_numero_75_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2591/projeto_de_lei_numero_75_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no Plano de Cargos do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2592/projeto_de_lei_numero_76_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2592/projeto_de_lei_numero_76_de_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação à logradouro público - Rua Heitor Nunes da Mata</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2570/veto_emenda_001_pl_52_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2570/veto_emenda_001_pl_52_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto à emenda 001 apresentada ao projeto de lei número 52 de 2006</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2537/veto_pl_23_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2537/veto_pl_23_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei número 23 de 2006</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2545/veto_pl_30_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2545/veto_pl_30_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei número 30 de 2006</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2548/veto_projeto_de_lei_numero_32_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2548/veto_projeto_de_lei_numero_32_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei número 32 de 2006</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2550/veto_projeto_de_lei_numero_33_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2550/veto_projeto_de_lei_numero_33_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei número 33 de 2006</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2557/veto_pl_41_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2557/veto_pl_41_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei número 41 de 2006</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2577/veto_pl_61_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2577/veto_pl_61_de_2006.pdf</t>
   </si>
   <si>
     <t>Veto integral ao projeto de lei número 61 de 2006</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2565/emenda_001_pl_49_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2565/emenda_001_pl_49_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera a redação do projeto de lei número 49 de 2006</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2569/emenda_001_pl_52_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2569/emenda_001_pl_52_de_2006.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 1º do artigo 2º do Projeto de Lei número 52 de 2006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1348,67 +1348,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2514/projeto_de_lei_numero_01_de_2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2515/projeto_de_lei_numero_02_de_2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2516/projeto_de_lei_numero_03_de_2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2517/projeto_de_lei_numero_04_de_2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2518/projeto_de_lei_numero_05_de_2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2519/projeto_de_lei_numero_06_de_2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2520/projeto_de_lei_numero_07_de_2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2521/projeto_de_lei_numero_08_de_2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2522/projeto_de_lei_numero_09_de_2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2523/projeto_de_lei_numero_10_de_2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2524/projeto_de_lei_numero_11_de_2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2525/projeto_de_lei_numero_12_de_2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2526/projeto_de_lei_numero_13_de_2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2527/projeto_de_lei_numero_14_de_2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2528/projeto_de_lei_numero_15_de_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2529/projeto_de_lei_numero_16_de_2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2530/projeto_de_lei_numero_17_de_2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2531/projeto_de_lei_numero_18_de_2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2532/projeto_de_lei_numero_19_de_2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2533/projeto_de_lei_numero_20_de_2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2534/projeto_de_lei_numero_21_de_2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2535/projeto_de_lei_numero_22_de_2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2536/projeto_de_lei_numero_23_de_2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2538/projeto_de_lei_numero_24_de_2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2539/projeto_de_lei_numero_25_de_2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2540/projeto_de_lei_numero_26_de_2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2541/projeto_de_lei_numero_27_de_2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2542/projeto_de_lei_numero_28_de_2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2543/projeto_de_lei_numero_29_de_2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2544/projeto_de_lei_numero_30_de_2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2546/projeto_de_lei_numero_31_de_2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2547/projeto_de_lei_numero_32_de_2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2549/projeto_de_lei_numero_33_de_2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2551/projeto_de_lei_numero_34_de_2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2552/projeto_de_lei_numero_35_de_2006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2553/projeto_de_lei_numero_37_de_2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2554/projeto_de_lei_numero_38_de_2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2555/projeto_de_lei_numero_39_de_2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2556/projeto_de_lei_numero_41_de_2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2558/projeto_de_lei_numero_42_de_2006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2559/projeto_de_lei_numero_43_de_2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2560/projeto_de_lei_numero_44_de_2006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2561/projeto_de_lei_numero_45_de_2006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2562/projeto_de_lei_numero_46_de_2006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2563/projeto_de_lei_numero_48_de_2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2564/projeto_de_lei_numero_49_de_2006.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2566/projeto_de_lei_numero_50_de_2006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2567/projeto_de_lei_numero_51_de_2006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2568/projeto_de_lei_numero_52_de_2006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2571/projeto_de_lei_numero_53_de_2006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2572/projeto_de_lei_numero_56_de_2006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2573/projeto_de_lei_numero_57_de_20006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2574/projeto_de_lei_numero_58_de_2006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2575/projeto_de_lei_numero_60_de_2006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2576/projeto_de_lei_numero_61_de_2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2578/projeto_de_lei_numero_62_de_2006.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2579/projeto_de_lei_numero_63_de_2006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2580/projeto_de_lei_numero_64_de_2006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2581/projeto_de_lei_numero_65_de_2006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2582/projeto_de_lei_numero_66_de_2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2583/projeto_de_lei_numero_67_de_2006.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2584/projeto_de_lei_numero_68_de_2006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2585/projeto_de_lei_numero_69_de_2006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2586/projeto_de_lei_numero_70_de_2006.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2587/projeto_de_lei_numero_71_de_2006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2588/projeto_de_lei__numero_72_de_2006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2589/projeto_de_lei_numero_73_de_2006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2590/projeto_de_lei_numero_74_de_2006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2591/projeto_de_lei_numero_75_de_2006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2592/projeto_de_lei_numero_76_de_2006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2570/veto_emenda_001_pl_52_de_2006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2537/veto_pl_23_de_2006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2545/veto_pl_30_de_2006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2548/veto_projeto_de_lei_numero_32_de_2006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2550/veto_projeto_de_lei_numero_33_de_2006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2557/veto_pl_41_de_2006.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2577/veto_pl_61_de_2006.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2565/emenda_001_pl_49_de_2006.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2569/emenda_001_pl_52_de_2006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2514/projeto_de_lei_numero_01_de_2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2515/projeto_de_lei_numero_02_de_2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2516/projeto_de_lei_numero_03_de_2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2517/projeto_de_lei_numero_04_de_2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2518/projeto_de_lei_numero_05_de_2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2519/projeto_de_lei_numero_06_de_2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2520/projeto_de_lei_numero_07_de_2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2521/projeto_de_lei_numero_08_de_2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2522/projeto_de_lei_numero_09_de_2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2523/projeto_de_lei_numero_10_de_2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2524/projeto_de_lei_numero_11_de_2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2525/projeto_de_lei_numero_12_de_2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2526/projeto_de_lei_numero_13_de_2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2527/projeto_de_lei_numero_14_de_2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2528/projeto_de_lei_numero_15_de_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2529/projeto_de_lei_numero_16_de_2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2530/projeto_de_lei_numero_17_de_2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2531/projeto_de_lei_numero_18_de_2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2532/projeto_de_lei_numero_19_de_2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2533/projeto_de_lei_numero_20_de_2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2534/projeto_de_lei_numero_21_de_2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2535/projeto_de_lei_numero_22_de_2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2536/projeto_de_lei_numero_23_de_2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2538/projeto_de_lei_numero_24_de_2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2539/projeto_de_lei_numero_25_de_2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2540/projeto_de_lei_numero_26_de_2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2541/projeto_de_lei_numero_27_de_2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2542/projeto_de_lei_numero_28_de_2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2543/projeto_de_lei_numero_29_de_2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2544/projeto_de_lei_numero_30_de_2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2546/projeto_de_lei_numero_31_de_2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2547/projeto_de_lei_numero_32_de_2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2549/projeto_de_lei_numero_33_de_2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2551/projeto_de_lei_numero_34_de_2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2552/projeto_de_lei_numero_35_de_2006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2553/projeto_de_lei_numero_37_de_2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2554/projeto_de_lei_numero_38_de_2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2555/projeto_de_lei_numero_39_de_2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2556/projeto_de_lei_numero_41_de_2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2558/projeto_de_lei_numero_42_de_2006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2559/projeto_de_lei_numero_43_de_2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2560/projeto_de_lei_numero_44_de_2006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2561/projeto_de_lei_numero_45_de_2006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2562/projeto_de_lei_numero_46_de_2006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2563/projeto_de_lei_numero_48_de_2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2564/projeto_de_lei_numero_49_de_2006.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2566/projeto_de_lei_numero_50_de_2006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2567/projeto_de_lei_numero_51_de_2006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2568/projeto_de_lei_numero_52_de_2006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2571/projeto_de_lei_numero_53_de_2006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2572/projeto_de_lei_numero_56_de_2006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2573/projeto_de_lei_numero_57_de_20006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2574/projeto_de_lei_numero_58_de_2006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2575/projeto_de_lei_numero_60_de_2006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2576/projeto_de_lei_numero_61_de_2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2578/projeto_de_lei_numero_62_de_2006.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2579/projeto_de_lei_numero_63_de_2006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2580/projeto_de_lei_numero_64_de_2006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2581/projeto_de_lei_numero_65_de_2006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2582/projeto_de_lei_numero_66_de_2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2583/projeto_de_lei_numero_67_de_2006.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2584/projeto_de_lei_numero_68_de_2006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2585/projeto_de_lei_numero_69_de_2006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2586/projeto_de_lei_numero_70_de_2006.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2587/projeto_de_lei_numero_71_de_2006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2588/projeto_de_lei__numero_72_de_2006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2589/projeto_de_lei_numero_73_de_2006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2590/projeto_de_lei_numero_74_de_2006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2591/projeto_de_lei_numero_75_de_2006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2592/projeto_de_lei_numero_76_de_2006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2570/veto_emenda_001_pl_52_de_2006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2537/veto_pl_23_de_2006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2545/veto_pl_30_de_2006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2548/veto_projeto_de_lei_numero_32_de_2006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2550/veto_projeto_de_lei_numero_33_de_2006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2557/veto_pl_41_de_2006.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2577/veto_pl_61_de_2006.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2565/emenda_001_pl_49_de_2006.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2006/2569/emenda_001_pl_52_de_2006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="202.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>