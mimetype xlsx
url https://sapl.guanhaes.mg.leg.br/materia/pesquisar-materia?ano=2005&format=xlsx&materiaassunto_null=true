--- v0 (2026-02-17)
+++ v1 (2026-05-11)
@@ -54,912 +54,912 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Osvaldo Castro Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2596/projeto_de_lei_complementar_numero_01_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2596/projeto_de_lei_complementar_numero_01_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder desconto e moratória para pagamento da dívida ativa de tributos municipais e dá outras providências</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Lucimar Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2597/projeto_de_lei_numero_02_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2597/projeto_de_lei_numero_02_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n" 2.105, de 21 de dezembro de 2004.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2599/projeto_de_lei_numero_03_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2599/projeto_de_lei_numero_03_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Cargos e salários dos servidores públicos municipais de Guanhães - Lei Municipal nº 2056/2003 e dá outras providências</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2602/projeto_de_lei_numero_04_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2602/projeto_de_lei_numero_04_de_2005.pdf</t>
   </si>
   <si>
     <t>Regulamenta as ações da saúde municipais e autoriza o Poder Executivo Municipal de Guanhães a contratar profissionais da área de saúde e dá outras providências</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2605/projeto_de_lei_numero_05_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2605/projeto_de_lei_numero_05_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei número 2069 de 31 de março de 2004 que estabelece o Plano de Organização do Pessoal do SAAE - Serviço Autônomo de Água e Esgoto e dá outras providências</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antônio Fábio</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2607/projeto_de_lei_numero_06_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2607/projeto_de_lei_numero_06_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação à logradouro público, Praça Professor Heitor Nunes da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2608/projeto_de_lei_numero_07_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2608/projeto_de_lei_numero_07_de_2005.pdf</t>
   </si>
   <si>
     <t>Define as diretrizes para uma política de prevenção e atenção integral à saúde do idoso, no âmbito do Município de Guanhães, e dá outras providências</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2609/projeto_de_lei_numero_08_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2609/projeto_de_lei_numero_08_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de serviços para coleta de lixo e dá outras providências</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2610/projeto_de_lei_numero_09_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2610/projeto_de_lei_numero_09_de_2005.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esportes e o fundo Municipal de Esportes e dá outras providências</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2611/projeto_de_lei_numero_10_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2611/projeto_de_lei_numero_10_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza ajuda de custo para o transporte de alunos universitários e dá outras providências</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2612/projeto_de_lei_numero_11_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2612/projeto_de_lei_numero_11_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Cargos do Magistério Público Municipal de Guanhães - Lei Municipal nº 2058 de 2003 e dá outras providências</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2615/projeto_de_lei_numero_12_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2615/projeto_de_lei_numero_12_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área pública para a instalação da FACIG - Faculdade cidade de Guanhães no município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Daniel Menezes</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2617/projeto_de_lei_numero_13_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2617/projeto_de_lei_numero_13_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1962 de 05 de março de 2002, que cria o Conselho Municipal do Patrimônio Cultural do Município de Guanhães</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2618/projeto_de_lei_numero_15_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2618/projeto_de_lei_numero_15_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as competentes alterações na Lei Municipal nº 1952/2001 que criou o Sistema de Controle Interno e dá outras providências</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2619/projeto_de_lei_numero_16_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2619/projeto_de_lei_numero_16_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estágio de estudantes junto ao Poder Público Municipal, suas autarquias e fundações, e dá outras providências</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2620/projeto_de_lei_numero_17_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2620/projeto_de_lei_numero_17_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Avenida Maria Antonieta Morais Miranda</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2621/projeto_de_lei_numero_18_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2621/projeto_de_lei_numero_18_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Avenida Joel Gonçalves dos Santos</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2622/projeto_de_lei_numero_20_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2622/projeto_de_lei_numero_20_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Santos Madalena de Souza</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2623/projeto_de_lei_numero_21_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2623/projeto_de_lei_numero_21_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guanhães a firmar convênio com a APAE - Associação de pais e amigos dos excepcionais de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2625/projeto_de_lei_numero_22_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2625/projeto_de_lei_numero_22_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guanhães a firmar convênio com a creche Lar dos Pequeninos  de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2627/projeto_de_lei_numero_23_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2627/projeto_de_lei_numero_23_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os holerites de pagamento dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2628/projeto_de_lei_numero_24_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2628/projeto_de_lei_numero_24_de_2005.pdf</t>
   </si>
   <si>
     <t>Define medidas para combate ao tabagismo no Município de Guanhães, Estado de Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2629/projeto_de_lei_numero_25_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2629/projeto_de_lei_numero_25_de_2005.pdf</t>
   </si>
   <si>
     <t>Lei de Diretrizes Orçamentárias para o exercício de 2006</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2631/projeto_de_lei_numero_26_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2631/projeto_de_lei_numero_26_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza convênio com o Tribunal de Justiça do Estado de Minas Gerais para a instalação da Segunda Vara na Comarca de Guanhães, MG e dá outras providências.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2632/projeto_de_lei_numero_27_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2632/projeto_de_lei_numero_27_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Beco Sebastião Elias dos Santos</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2633/projeto_de_lei_numero_28_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2633/projeto_de_lei_numero_28_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 4º da Lei Municipal nº 2116 de 08/06/2005 e dá outras providências</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2634/projeto_de_lei_numero_29_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2634/projeto_de_lei_numero_29_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Especiais no Orçamento de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2635/projeto_de_lei_numero_30_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2635/projeto_de_lei_numero_30_de_2005.pdf</t>
   </si>
   <si>
     <t>Unifica os Bairros Amazonas, Nossa Senhora de Fátima e Funcionários e dá outras providências</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2636/projeto_de_lei_numero_31_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2636/projeto_de_lei_numero_31_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação de loteamento e suas condições e dá outras providências</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2637/projeto_de_lei_numero_32_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2637/projeto_de_lei_numero_32_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de utilidade pública municipal.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2638/projeto_de_lei_numero_33_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2638/projeto_de_lei_numero_33_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de passeio público ou calçada com piso completamente liso</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2639/projeto_de_lei_numero_34_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2639/projeto_de_lei_numero_34_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir a cessão, aos sábados, domingos e feriados, das áreas esportivas existentes nas escolas da rede municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2640/projeto_de_lei_numero_35_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2640/projeto_de_lei_numero_35_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a fixação da frase "Respeite o Idoso, um dia você será idoso também" nas repartições públicas municipais</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2641/projeto_de_lei_numero_36_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2641/projeto_de_lei_numero_36_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos emergenciais ao Hospital Regional de Guanhães da Associação Nossa Senhora do Carmo e dá outras providências</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2642/projeto_de_lei_numero_37_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2642/projeto_de_lei_numero_37_de_2005.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2643/projeto_de_lei_numero_38_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2643/projeto_de_lei_numero_38_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de área pública para a instalação da Associação Acolher Vidas no Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2645/projeto_de_lei_numero_39_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2645/projeto_de_lei_numero_39_de_2005.pdf</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2647/projeto_de_lei_numero_40_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2647/projeto_de_lei_numero_40_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2648/projeto_de_lei_numero_41_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2648/projeto_de_lei_numero_41_de_2005.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública, para fins de desapropriação amigável ou judicial, imóvel urbano que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2649/projeto_de_lei_numero_42_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2649/projeto_de_lei_numero_42_de_2005.pdf</t>
   </si>
   <si>
     <t>Dá de nominação a praça pública - Praça Guiomar Horta Araújo Caldeira (Dona Nenzinha)</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2650/projeto_de_lei_numero_43_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2650/projeto_de_lei_numero_43_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre forma de acondicionamento de sucatas de ferro-velho e materiais recicláveis e dá outra providência.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2651/projeto_de_lei_numero_45_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2651/projeto_de_lei_numero_45_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Banco Municipal de Leite Humano e dá outras providências.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2652/projeto_de_lei_numero_47_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2652/projeto_de_lei_numero_47_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Biblioteca Itinerante no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2653/projeto_de_lei_numero_48_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2653/projeto_de_lei_numero_48_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a firmar convênio com o Estado de Minas Gerais, com objetivo de ingressar e participar do Programa Máquinas para o Desenvolvimento e dá outras providências</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2654/projeto_de_lei_numero_49_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2654/projeto_de_lei_numero_49_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza convênio com a entidade Associação dos Produtores Rurais de Abastecimento Municipal de Guanhães/MG - APRAM e dá outras providências</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2655/projeto_de_lei_numero_50_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2655/projeto_de_lei_numero_50_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso Anual de Redação nas escolas da Rede Municipal de Ensino e dá outras providências</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2656/projeto_de_lei_numero_52_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2656/projeto_de_lei_numero_52_de_2005.pdf</t>
   </si>
   <si>
     <t>Institui o selo de qualidade aos estabelecimentos que exerçam atividades no âmbito da vigilância sanitária e dá outras providências</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2657/projeto_de_lei_numero_53_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2657/projeto_de_lei_numero_53_de_2005.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal Antidrogas-(FUMAD), e dá outras providências.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2658/projeto_de_lei_numero_63_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2658/projeto_de_lei_numero_63_de_2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães/MG a utilizar recursos da contribuição para custeio da iluminação pública em atividades de aquisição de equipamentos e dá outras providências</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2659/projeto_de_lei_numero_64_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2659/projeto_de_lei_numero_64_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no Estatuto do Servidor Público do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2660/projeto_de_lei_numero_65_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2660/projeto_de_lei_numero_65_de_2005.pdf</t>
   </si>
   <si>
     <t>Reconhece como de Utilidade Pública Municipal a Associação Cultural Vida Nossa</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2661/porjeto_de_lei_numero_67_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2661/porjeto_de_lei_numero_67_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de patrocínios nos uniformes escolares da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2662/projeto_de_lei_numero_69_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2662/projeto_de_lei_numero_69_de_2005.pdf</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2663/projeto_de_lei_numero_70_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2663/projeto_de_lei_numero_70_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2664/projeto_de_lei_numero_71_de_2006.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2664/projeto_de_lei_numero_71_de_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criação do serviço de atendimento simplificado de clientes da CEMIG Distribuidora S.A</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2665/projeto_de_lei_numero_72_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2665/projeto_de_lei_numero_72_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2102 de 21 de dezembro de 2004 e dá outras providências</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2666/projeto_de_lei_numero_73_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2666/projeto_de_lei_numero_73_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na lei número 2154 de 08/11/2005 que dispõe sobre alteração do Estatuto do Servidor Público do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2593/projeto_de_lei_numero_02_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2593/projeto_de_lei_numero_02_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar número 001/2002 - Código Tributário Municipal de Guanhães</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2595/projeto_de_lei_complementar_numero_03_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2595/projeto_de_lei_complementar_numero_03_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção extraordinária de IPTU — Imposto Predial e Territorial Urbano, de imóveis atingidos por enchentes, e dá outras providências.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2594/projeto_de_lei_numero_04_de_20051.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2594/projeto_de_lei_numero_04_de_20051.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a Permitir o afastamento de funcionários de nível universitário para participar em congressos e demais eventos científicos ou técnicos e dá outras providências.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2603/projeto_de_lei_numero_05_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2603/projeto_de_lei_numero_05_de_2005.pdf</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2598/veto_projeto_de_lei_numero_02_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2598/veto_projeto_de_lei_numero_02_de_2005.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 002 de 2005</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2601/veto_ao_projeto_de_lei_numero_03_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2601/veto_ao_projeto_de_lei_numero_03_de_2005.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 03 de 2005</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2600/emenda_001_pl_03_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2600/emenda_001_pl_03_de_2005.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa e aditiva ao projeto de lei número 003 de 2005</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2604/emenda_001_pl_05_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2604/emenda_001_pl_05_de_2005.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei número 05 de 2005</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2613/emenda_001_pl_11_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2613/emenda_001_pl_11_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO VII do projeto de lei número 11 de 2005</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2616/emenda_001_pl_12_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2616/emenda_001_pl_12_de_2005.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa apresentada ao projeto de lei número 12 de 2005</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2624/emenda_001_pl_21_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2624/emenda_001_pl_21_de_2005.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa apresentada ao projeto de lei número 021 de 2005</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2626/emenda_numero_001_pl_22_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2626/emenda_numero_001_pl_22_de_2005.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei número 022 de 2005</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2630/emenda_001_pl_25_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2630/emenda_001_pl_25_de_2005.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de lei número 25 de 2005</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2644/emenda_001_pl_38_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2644/emenda_001_pl_38_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do Projeto de Lei número 38 de 2005</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2646/emenda_001_pl_39_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2646/emenda_001_pl_39_de_2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 4º ao artigo 2º do projeto de lei número 39 de 2005</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2614/emenda_002_pl_11_de_2005.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2614/emenda_002_pl_11_de_2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3º ao artigo 15 da Lei Municipal nº 2058 de 2003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1266,67 +1266,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2596/projeto_de_lei_complementar_numero_01_de_2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2597/projeto_de_lei_numero_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2599/projeto_de_lei_numero_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2602/projeto_de_lei_numero_04_de_2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2605/projeto_de_lei_numero_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2607/projeto_de_lei_numero_06_de_2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2608/projeto_de_lei_numero_07_de_2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2609/projeto_de_lei_numero_08_de_2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2610/projeto_de_lei_numero_09_de_2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2611/projeto_de_lei_numero_10_de_2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2612/projeto_de_lei_numero_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2615/projeto_de_lei_numero_12_de_2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2617/projeto_de_lei_numero_13_de_2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2618/projeto_de_lei_numero_15_de_2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2619/projeto_de_lei_numero_16_de_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2620/projeto_de_lei_numero_17_de_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2621/projeto_de_lei_numero_18_de_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2622/projeto_de_lei_numero_20_de_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2623/projeto_de_lei_numero_21_de_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2625/projeto_de_lei_numero_22_de_2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2627/projeto_de_lei_numero_23_de_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2628/projeto_de_lei_numero_24_de_2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2629/projeto_de_lei_numero_25_de_2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2631/projeto_de_lei_numero_26_de_2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2632/projeto_de_lei_numero_27_de_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2633/projeto_de_lei_numero_28_de_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2634/projeto_de_lei_numero_29_de_2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2635/projeto_de_lei_numero_30_de_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2636/projeto_de_lei_numero_31_de_2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2637/projeto_de_lei_numero_32_de_2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2638/projeto_de_lei_numero_33_de_2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2639/projeto_de_lei_numero_34_de_2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2640/projeto_de_lei_numero_35_de_2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2641/projeto_de_lei_numero_36_de_2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2642/projeto_de_lei_numero_37_de_2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2643/projeto_de_lei_numero_38_de_2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2645/projeto_de_lei_numero_39_de_2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2647/projeto_de_lei_numero_40_de_2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2648/projeto_de_lei_numero_41_de_2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2649/projeto_de_lei_numero_42_de_2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2650/projeto_de_lei_numero_43_de_2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2651/projeto_de_lei_numero_45_de_2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2652/projeto_de_lei_numero_47_de_2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2653/projeto_de_lei_numero_48_de_2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2654/projeto_de_lei_numero_49_de_2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2655/projeto_de_lei_numero_50_de_2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2656/projeto_de_lei_numero_52_de_2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2657/projeto_de_lei_numero_53_de_2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2658/projeto_de_lei_numero_63_de_2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2659/projeto_de_lei_numero_64_de_2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2660/projeto_de_lei_numero_65_de_2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2661/porjeto_de_lei_numero_67_de_2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2662/projeto_de_lei_numero_69_de_2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2663/projeto_de_lei_numero_70_de_2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2664/projeto_de_lei_numero_71_de_2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2665/projeto_de_lei_numero_72_de_2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2666/projeto_de_lei_numero_73_de_2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2593/projeto_de_lei_numero_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2595/projeto_de_lei_complementar_numero_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2594/projeto_de_lei_numero_04_de_20051.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2603/projeto_de_lei_numero_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2598/veto_projeto_de_lei_numero_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2601/veto_ao_projeto_de_lei_numero_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2600/emenda_001_pl_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2604/emenda_001_pl_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2613/emenda_001_pl_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2616/emenda_001_pl_12_de_2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2624/emenda_001_pl_21_de_2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2626/emenda_numero_001_pl_22_de_2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2630/emenda_001_pl_25_de_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2644/emenda_001_pl_38_de_2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2646/emenda_001_pl_39_de_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2614/emenda_002_pl_11_de_2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2596/projeto_de_lei_complementar_numero_01_de_2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2597/projeto_de_lei_numero_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2599/projeto_de_lei_numero_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2602/projeto_de_lei_numero_04_de_2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2605/projeto_de_lei_numero_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2607/projeto_de_lei_numero_06_de_2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2608/projeto_de_lei_numero_07_de_2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2609/projeto_de_lei_numero_08_de_2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2610/projeto_de_lei_numero_09_de_2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2611/projeto_de_lei_numero_10_de_2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2612/projeto_de_lei_numero_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2615/projeto_de_lei_numero_12_de_2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2617/projeto_de_lei_numero_13_de_2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2618/projeto_de_lei_numero_15_de_2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2619/projeto_de_lei_numero_16_de_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2620/projeto_de_lei_numero_17_de_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2621/projeto_de_lei_numero_18_de_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2622/projeto_de_lei_numero_20_de_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2623/projeto_de_lei_numero_21_de_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2625/projeto_de_lei_numero_22_de_2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2627/projeto_de_lei_numero_23_de_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2628/projeto_de_lei_numero_24_de_2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2629/projeto_de_lei_numero_25_de_2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2631/projeto_de_lei_numero_26_de_2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2632/projeto_de_lei_numero_27_de_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2633/projeto_de_lei_numero_28_de_2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2634/projeto_de_lei_numero_29_de_2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2635/projeto_de_lei_numero_30_de_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2636/projeto_de_lei_numero_31_de_2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2637/projeto_de_lei_numero_32_de_2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2638/projeto_de_lei_numero_33_de_2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2639/projeto_de_lei_numero_34_de_2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2640/projeto_de_lei_numero_35_de_2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2641/projeto_de_lei_numero_36_de_2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2642/projeto_de_lei_numero_37_de_2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2643/projeto_de_lei_numero_38_de_2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2645/projeto_de_lei_numero_39_de_2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2647/projeto_de_lei_numero_40_de_2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2648/projeto_de_lei_numero_41_de_2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2649/projeto_de_lei_numero_42_de_2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2650/projeto_de_lei_numero_43_de_2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2651/projeto_de_lei_numero_45_de_2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2652/projeto_de_lei_numero_47_de_2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2653/projeto_de_lei_numero_48_de_2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2654/projeto_de_lei_numero_49_de_2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2655/projeto_de_lei_numero_50_de_2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2656/projeto_de_lei_numero_52_de_2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2657/projeto_de_lei_numero_53_de_2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2658/projeto_de_lei_numero_63_de_2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2659/projeto_de_lei_numero_64_de_2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2660/projeto_de_lei_numero_65_de_2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2661/porjeto_de_lei_numero_67_de_2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2662/projeto_de_lei_numero_69_de_2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2663/projeto_de_lei_numero_70_de_2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2664/projeto_de_lei_numero_71_de_2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2665/projeto_de_lei_numero_72_de_2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2666/projeto_de_lei_numero_73_de_2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2593/projeto_de_lei_numero_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2595/projeto_de_lei_complementar_numero_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2594/projeto_de_lei_numero_04_de_20051.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2603/projeto_de_lei_numero_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2598/veto_projeto_de_lei_numero_02_de_2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2601/veto_ao_projeto_de_lei_numero_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2600/emenda_001_pl_03_de_2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2604/emenda_001_pl_05_de_2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2613/emenda_001_pl_11_de_2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2616/emenda_001_pl_12_de_2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2624/emenda_001_pl_21_de_2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2626/emenda_numero_001_pl_22_de_2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2630/emenda_001_pl_25_de_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2644/emenda_001_pl_38_de_2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2646/emenda_001_pl_39_de_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2005/2614/emenda_002_pl_11_de_2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>