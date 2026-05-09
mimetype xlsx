--- v0 (2025-12-23)
+++ v1 (2026-05-09)
@@ -54,682 +54,682 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2708/projeto_de_lei_numero_01_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2708/projeto_de_lei_numero_01_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de Utilidade Pública Municipal</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2709/projeto_de_lei_numero_02_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2709/projeto_de_lei_numero_02_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre informações relativas a obras públicas e dá outras providências</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2710/projeto_de_lei_numero_03_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2710/projeto_de_lei_numero_03_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de incentivo fiscal para a realização de projetos culturais em âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Edelveis Cássia de Alvarenga Pereira, Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2711/projeto_de_lei_numero_04_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2711/projeto_de_lei_numero_04_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso às informações relativas às receitas do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de valorização do Magistério - FUNDEF - e dá outras providências</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Luiz de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2712/projeto_de_lei_numero_05_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2712/projeto_de_lei_numero_05_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Reconhecimento de Direito Adquirido na forma de Apostilamento Proporcional para os servidores Municipais efetivos de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2713/projeto_de_lei_numero_06_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2713/projeto_de_lei_numero_06_de_2004.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento Bairro Jardins II no Município de Guanhães, MG e dá outras providências</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2714/projeto_de_lei_numero_07_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2714/projeto_de_lei_numero_07_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de entidade como de utilidade pública municipal</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2715/projeto_de_lei_numero_08_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2715/projeto_de_lei_numero_08_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guanhães a proceder a inclusão de pensionistas na folha de pagamento e dá outras providências</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2717/projeto_de_lei_numero_09_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2717/projeto_de_lei_numero_09_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães, MG, a contratar 40 (quarenta) pessoas, em caráter temporário e excepcional para executar serviços de limpeza em vias públicas.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2718/projeto_de_lei_10_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2718/projeto_de_lei_10_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guanhães a firmar convênio com a APAE - Associação de Pais e Amigos dos Excepcionais de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2719/projeto_de_lei_numero_11_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2719/projeto_de_lei_numero_11_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação e dá outras providências</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2720/projeto_de_lei_numero_12_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2720/projeto_de_lei_numero_12_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guanhães a doar duas sepulturas à SSVP - Sociedade São Vicente de Paulo de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2721/projeto_de_lei_numero_13_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2721/projeto_de_lei_numero_13_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Poder Executivo Municipal de Guanhães a firmar convênio com o COMBEM - Conselho Municipal do Bem Estar do Menor de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2722/projeto_de_lei_numero_14_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2722/projeto_de_lei_numero_14_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Guanhães a firmar convênio com a creche Lar dos Pequeninos de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2723/projeto_de_lei_numero_17_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2723/projeto_de_lei_numero_17_de_2004.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Organização do Pessoal do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2724/projeto_de_lei_numero_18_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2724/projeto_de_lei_numero_18_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de área pública para a ACIG - Associação Comercial e Industrial de Guanhães e da´ outras providências</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2727/projeto_de_lei_numero_20_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2727/projeto_de_lei_numero_20_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no Plano de Cargos do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2728/projeto_de_lei_numero_21_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2728/projeto_de_lei_numero_21_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sanções administrativas a estabelecimento bancário infrator do consumidor, e dá outras providências</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2729/projeto_de_lei_numero_22_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2729/projeto_de_lei_numero_22_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a lei 2064 de 11 de março de 2004 e dá outras providências</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Maria Helena Godinho, Edelveis Cássia de Alvarenga Pereira, Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2730/projeto_de_lei_numero_24_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2730/projeto_de_lei_numero_24_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Criar o Conselho Municipal dos direitos da Mulher e Dá Outras Providências.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Geraldo Magela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2731/projeto_de_lei_numero_25_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2731/projeto_de_lei_numero_25_de_2004.pdf</t>
   </si>
   <si>
     <t>Cria o Dia Municipal da Empregada Doméstica e dá outras providências</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2733/projeto_de_lei_numero_27_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2733/projeto_de_lei_numero_27_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei municipal número 2020 de 2002 e dá outras providências</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Edelveis Cássia de Alvarenga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2735/projeto_de_lei_numero_29_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2735/projeto_de_lei_numero_29_de_2004.pdf</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2736/projeto_de_lei_numero_30_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2736/projeto_de_lei_numero_30_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal número 2066 de 2004 e dá outras providências</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2737/projeto_de_lei_numero_31_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2737/projeto_de_lei_numero_31_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permuta de bens imóveis entre a Prefeitura Municipal de Guanhães e a Câmara Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2738/projeto_de_lei_numero_32_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2738/projeto_de_lei_numero_32_de_2004.pdf</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2739/projeto_de_lei_numero_33_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2739/projeto_de_lei_numero_33_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação do serviço integrado de administração financeira SIAFI/CIDADÃO</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2740/projeto_de_lei_numero_34_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2740/projeto_de_lei_numero_34_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura e instalação de loteamento e suas condições e dá outras providências</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Wagner Reis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2741/projeto_de_lei_numero_37_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2741/projeto_de_lei_numero_37_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal Antidrogas, e dá outras providências.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2742/projeto_de_lei_numero_38_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2742/projeto_de_lei_numero_38_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de prédio público municipal para a instalação da UNIPAC - Universidade Presidente Antônio Carlos e dá outras providências</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2743/projeto_de_lei_complementar_numero_40_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2743/projeto_de_lei_complementar_numero_40_de_2004.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2748/projeto_de_lei_numero_42_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2748/projeto_de_lei_numero_42_de_2004.pdf</t>
   </si>
   <si>
     <t>Estabelece os Subsídios do Prefeito, Vice-Prefeito e Secretários do Município de Guanhães/MG, para a Legislatura 2005/2008.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2750/projeto_de_lei_numero_43_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2750/projeto_de_lei_numero_43_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 50 da Lei n° 1998 e o § 3° do artigo 5° e artigo 85 da Lei n° 1999, ambas de 24 de setembro de 2002 e dá outras providencias.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2752/projeto_de_lei_numero_44_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2752/projeto_de_lei_numero_44_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de adiantamento, ao qual referem-se os Artigos 65, 68 e 69 da Lei n° 4_320, de 17 de março de 1964 e dá outras providências</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2753/projeto_de_lei_numero_45_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2753/projeto_de_lei_numero_45_de_2004.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atenção à Pessoa Portadora de Deficiência</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2754/projeto_de_lei_numero_46_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2754/projeto_de_lei_numero_46_de_2004.pdf</t>
   </si>
   <si>
     <t>Regulamenta parceria entre o município e contribuintes de IPTU para fins de implementação de melhorias, incentivo ao pagamento do IPTU e dá outras providências</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2756/projeto_de_lei_numero_47_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2756/projeto_de_lei_numero_47_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a Lei N° 2.028 de 07 de julho de 2003 que estabelece o Regulamento de Serviços Prestados pelo SAAE — RSPS e dá outras providências.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2757/projeto_de_lei_numero_56_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2757/projeto_de_lei_numero_56_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do Orçamento Municipal no Exercício de 2004 e altera a_x000D_
 redação do art. 50 da Lei Municipal n.° 2.053, de 30 de dezembro de 2003.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2705/parecer_juridico_plc_01_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2705/parecer_juridico_plc_01_de_2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder a anistia em 80%(oitenta por cento) das penalidades do tipo juros e multas inerentes ao IPTU - Imposto Predial e Territorial Urbano constante da dívida ativa no Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2706/projeto_de_lei_complementar_numero_02_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2706/projeto_de_lei_complementar_numero_02_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 2052 de 30 de dezembro de 2003 que dispõe sobre a estrutura organizacional da Prefeitura Municipal de Guanhães</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2707/projeto_de_lei_complementar_numero_03_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2707/projeto_de_lei_complementar_numero_03_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2746/projeto_de_lei_complementar_numero_41_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2746/projeto_de_lei_complementar_numero_41_de_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo VIII do Plano de Cargos do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2747/veto_pl_41_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2747/veto_pl_41_de_2004.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 41 de 2004</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2749/veto_projeto_de_lei_numero_42_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2749/veto_projeto_de_lei_numero_42_de_2004.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto de lei número 42 de 2004</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2716/emenda_001_pl_08_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2716/emenda_001_pl_08_de_2004.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao artigo 1º do projeto de lei número 08 de 2004</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2725/emenda_001_pl_18_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2725/emenda_001_pl_18_de_2004.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa apresentada ao projeto de lei número 29 de março de 2004</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2732/emenda_numero_001_pl_25_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2732/emenda_numero_001_pl_25_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 25 de 2004</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>Maria Helena Godinho, Demétrio Ayala, Dr. Flaviano, Edelveis Cássia de Alvarenga Pereira, Maria Anídia de Paula, Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2734/emenda_001_pl_27_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2734/emenda_001_pl_27_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a emenda e o artigo 1º do projeto de lei número 27 de 2004</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2744/emenda_001_pl_40_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2744/emenda_001_pl_40_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 74 do projeto de lei numero 40 de 2004</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2751/emenda_001_pl_43_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2751/emenda_001_pl_43_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 43 de 2004</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2755/emenda_001_pl_46_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2755/emenda_001_pl_46_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 3º do projeto de lei número 46 de 2004</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2726/emenda_002_pl_18_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2726/emenda_002_pl_18_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 18 de 2004</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2745/emenda_002_pl_40_de_2004.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2745/emenda_002_pl_40_de_2004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 74 do Projeto de Lei Complementar número 40 de 2004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1036,67 +1036,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2708/projeto_de_lei_numero_01_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2709/projeto_de_lei_numero_02_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2710/projeto_de_lei_numero_03_de_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2711/projeto_de_lei_numero_04_de_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2712/projeto_de_lei_numero_05_de_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2713/projeto_de_lei_numero_06_de_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2714/projeto_de_lei_numero_07_de_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2715/projeto_de_lei_numero_08_de_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2717/projeto_de_lei_numero_09_de_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2718/projeto_de_lei_10_de_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2719/projeto_de_lei_numero_11_de_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2720/projeto_de_lei_numero_12_de_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2721/projeto_de_lei_numero_13_de_2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2722/projeto_de_lei_numero_14_de_2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2723/projeto_de_lei_numero_17_de_2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2724/projeto_de_lei_numero_18_de_2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2727/projeto_de_lei_numero_20_de_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2728/projeto_de_lei_numero_21_de_2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2729/projeto_de_lei_numero_22_de_2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2730/projeto_de_lei_numero_24_de_2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2731/projeto_de_lei_numero_25_de_2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2733/projeto_de_lei_numero_27_de_2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2735/projeto_de_lei_numero_29_de_2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2736/projeto_de_lei_numero_30_de_2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2737/projeto_de_lei_numero_31_de_2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2738/projeto_de_lei_numero_32_de_2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2739/projeto_de_lei_numero_33_de_2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2740/projeto_de_lei_numero_34_de_2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2741/projeto_de_lei_numero_37_de_2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2742/projeto_de_lei_numero_38_de_2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2743/projeto_de_lei_complementar_numero_40_de_2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2748/projeto_de_lei_numero_42_de_2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2750/projeto_de_lei_numero_43_de_2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2752/projeto_de_lei_numero_44_de_2004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2753/projeto_de_lei_numero_45_de_2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2754/projeto_de_lei_numero_46_de_2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2756/projeto_de_lei_numero_47_de_2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2757/projeto_de_lei_numero_56_de_2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2705/parecer_juridico_plc_01_de_2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2706/projeto_de_lei_complementar_numero_02_de_2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2707/projeto_de_lei_complementar_numero_03_de_2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2746/projeto_de_lei_complementar_numero_41_de_2004.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2747/veto_pl_41_de_2004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2749/veto_projeto_de_lei_numero_42_de_2004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2716/emenda_001_pl_08_de_2004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2725/emenda_001_pl_18_de_2004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2732/emenda_numero_001_pl_25_de_2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2734/emenda_001_pl_27_de_2004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2744/emenda_001_pl_40_de_2004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2751/emenda_001_pl_43_de_2004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2755/emenda_001_pl_46_de_2004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2726/emenda_002_pl_18_de_2004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2745/emenda_002_pl_40_de_2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2708/projeto_de_lei_numero_01_de_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2709/projeto_de_lei_numero_02_de_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2710/projeto_de_lei_numero_03_de_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2711/projeto_de_lei_numero_04_de_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2712/projeto_de_lei_numero_05_de_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2713/projeto_de_lei_numero_06_de_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2714/projeto_de_lei_numero_07_de_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2715/projeto_de_lei_numero_08_de_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2717/projeto_de_lei_numero_09_de_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2718/projeto_de_lei_10_de_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2719/projeto_de_lei_numero_11_de_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2720/projeto_de_lei_numero_12_de_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2721/projeto_de_lei_numero_13_de_2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2722/projeto_de_lei_numero_14_de_2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2723/projeto_de_lei_numero_17_de_2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2724/projeto_de_lei_numero_18_de_2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2727/projeto_de_lei_numero_20_de_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2728/projeto_de_lei_numero_21_de_2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2729/projeto_de_lei_numero_22_de_2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2730/projeto_de_lei_numero_24_de_2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2731/projeto_de_lei_numero_25_de_2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2733/projeto_de_lei_numero_27_de_2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2735/projeto_de_lei_numero_29_de_2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2736/projeto_de_lei_numero_30_de_2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2737/projeto_de_lei_numero_31_de_2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2738/projeto_de_lei_numero_32_de_2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2739/projeto_de_lei_numero_33_de_2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2740/projeto_de_lei_numero_34_de_2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2741/projeto_de_lei_numero_37_de_2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2742/projeto_de_lei_numero_38_de_2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2743/projeto_de_lei_complementar_numero_40_de_2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2748/projeto_de_lei_numero_42_de_2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2750/projeto_de_lei_numero_43_de_2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2752/projeto_de_lei_numero_44_de_2004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2753/projeto_de_lei_numero_45_de_2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2754/projeto_de_lei_numero_46_de_2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2756/projeto_de_lei_numero_47_de_2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2757/projeto_de_lei_numero_56_de_2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2705/parecer_juridico_plc_01_de_2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2706/projeto_de_lei_complementar_numero_02_de_2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2707/projeto_de_lei_complementar_numero_03_de_2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2746/projeto_de_lei_complementar_numero_41_de_2004.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2747/veto_pl_41_de_2004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2749/veto_projeto_de_lei_numero_42_de_2004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2716/emenda_001_pl_08_de_2004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2725/emenda_001_pl_18_de_2004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2732/emenda_numero_001_pl_25_de_2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2734/emenda_001_pl_27_de_2004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2744/emenda_001_pl_40_de_2004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2751/emenda_001_pl_43_de_2004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2755/emenda_001_pl_46_de_2004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2726/emenda_002_pl_18_de_2004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2004/2745/emenda_002_pl_40_de_2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>