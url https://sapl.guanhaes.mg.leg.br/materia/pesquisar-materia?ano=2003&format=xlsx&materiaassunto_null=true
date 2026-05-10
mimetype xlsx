--- v0 (2025-12-23)
+++ v1 (2026-05-10)
@@ -54,686 +54,686 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Luiz de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2762/projeto_de_lei_numero_06_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2762/projeto_de_lei_numero_06_de_2003.pdf</t>
   </si>
   <si>
     <t>Institui a vinculação obrigatória das cotas do FPM à contribuição previdenciária patronal incidente sobre a folha de pagamento dos funcionários_x000D_
 efetivos do município e dá outras providências</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2764/projeto_de_lei_numero_09_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2764/projeto_de_lei_numero_09_de_2003.pdf</t>
   </si>
   <si>
     <t>Concede Gratificação aos Profissionais do Magistério nos termos seguintes, em observância ao Art. 131, inciso VI da Lei n° 1.989, de 25 de julho de 2002, amparado no art. 208, inciso XXIII da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wagner Reis, Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2765/projeto_de_lei_numero_11_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2765/projeto_de_lei_numero_11_de_2003.pdf</t>
   </si>
   <si>
     <t>Institui o Albergue Municipal para a mulher vítima de violência e dá outras providências.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Wagner Reis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2767/projeto_de_lei_numero_12_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2767/projeto_de_lei_numero_12_de_2003.pdf</t>
   </si>
   <si>
     <t>Determina a criação pelo Executivo Municipal do Centro de Atenção Psico-Social - CAPS, e dá outras providências</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2768/projeto_de_lei_numero_13_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2768/projeto_de_lei_numero_13_de_2003.pdf</t>
   </si>
   <si>
     <t>Fica o município de Guanhães autorizado a celebrar convênio de cooperação com o Conselho Comunitário de Segurança Preventiva, através da Polícia Militar-MG/26ºBPM</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2769/projeto_de_lei_numero_16_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2769/projeto_de_lei_numero_16_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição do Prêmio Anual de Literatura "Cultura Guanhanense" e dá outras providências</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2771/projeto_de_lei_numero_18_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2771/projeto_de_lei_numero_18_de_2003.pdf</t>
   </si>
   <si>
     <t>O Município de Guanhães, Institui a chamada "meia entrada" para estudantes em locais que Menciona e dá outras Providências.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2772/projeto_de_lei_numero_20_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2772/projeto_de_lei_numero_20_de_2003.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para contratação de pessoal por tempo determinado, para atender a necessidade temporária de excepcional interesse público, nos termos do artigo 37, inciso II, da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2773/projeto_de_lei_numero_22_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2773/projeto_de_lei_numero_22_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação do Município de Guanhães á Agência de Desenvolvimento do Circuito Turístico Trilhas do Rio Doce — TRD, e da outras providências.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2774/projeto_de_lei_numero_23_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2774/projeto_de_lei_numero_23_de_2003.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regulamento de Serviços prestados pelo Serviço Autônomo de Água e Esgoto - RSPS e dá outras providências.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2775/projeto_de_lei_numero_25_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2775/projeto_de_lei_numero_25_de_2003.pdf</t>
   </si>
   <si>
     <t>"Estabelece as Diretrizes Gerais Para Elaboração do Orçamento do Município de Guanhães Para o Exercício de 2004"</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Geraldo Magela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2776/projeto_de_lei_numero_26_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2776/projeto_de_lei_numero_26_de_2003.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Idoso".</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>José Maria de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2777/projeto_de_lei_numero_27_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2777/projeto_de_lei_numero_27_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar uma creche no Distrito de Correntinho de Guanhães-MG</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2778/projeto_de_lei_numero_28_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2778/projeto_de_lei_numero_28_de_2003.pdf</t>
   </si>
   <si>
     <t>Revoga a lei 1729 de 21 de fevereiro de 1995 e faz doação de terreno ao Conselho Municipal do Bem Estar do Menor de Guanhães (CONBEM)</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2779/projeto_de_lei_numero_29_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2779/projeto_de_lei_numero_29_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de cerol e de outras substancias cortantes nas linhas de pipas e papagaios no município de Guanhães e da outras providencias.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2780/projeto_de_lei_numero_30_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2780/projeto_de_lei_numero_30_de_2003.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Guanhães, MG, e dá outras providências</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2781/projeto_de_lei_numero_31_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2781/projeto_de_lei_numero_31_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a ceder veículo do transporte Escolar do ensino fundamental para atendimento a alunos do Ensino superior em horário compatibilizado, e dá outras Providências.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2782/projeto_de_lei_numero_32_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2782/projeto_de_lei_numero_32_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal 2016, de 13 de fevereiro de 2003</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2783/projeto_de_lei_numero_33_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2783/projeto_de_lei_numero_33_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar uma creche no Bairro Pito</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2784/projeto_de_lei_numero_35_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2784/projeto_de_lei_numero_35_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a lei número 1723, de 23 de novembro de 1994, criando novo cargo e novas vagas em cargos existentes no quadro geral de servidores do Serviço Autônomo de Água e Esgoto de Guanhães - MG e dá outras providências</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2785/projeto_de_lei_numero_36_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2785/projeto_de_lei_numero_36_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo à participação de pessoas idosas em atividades culturais e outras promovidas pelo Município de Guanhães.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2786/projeto_de_lei_numero_37_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2786/projeto_de_lei_numero_37_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 1° da Lei Municipal n.°: 2.020, de 08 de abril de 2003.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2788/projeto_de_lei_numero_39_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2788/projeto_de_lei_numero_39_de_2003.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regimento Interno do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2789/projeto_de_lei_numero_40_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2789/projeto_de_lei_numero_40_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do Orçamento Municipal no Exercício de 2003 e altera a redação do art. 40 da Lei Municipal n.° 2.011, de 17 de dezembro de 2002.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2792/projeto_de_lei_numero_41_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2792/projeto_de_lei_numero_41_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 1822 de 20 de outubro de 1997 e dá outras providências</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Edelveis Cássia de Alvarenga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2794/projeto_de_lei_numero_45_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2794/projeto_de_lei_numero_45_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Segurança Alimentar Nutricional Sustentável de Guanhães, CONSEA/GUANHÃES, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2795/projeto_de_lei_numero_47_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2795/projeto_de_lei_numero_47_de_2003.pdf</t>
   </si>
   <si>
     <t>Delimita o perímetro urbano das vilas de Correntinho, FArias e Saúcaia de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2796/projeto_de_lei_numero_48_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2796/projeto_de_lei_numero_48_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza o desconto em folha de pagamento dos servidores para os fins que menciona e dá outras providências</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2797/projeto_de_lei_numero_49_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2797/projeto_de_lei_numero_49_de_2003.pdf</t>
   </si>
   <si>
     <t>Reforma o Código Tributário Municipal de Guanhães sobre o ISSQN - Imposto Sobre Serviço de Qualquer Natureza e dá outras providências</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2799/projeto_de_lei_numero_50_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2799/projeto_de_lei_numero_50_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de moratória geral para pagamento da taxa que especifica e dá outras providências</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2801/projeto_de_lei_numero_51_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2801/projeto_de_lei_numero_51_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores Públicos Civis do Município de GUANHÃES (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2803/projeto_de_lei_numero_52_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2803/projeto_de_lei_numero_52_de_2003.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Carreira e Remuneração do Magistério Público Municipal, Institui o Respectivo Quadro de Cargos e dá outras providências</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2805/projeto_de_lei_numero_53_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2805/projeto_de_lei_numero_53_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de cargos, define a carreira e o sistema de vencimentos, do município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2806/projeto_de_lei_numero_54_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2806/projeto_de_lei_numero_54_de_2003.pdf</t>
   </si>
   <si>
     <t>Contém o Estatuto do Magistério do Município de GUANHÃES e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2807/projeto_de_lei_numero_55_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2807/projeto_de_lei_numero_55_de_2003.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de área pública para a instalação da Cooperativa dos Produtores de Cachaça e derivados de cana de açúcar do Centro Nordeste de Minas Gerais - COOPERCACEN, no município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2809/projeto_de_lei_numero_56_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2809/projeto_de_lei_numero_56_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação da alínea "a" do artigo 20 da Lei Municipal n.°: 1.990, de 06 de agosto de 2002.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2810/projeto_de_lei_numero_57_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2810/projeto_de_lei_numero_57_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera artigos da lei municipal nº 2012 de 24 de dezembro de 2002 - Código Tributário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2758/projeto_de_lei_complementar_numero_01_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2758/projeto_de_lei_complementar_numero_01_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera as tabelas II-b (art. 276, § único), III-a (Art. 303, §§ 1º e 2º) e item 4 da tabela VI (Art. 366 e 367) do Código Tributário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2787/projeto_de_lei_complementar_numero_38_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2787/projeto_de_lei_complementar_numero_38_de_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Guanhães</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2763/emenda_001_pl_06_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2763/emenda_001_pl_06_de_2003.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o artigo 6° desta Lei</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2766/emenda_001_pl_11_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2766/emenda_001_pl_11_de_2003.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao projeto de lei número 11 de 2003</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2770/emenda_001_pl_16_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2770/emenda_001_pl_16_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º do projeto de lei número 16 de 2003</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2790/emenda_001_pl_40_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2790/emenda_001_pl_40_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do projeto de lei número 40 de 2003</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2793/emenda_001_pl_41_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2793/emenda_001_pl_41_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a alínea G do artigo 4º do projeto de lei número 41 de 2003</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2798/emenda_001_pl_49_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2798/emenda_001_pl_49_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a tabela II do projeto de lei número 49 de 2003</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2800/emenda_001_pl_50_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2800/emenda_001_pl_50_de_2003.pdf</t>
   </si>
   <si>
     <t>Exclui do projeto de lei 050/2003, o inciso II do artigo 3°</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2802/emenda_001_pl_51_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2802/emenda_001_pl_51_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 95 do projeto de lei número 51 de 2003</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2804/emenda_numero_001_pl_52_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2804/emenda_numero_001_pl_52_de_2003.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa e aditiva ao projeto de lei número 52 de 2003</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2808/emenda_001_pl_55_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2808/emenda_001_pl_55_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 55 de 2003</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2791/emenda_002_pl_40_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2791/emenda_002_pl_40_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 4º, 5º e 6º do Projeto de Lei número 40 de 2003</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>EMDC</t>
   </si>
   <si>
     <t>Emenda número 001 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2759/emenda_001_plc_01_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2759/emenda_001_plc_01_de_2003.pdf</t>
   </si>
   <si>
     <t>Suprima-se integralmente o artigo 3° do Projeto de Lei Complementar 001/2003.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>Emenda número 002 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2760/emenda_002_plc_01_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2760/emenda_002_plc_01_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei complementar número 01 de 2003</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2761/emenda_003_plc_01_de_2003.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2761/emenda_003_plc_01_de_2003.pdf</t>
   </si>
   <si>
     <t>Altera a tabela II.b. do projeto de lei complementar número 01 de 2003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1040,67 +1040,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2762/projeto_de_lei_numero_06_de_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2764/projeto_de_lei_numero_09_de_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2765/projeto_de_lei_numero_11_de_2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2767/projeto_de_lei_numero_12_de_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2768/projeto_de_lei_numero_13_de_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2769/projeto_de_lei_numero_16_de_2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2771/projeto_de_lei_numero_18_de_2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2772/projeto_de_lei_numero_20_de_2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2773/projeto_de_lei_numero_22_de_2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2774/projeto_de_lei_numero_23_de_2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2775/projeto_de_lei_numero_25_de_2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2776/projeto_de_lei_numero_26_de_2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2777/projeto_de_lei_numero_27_de_2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2778/projeto_de_lei_numero_28_de_2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2779/projeto_de_lei_numero_29_de_2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2780/projeto_de_lei_numero_30_de_2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2781/projeto_de_lei_numero_31_de_2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2782/projeto_de_lei_numero_32_de_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2783/projeto_de_lei_numero_33_de_2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2784/projeto_de_lei_numero_35_de_2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2785/projeto_de_lei_numero_36_de_2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2786/projeto_de_lei_numero_37_de_2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2788/projeto_de_lei_numero_39_de_2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2789/projeto_de_lei_numero_40_de_2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2792/projeto_de_lei_numero_41_de_2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2794/projeto_de_lei_numero_45_de_2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2795/projeto_de_lei_numero_47_de_2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2796/projeto_de_lei_numero_48_de_2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2797/projeto_de_lei_numero_49_de_2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2799/projeto_de_lei_numero_50_de_2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2801/projeto_de_lei_numero_51_de_2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2803/projeto_de_lei_numero_52_de_2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2805/projeto_de_lei_numero_53_de_2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2806/projeto_de_lei_numero_54_de_2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2807/projeto_de_lei_numero_55_de_2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2809/projeto_de_lei_numero_56_de_2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2810/projeto_de_lei_numero_57_de_2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2758/projeto_de_lei_complementar_numero_01_de_2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2787/projeto_de_lei_complementar_numero_38_de_2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2763/emenda_001_pl_06_de_2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2766/emenda_001_pl_11_de_2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2770/emenda_001_pl_16_de_2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2790/emenda_001_pl_40_de_2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2793/emenda_001_pl_41_de_2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2798/emenda_001_pl_49_de_2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2800/emenda_001_pl_50_de_2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2802/emenda_001_pl_51_de_2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2804/emenda_numero_001_pl_52_de_2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2808/emenda_001_pl_55_de_2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2791/emenda_002_pl_40_de_2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2759/emenda_001_plc_01_de_2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2760/emenda_002_plc_01_de_2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2761/emenda_003_plc_01_de_2003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2762/projeto_de_lei_numero_06_de_2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2764/projeto_de_lei_numero_09_de_2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2765/projeto_de_lei_numero_11_de_2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2767/projeto_de_lei_numero_12_de_2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2768/projeto_de_lei_numero_13_de_2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2769/projeto_de_lei_numero_16_de_2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2771/projeto_de_lei_numero_18_de_2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2772/projeto_de_lei_numero_20_de_2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2773/projeto_de_lei_numero_22_de_2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2774/projeto_de_lei_numero_23_de_2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2775/projeto_de_lei_numero_25_de_2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2776/projeto_de_lei_numero_26_de_2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2777/projeto_de_lei_numero_27_de_2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2778/projeto_de_lei_numero_28_de_2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2779/projeto_de_lei_numero_29_de_2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2780/projeto_de_lei_numero_30_de_2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2781/projeto_de_lei_numero_31_de_2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2782/projeto_de_lei_numero_32_de_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2783/projeto_de_lei_numero_33_de_2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2784/projeto_de_lei_numero_35_de_2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2785/projeto_de_lei_numero_36_de_2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2786/projeto_de_lei_numero_37_de_2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2788/projeto_de_lei_numero_39_de_2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2789/projeto_de_lei_numero_40_de_2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2792/projeto_de_lei_numero_41_de_2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2794/projeto_de_lei_numero_45_de_2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2795/projeto_de_lei_numero_47_de_2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2796/projeto_de_lei_numero_48_de_2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2797/projeto_de_lei_numero_49_de_2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2799/projeto_de_lei_numero_50_de_2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2801/projeto_de_lei_numero_51_de_2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2803/projeto_de_lei_numero_52_de_2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2805/projeto_de_lei_numero_53_de_2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2806/projeto_de_lei_numero_54_de_2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2807/projeto_de_lei_numero_55_de_2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2809/projeto_de_lei_numero_56_de_2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2810/projeto_de_lei_numero_57_de_2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2758/projeto_de_lei_complementar_numero_01_de_2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2787/projeto_de_lei_complementar_numero_38_de_2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2763/emenda_001_pl_06_de_2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2766/emenda_001_pl_11_de_2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2770/emenda_001_pl_16_de_2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2790/emenda_001_pl_40_de_2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2793/emenda_001_pl_41_de_2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2798/emenda_001_pl_49_de_2003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2800/emenda_001_pl_50_de_2003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2802/emenda_001_pl_51_de_2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2804/emenda_numero_001_pl_52_de_2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2808/emenda_001_pl_55_de_2003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2791/emenda_002_pl_40_de_2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2759/emenda_001_plc_01_de_2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2760/emenda_002_plc_01_de_2003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2003/2761/emenda_003_plc_01_de_2003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>