--- v0 (2026-02-19)
+++ v1 (2026-05-11)
@@ -54,745 +54,745 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Wagner Reis, Edelveis Cássia de Alvarenga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2811/projeto_de_lei_numero_01_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2811/projeto_de_lei_numero_01_de_2002.pdf</t>
   </si>
   <si>
     <t>Revoga a lei número 1827 de 24/11/1997 sobre a criação do Conselho Municipal de Habitação de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Edelveis Cássia de Alvarenga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2812/projeto_de_lei_numero_02_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2812/projeto_de_lei_numero_02_de_2002.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Cultura e dá outras providências</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2814/projeto_de_lei_numero_03_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2814/projeto_de_lei_numero_03_de_2002.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Hortas Comunitárias e dá outras providências</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Maria de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2815/projeto_de_lei_numero_04_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2815/projeto_de_lei_numero_04_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza a administração do Salão de Festas Comunitárias de Correntinho de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2816/projeto_de_lei_numero_05_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2816/projeto_de_lei_numero_05_de_2002.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Sindicato dos Trabalhadores no Serviço Público Municipal de Guanhães-MG e dá outras providências</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Luiz de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2817/projeto_de_lei_numero_07_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2817/projeto_de_lei_numero_07_de_2002.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Patrimônio Cultural do Município de Guanhães</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2818/projeto_de_lei_numero_08_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2818/projeto_de_lei_numero_08_de_2002.pdf</t>
   </si>
   <si>
     <t>Estabelece as normas de proteção do Patrimônio Cultural do Município de Guanhães e se respectivo procedimento.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Wagner Reis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2821/projeto_de_lei_numero_09_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2821/projeto_de_lei_numero_09_de_2002.pdf</t>
   </si>
   <si>
     <t>Revoga a lei 387 /de 12/11/1.956, que dispõe sobre a criação da biblioteca pública municipal e da outras providencias.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2822/projeto_de_lei_numero_10_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2822/projeto_de_lei_numero_10_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a celebrar convênio de cooperação com o Estado de Minas Gerais, através da secretaria de Estado da Segurança Pública.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2823/projeto_de_lei_numero_11_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2823/projeto_de_lei_numero_11_de_2002.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no orçamento de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2824/projeto_de_lei_numero_12_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2824/projeto_de_lei_numero_12_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a alínea "b" do artigo 4º da lei nº 1911, de 29 de novembro de 2000</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2825/projeto_de_lei_numero_13_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2825/projeto_de_lei_numero_13_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 2º da lei 1993, de 12/06/2001</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2826/projeto_de_lei_numero_14_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2826/projeto_de_lei_numero_14_de_2002.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Custeio do Regime de Previdência Social dos Servidores Públicos do Município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2828/projeto_de_lei_numero_15_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2828/projeto_de_lei_numero_15_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Regime de Previdência Social dos Servidores Públicos, cria o Instituto de Previdência dos Servidores Públicos do Município de Guanhães, e dá outras providências.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2829/projeto_de_lei_numero_16_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2829/projeto_de_lei_numero_16_de_2002.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Núcleo de Apoio a Dependentes Químicos e Menores Abandonados - "Jesus de Nazaré" ANADEQMA - JENA - GUANHÃES-M</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2830/projeto_de_lei_numero_18_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2830/projeto_de_lei_numero_18_de_2002.pdf</t>
   </si>
   <si>
     <t>Obriga a fixação de tabuletas informativas sobre o regulamento e funcionamento dos estabelecimentos da área de saúde no município e da outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2833/projeto_de_lei_numero_21_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2833/projeto_de_lei_numero_21_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Desenvolvimento Rural sustentável de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2834/projeto_de_lei_numero_22_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2834/projeto_de_lei_numero_22_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza criação de Junta Médica, estabelece Critérios para seu funcionamento e contém Outras providências.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2837/projeto_de_lei_numero_23_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2837/projeto_de_lei_numero_23_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Alair Pereira</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2839/projeto_de_lei_numero_24_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2839/projeto_de_lei_numero_24_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Jovelino Pinto dos Santos</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2841/projeto_de_lei_numero_25_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2841/projeto_de_lei_numero_25_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guanhães, através do seu Poder Executivo a contratar financiamento junto ao Banco Nacional de Desenvolvimento Econômico e Social - BNDES, através do Banco do Brasil S. A., na qualidade de mandatário, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2842/projeto_de_lei_numero_27_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2842/projeto_de_lei_numero_27_de_2002.pdf</t>
   </si>
   <si>
     <t>Fica o Município Autorizado a contratar 49 (quarenta e nove) pessoas, em caráter temporário e excepcional para executar serviços de limpeza em vias públicas.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2843/projeto_de_lei_numero_28_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2843/projeto_de_lei_numero_28_de_2002.pdf</t>
   </si>
   <si>
     <t>Fica o Município de Guanhães autorizado a celebrar convênio de cooperação com o conselho de segurança preventiva, através da Polícia Militar-MG/26º-BPM</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2844/projeto_de_lei_numero_29_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2844/projeto_de_lei_numero_29_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera os recursos do Município ao consórcio Intermunicipal de Saúde, e ao Hospital Regional de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2845/projeto_de_lei_numero_30_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2845/projeto_de_lei_numero_30_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar indenização e dá outras providências</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2846/projeto_de_lei_numero_31_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2846/projeto_de_lei_numero_31_de_2002.pdf</t>
   </si>
   <si>
     <t>Estabelece novos valores de repasse para o Tiro de Guerra, Polícia Florestal e dá outras providências</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2847/projeto_de_lei_numero_32_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2847/projeto_de_lei_numero_32_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 1723, de 23/11/1994, que dispõe sobre o Plano de Organização do Pessoal do Serviço Autônomo de Água e Esgoto_x000D_
 Município de Guanhães/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2848/projeto_de_lei_numero_33_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2848/projeto_de_lei_numero_33_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Luiz Cândido da Silva</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2849/projeto_de_lei_numero_35_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2849/projeto_de_lei_numero_35_de_2002.pdf</t>
   </si>
   <si>
     <t>"Estabelece as Diretrizes Gerais Para Elaboração do Orçamento do Município de Guanhães Para o Exercício de 2003"</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2851/projeto_de_lei_numero_36_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2851/projeto_de_lei_numero_36_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Geraldo de Miranda Ayala</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2852/projeto_de_lei_numero_40_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2852/projeto_de_lei_numero_40_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Dr. Antônio Rosa Lima</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2853/projeto_de_lei_numero_41_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2853/projeto_de_lei_numero_41_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães-MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2854/projeto_de_lei_numero_42_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2854/projeto_de_lei_numero_42_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da lei Municipal nº 1584 de 19/04/1990 e dá outras providências</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2856/projeto_de_lei_numero_44_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2856/projeto_de_lei_numero_44_de_2002.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Regional dos Feirantes da Feira Livre de Artes e Produtos Agropecuários - GUANARTE</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2857/projeto_de_lei_numero_45_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2857/projeto_de_lei_numero_45_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a contratar até 16 servidores, por um prazo de 60 dias, prorrogável por igual período, para atender às necessidades de excepcional interesse público</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Vander Furbino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2858/projeto_de_lei_numero_47_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2858/projeto_de_lei_numero_47_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua José Faustino Oliveira</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2859/projeto_de_lei_numero_48_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2859/projeto_de_lei_numero_48_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção, comercialização e criação de cães de grande porte e das raças que menciona e dá outras providências</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2860/projeto_de_lei_numero_49_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2860/projeto_de_lei_numero_49_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento do município para o exercício de 2002</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2862/projeto_de_lei_numero_53_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2862/projeto_de_lei_numero_53_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o licenciamento de prestadores de serviço de natureza publicitária por meio de veículos dotados de equipamentos de som e dá outra providências</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2864/projeto_de_lei_numero_56_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2864/projeto_de_lei_numero_56_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de rateio do saldo de recursos oriundos do FUNDEF, aos profissionais do magistério do ensino fundamental, contemplados pela lei federal número 9424 de 24 de dezembro de 1996</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2865/projeto_de_lei_numero_57_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2865/projeto_de_lei_numero_57_de_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de preço publico pelo uso das vias publicas e obras de arte do Município para as finalidades que especifica e da outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Geraldo Magela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2866/projeto_de_lei_numero_58_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2866/projeto_de_lei_numero_58_de_2002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Carmelita Angélica de Jesus</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2867/projeto_de_lei_numero_59_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2867/projeto_de_lei_numero_59_de_2002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com O IPSEMG, para assistência à Saúde dos funcionários públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2868/projeto_de_lei_numero_60_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2868/projeto_de_lei_numero_60_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis de números 1918 de 08 de Março de 2001 e 1723, de 23 de novembro de 1994, que dispõe sobre o Plano de Organização do_x000D_
 Pessoal do Serviço Autônomo de Água e Esgoto Município de Guanhães/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2813/emenda_001_pl_02_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2813/emenda_001_pl_02_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 02 de 2002</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2819/emenda_001_pl_08_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2819/emenda_001_pl_08_de_2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta disposições ao artigo 3º do projeto de lei número 08 de 2002</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2827/emenda_001_pl_14_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2827/emenda_001_pl_14_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 14 de 2002</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2831/emenda_001_pl_18_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2831/emenda_001_pl_18_de_2002.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos 3ºe 5º do projeto de lei número 18 de 2002</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2835/emenda_01_pl_22_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2835/emenda_01_pl_22_de_2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta disposições aos artigos 1º e 3º do projeto de lei número 22 de 2022</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2838/emenda_001_pl_23_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2838/emenda_001_pl_23_de_2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos no artigo 1º do projeto de lei número 23 de 2002</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2840/emenda_001_pl_24_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2840/emenda_001_pl_24_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 24 de 2002</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2850/emenda_aditiva_pl_35_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2850/emenda_aditiva_pl_35_de_2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao projeto de lei número 35 de 2002</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2855/emenda_001_pl_42_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2855/emenda_001_pl_42_de_2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao artigo 3º do projeto de lei número 42 de 2002</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2861/emenda_001_pl_49_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2861/emenda_001_pl_49_de_2002.pdf</t>
   </si>
   <si>
     <t>Suprime artigos do projeto de lei número 49 de 2002</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2863/emenda_001_pl_53_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2863/emenda_001_pl_53_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 53 de 2002</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
     <t>Dr. Flaviano</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2820/emenda_002_pl_08_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2820/emenda_002_pl_08_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 14 do projeto de lei número 08 de 2002</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2832/emenda_002_pl_18_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2832/emenda_002_pl_18_de_2002.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa à emenda, incisos 1º e 2º do artigo 1º e artigo 3º do projeto de lei número 18 de 2002</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2836/emenda_002_pl_22_de_2002.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2836/emenda_002_pl_22_de_2002.pdf</t>
   </si>
   <si>
     <t>Acrescenta disposições ao artigo 3º do projeto de lei número 22 de 2002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1099,67 +1099,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2811/projeto_de_lei_numero_01_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2812/projeto_de_lei_numero_02_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2814/projeto_de_lei_numero_03_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2815/projeto_de_lei_numero_04_de_2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2816/projeto_de_lei_numero_05_de_2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2817/projeto_de_lei_numero_07_de_2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2818/projeto_de_lei_numero_08_de_2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2821/projeto_de_lei_numero_09_de_2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2822/projeto_de_lei_numero_10_de_2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2823/projeto_de_lei_numero_11_de_2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2824/projeto_de_lei_numero_12_de_2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2825/projeto_de_lei_numero_13_de_2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2826/projeto_de_lei_numero_14_de_2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2828/projeto_de_lei_numero_15_de_2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2829/projeto_de_lei_numero_16_de_2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2830/projeto_de_lei_numero_18_de_2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2833/projeto_de_lei_numero_21_de_2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2834/projeto_de_lei_numero_22_de_2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2837/projeto_de_lei_numero_23_de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2839/projeto_de_lei_numero_24_de_2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2841/projeto_de_lei_numero_25_de_2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2842/projeto_de_lei_numero_27_de_2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2843/projeto_de_lei_numero_28_de_2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2844/projeto_de_lei_numero_29_de_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2845/projeto_de_lei_numero_30_de_2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2846/projeto_de_lei_numero_31_de_2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2847/projeto_de_lei_numero_32_de_2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2848/projeto_de_lei_numero_33_de_2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2849/projeto_de_lei_numero_35_de_2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2851/projeto_de_lei_numero_36_de_2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2852/projeto_de_lei_numero_40_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2853/projeto_de_lei_numero_41_de_2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2854/projeto_de_lei_numero_42_de_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2856/projeto_de_lei_numero_44_de_2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2857/projeto_de_lei_numero_45_de_2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2858/projeto_de_lei_numero_47_de_2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2859/projeto_de_lei_numero_48_de_2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2860/projeto_de_lei_numero_49_de_2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2862/projeto_de_lei_numero_53_de_2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2864/projeto_de_lei_numero_56_de_2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2865/projeto_de_lei_numero_57_de_2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2866/projeto_de_lei_numero_58_de_2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2867/projeto_de_lei_numero_59_de_2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2868/projeto_de_lei_numero_60_de_2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2813/emenda_001_pl_02_de_2002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2819/emenda_001_pl_08_de_2002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2827/emenda_001_pl_14_de_2002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2831/emenda_001_pl_18_de_2002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2835/emenda_01_pl_22_de_2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2838/emenda_001_pl_23_de_2002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2840/emenda_001_pl_24_de_2002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2850/emenda_aditiva_pl_35_de_2002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2855/emenda_001_pl_42_de_2002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2861/emenda_001_pl_49_de_2002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2863/emenda_001_pl_53_de_2002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2820/emenda_002_pl_08_de_2002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2832/emenda_002_pl_18_de_2002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2836/emenda_002_pl_22_de_2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2811/projeto_de_lei_numero_01_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2812/projeto_de_lei_numero_02_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2814/projeto_de_lei_numero_03_de_2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2815/projeto_de_lei_numero_04_de_2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2816/projeto_de_lei_numero_05_de_2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2817/projeto_de_lei_numero_07_de_2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2818/projeto_de_lei_numero_08_de_2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2821/projeto_de_lei_numero_09_de_2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2822/projeto_de_lei_numero_10_de_2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2823/projeto_de_lei_numero_11_de_2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2824/projeto_de_lei_numero_12_de_2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2825/projeto_de_lei_numero_13_de_2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2826/projeto_de_lei_numero_14_de_2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2828/projeto_de_lei_numero_15_de_2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2829/projeto_de_lei_numero_16_de_2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2830/projeto_de_lei_numero_18_de_2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2833/projeto_de_lei_numero_21_de_2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2834/projeto_de_lei_numero_22_de_2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2837/projeto_de_lei_numero_23_de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2839/projeto_de_lei_numero_24_de_2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2841/projeto_de_lei_numero_25_de_2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2842/projeto_de_lei_numero_27_de_2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2843/projeto_de_lei_numero_28_de_2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2844/projeto_de_lei_numero_29_de_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2845/projeto_de_lei_numero_30_de_2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2846/projeto_de_lei_numero_31_de_2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2847/projeto_de_lei_numero_32_de_2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2848/projeto_de_lei_numero_33_de_2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2849/projeto_de_lei_numero_35_de_2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2851/projeto_de_lei_numero_36_de_2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2852/projeto_de_lei_numero_40_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2853/projeto_de_lei_numero_41_de_2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2854/projeto_de_lei_numero_42_de_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2856/projeto_de_lei_numero_44_de_2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2857/projeto_de_lei_numero_45_de_2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2858/projeto_de_lei_numero_47_de_2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2859/projeto_de_lei_numero_48_de_2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2860/projeto_de_lei_numero_49_de_2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2862/projeto_de_lei_numero_53_de_2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2864/projeto_de_lei_numero_56_de_2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2865/projeto_de_lei_numero_57_de_2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2866/projeto_de_lei_numero_58_de_2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2867/projeto_de_lei_numero_59_de_2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2868/projeto_de_lei_numero_60_de_2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2813/emenda_001_pl_02_de_2002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2819/emenda_001_pl_08_de_2002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2827/emenda_001_pl_14_de_2002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2831/emenda_001_pl_18_de_2002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2835/emenda_01_pl_22_de_2002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2838/emenda_001_pl_23_de_2002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2840/emenda_001_pl_24_de_2002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2850/emenda_aditiva_pl_35_de_2002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2855/emenda_001_pl_42_de_2002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2861/emenda_001_pl_49_de_2002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2863/emenda_001_pl_53_de_2002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2820/emenda_002_pl_08_de_2002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2832/emenda_002_pl_18_de_2002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2002/2836/emenda_002_pl_22_de_2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>