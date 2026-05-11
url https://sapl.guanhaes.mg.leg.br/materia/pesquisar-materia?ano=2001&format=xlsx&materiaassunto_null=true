--- v0 (2026-02-13)
+++ v1 (2026-05-11)
@@ -54,757 +54,757 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Luiz de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2869/projeto_de_lei_numero_01_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2869/projeto_de_lei_numero_01_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Alimentação Escolar, em conformidade com a media provisória 1784 de 14 de dezembro de 1998 e suas reedições e dá outras providências.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2870/projeto_de_lei_numero_02_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2870/projeto_de_lei_numero_02_de_2001.pdf</t>
   </si>
   <si>
     <t>Concede descontos nos impostos e taxas municipais inscritos na dívida ativa e dá outras providências</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2871/projeto_de_lei_numero_03_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2871/projeto_de_lei_numero_03_de_2001.pdf</t>
   </si>
   <si>
     <t>Dá nova conformação e estabelece as normas de funcionamento do Conselho Municipal de Saúde conforme lei federal número 8142 de 28 de dezembro de 1990</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2875/projeto_de_lei_numero_04_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2875/projeto_de_lei_numero_04_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria proventos e dá outras providências</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2876/projeto_de_lei_numero_05_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2876/projeto_de_lei_numero_05_de_2001.pdf</t>
   </si>
   <si>
     <t>Revoga as leis municipais de nºs. 1751, de 16/01/1996 e 1778, de 03/09/1996 e dá outras providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Geraldo Magela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2877/projeto_de_lei_numero_06_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2877/projeto_de_lei_numero_06_de_2001.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Marieta Marques</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2878/projeto_de_lei_numero_07_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2878/projeto_de_lei_numero_07_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Conselho de Segurança Comunitário de Guanhães/MG</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2879/projeto_de_lei_numero_09_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2879/projeto_de_lei_numero_09_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a ingressar em Associação Civil sem fins lucrativos e dá outras providências</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2880/projeto_de_lei_numero_10_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2880/projeto_de_lei_numero_10_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de convênio com advogados para prestação de  assistência judiciária aos necessitados</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2881/projeto_de_lei_numero_11_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2881/projeto_de_lei_numero_11_de_2001.pdf</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2882/projeto_de_lei_numero_12_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2882/projeto_de_lei_numero_12_de_2001.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda Mínima associado a ações sócio-educativas, e determina outras providências. — "Bolsa-Escola"</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2884/projeto_de_lei_numero_13_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2884/projeto_de_lei_numero_13_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispensa a multa e oferece 6% de desconto na dívida ativa municipal, para pagamento à vista até o dia 10.05.2001, ou autoriza parcelá-la em até 06 parcelas mensais e consecutivas, sem descontos e com os acréscimos legais</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2886/projeto_de_lei_numero_14_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2886/projeto_de_lei_numero_14_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do FUNDEF,  em conformidade com a lei federal 9424 de 24.12.1996 e dá outras providências</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nivaldo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2887/projeto_de_lei_numero_15_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2887/projeto_de_lei_numero_15_de_2001.pdf</t>
   </si>
   <si>
     <t>Complementa a Rua Adelina Coelho Leão, com os (02) dois quarteirões que ligam a Rua Padre Café à mesma</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2889/projeto_de_lei_numero_16_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2889/projeto_de_lei_numero_16_de_2001.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Executivo Municipal a celebrar convênio com o SAAE.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2890/projeto_de_lei_numero_17_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2890/projeto_de_lei_numero_17_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar despesa com transporte de pessoas de baixa renda, com vistas a lhes permitir a freqüência e formação_x000D_
 em curso regular de Técnico de Enfermagem</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2892/projeto_de_lei_numero_19_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2892/projeto_de_lei_numero_19_de_2001.pdf</t>
   </si>
   <si>
     <t>Revoga a lei número 1886, de 04 de novembro de 1999 - Cria o Distrito de Taquaral de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José Maria de Pinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2893/projeto_de_lei_numero_20_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2893/projeto_de_lei_numero_20_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a declarar ponto facultativo no aniversário natalício de seus funcionários</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2894/projeto_de_lei_numero_21_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2894/projeto_de_lei_numero_21_de_2001.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do Município de Guanhães para o exercício de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2898/projeto_de_lei_numero_22_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2898/projeto_de_lei_numero_22_de_2001.pdf</t>
   </si>
   <si>
     <t>Define medidas para combater o tabagismo e alcoolismo e proíbe o uso do cigarro e similares nos locais que menciona</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2899/projeto_de_lei_numero_23_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2899/projeto_de_lei_numero_23_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria o Passe Escolar Gratuito, para estudantes das escolas públicas e dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2900/projeto_de_lei_numero_24_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2900/projeto_de_lei_numero_24_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Sociedade Mineira de Cultura, com a interveniência da Pontifícia Universidade Católica de Minas Gerais e a Diocese de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2901/projeto_de_lei_numero_25_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2901/projeto_de_lei_numero_25_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria a Área de Proteção Ambiental (APA) da Pedra Gaforina e define o seu Zoneamento Ambiental (Ecológico Econômico), no Município de GUANHAES-MG.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2903/projeto_de_lei_numero_27_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2903/projeto_de_lei_numero_27_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispensa a multa e oferece 7% de desconto na dívida ativa municipal, para pagamento à vista até o dia 29.06.2001, ou autoriza parcelá-la em até 07 parcelas mensais e consecutivas, com o acréscimo de 1% A. M. até 28.06.2001</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2906/projeto_de_lei_numero_28_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2906/projeto_de_lei_numero_28_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria o convênio entre o Município de Guanhães e a Associação Comercial e Industrial de Guanhães- ACIG e SEBRAE-MG, para instalação do Balcão Sebrae no Município.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2907/projeto_de_lei_numero_29_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2907/projeto_de_lei_numero_29_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime previdenciário dos servidores da autarquia Serviço Autônomo de Água e Esgoto de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2908/projeto_de_lei_numero_31_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2908/projeto_de_lei_numero_31_de_2001.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao Bairro Chácara do Azilo - Bairro Recanto da Serra</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2910/projeto_de_lei_numero_32_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2910/projeto_de_lei_numero_32_de_2001.pdf</t>
   </si>
   <si>
     <t>Revoga artigo 2º da lei nº 1880, de 17 de junho de 1999 e concede desconto de 20% (vinte por cento) para pagamento à vista, até dia 28 de setembro de 2001, do ISS inscrito em dívida ativa.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2912/projeto_de_lei_numero_33_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2912/projeto_de_lei_numero_33_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a proceder a compensação de créditos tributários com créditos líquidos e certos, nos termos do art. 170, da lei nº 5172, de 25-10-1996 (Código Tributário Nacional)</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Edelveis Cássia de Alvarenga Pereira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2913/projeto_de_lei_numero_36_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2913/projeto_de_lei_numero_36_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2915/projeto_de_lei_numero_38_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2915/projeto_de_lei_numero_38_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar mais R$ 6.000,00 ao Hospital Regional de Guanhães - Associação de Caridade Nossa Senhora do Carmo, até o dia 31.01.2002 e R$ 15.000,00 do FAE</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2917/projeto_de_lei_numero_39_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2917/projeto_de_lei_numero_39_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria o título honorifico "Comenda dos Guanaãs" e estabelece critérios para sua concessão.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2919/projeto_de_lei_numero_40_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2919/projeto_de_lei_numero_40_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a celebrar convênio para transferência de recursos com o Banco de Desenvolvimento de Minas Gerais S.A. - BDMG e dá outras providências</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2920/projeto_de_lei_numero_42_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2920/projeto_de_lei_numero_42_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de Convênio entre o SAAE de Guanhães e a Caixa Econômica Federal S/A e dá outras providências</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2921/projeto_de_lei_numero_43_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2921/projeto_de_lei_numero_43_de_2001.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública -  Rua Clarinda Furbino</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2922/projeto_de_lei_numero_44_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2922/projeto_de_lei_numero_44_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a proceder acordo judicial nos autos da ação de desapropriação, processo nº 1060/0016/1152-G, em curso perante a vara única da Comarca de Guanhães</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2923/projeto_de_lei_numero_47_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2923/projeto_de_lei_numero_47_de_2001.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema de Controle Interno da Administração direta do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2924/projeto_de_lei_numero_48_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2924/projeto_de_lei_numero_48_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Realizar Indenização e dá outras providências</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2925/projeto_de_lei_numero_49_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2925/projeto_de_lei_numero_49_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º e artigo 7º da lei número 1923 de 18 de abril de 2001</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2926/projeto_de_lei_numero_50_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2926/projeto_de_lei_numero_50_de_2001.pdf</t>
   </si>
   <si>
     <t>Delimita o perímetro urbano da Vila Taquaral de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2927/projeto_de_lei_numero_51_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2927/projeto_de_lei_numero_51_de_2001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o pagamento de Gratificação Natalina aos servidores públicos municipais, contratados na forma do Art. 37 da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2928/projeto_de_lei_numero_53_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2928/projeto_de_lei_numero_53_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Grupo Folclórico Treze de Maio</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2929/projeto_de_lei_numero_55_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2929/projeto_de_lei_numero_55_de_2001.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Presbiteriano Gammon - Filial de Guanhães</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2930/projeto_de_lei_numero_58_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2930/projeto_de_lei_numero_58_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política Municipal de Atendimento dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Dr. Flaviano</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2932/projeto_de_lei_numero_61_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2932/projeto_de_lei_numero_61_de_2001.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Projeto de Resolução nº 13/2021 que fixa os subsídios do Prefeito, Vice-Prefeito e secretários municipais do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2905/veto_pl_27_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2905/veto_pl_27_de_2001.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei número 27 de 2001</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2872/emenda_001_pl_03_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2872/emenda_001_pl_03_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 03 de 2001</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2883/emenda_001_pl_12_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2883/emenda_001_pl_12_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do artigo 1º do projeto de lei número 12 de 2001</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>Demétrio Ayala, Dr. Flaviano, Geraldo Magela da Silva, Laércio Alves de Lima, Maria Anídia de Paula, Maria Helena Godinho, Nivaldo dos Santos, Wagner Reis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2895/emenda_001_pl_21_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2895/emenda_001_pl_21_de_2001.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao projeto de lei número 21 de 2001</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>Wagner Reis</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2902/emenda_001_pl_25_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2902/emenda_001_pl_25_de_2001.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 4º ao projeto de lei número 25 de 2001</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2904/emenda_001_pl_27_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2904/emenda_001_pl_27_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e o artigo 1º do projeto de lei número 27 de 2001</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2909/emenda_001_pl_31_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2909/emenda_001_pl_31_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do Projeto de lei número 31 de 2001</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2911/emenda_001_pl_32_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2911/emenda_001_pl_32_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º do projeto de lei número 32 de 2001</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2914/emenda_001_pl_36_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2914/emenda_001_pl_36_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do projeto de lei número 36 de 2001</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2916/emenda_001_pl_38_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2916/emenda_001_pl_38_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 38 de 2001</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2918/emenda_001_pl_39_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2918/emenda_001_pl_39_de_2001.pdf</t>
   </si>
   <si>
     <t>Acrescenta disposições ao artigo 8º do projeto de lei número 39 de 2001</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>Maria Helena Godinho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2931/emenda_001_pl_58_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2931/emenda_001_pl_58_de_2001.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao artigo 20º,parágrafo 1º do projeto de lei número 58 de 2001</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>EMD2</t>
   </si>
   <si>
     <t>Emenda número 002 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2873/emenda_002_pl_03_de_2001.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2873/emenda_002_pl_03_de_2001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 9º do projeto de lei número 03 de 2001</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>EMD3</t>
   </si>
   <si>
     <t>Emenda número 003 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2874/emenda_003_pl_03_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2874/emenda_003_pl_03_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 12 do projeto de lei número 03 de 2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1111,67 +1111,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2869/projeto_de_lei_numero_01_de_2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2870/projeto_de_lei_numero_02_de_2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2871/projeto_de_lei_numero_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2875/projeto_de_lei_numero_04_de_2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2876/projeto_de_lei_numero_05_de_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2877/projeto_de_lei_numero_06_de_2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2878/projeto_de_lei_numero_07_de_2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2879/projeto_de_lei_numero_09_de_2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2880/projeto_de_lei_numero_10_de_2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2881/projeto_de_lei_numero_11_de_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2882/projeto_de_lei_numero_12_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2884/projeto_de_lei_numero_13_de_2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2886/projeto_de_lei_numero_14_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2887/projeto_de_lei_numero_15_de_2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2889/projeto_de_lei_numero_16_de_2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2890/projeto_de_lei_numero_17_de_2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2892/projeto_de_lei_numero_19_de_2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2893/projeto_de_lei_numero_20_de_2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2894/projeto_de_lei_numero_21_de_2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2898/projeto_de_lei_numero_22_de_2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2899/projeto_de_lei_numero_23_de_2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2900/projeto_de_lei_numero_24_de_2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2901/projeto_de_lei_numero_25_de_2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2903/projeto_de_lei_numero_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2906/projeto_de_lei_numero_28_de_2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2907/projeto_de_lei_numero_29_de_2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2908/projeto_de_lei_numero_31_de_2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2910/projeto_de_lei_numero_32_de_2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2912/projeto_de_lei_numero_33_de_2001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2913/projeto_de_lei_numero_36_de_2001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2915/projeto_de_lei_numero_38_de_2001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2917/projeto_de_lei_numero_39_de_2001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2919/projeto_de_lei_numero_40_de_2001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2920/projeto_de_lei_numero_42_de_2001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2921/projeto_de_lei_numero_43_de_2001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2922/projeto_de_lei_numero_44_de_2001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2923/projeto_de_lei_numero_47_de_2001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2924/projeto_de_lei_numero_48_de_2001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2925/projeto_de_lei_numero_49_de_2001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2926/projeto_de_lei_numero_50_de_2001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2927/projeto_de_lei_numero_51_de_2001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2928/projeto_de_lei_numero_53_de_2001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2929/projeto_de_lei_numero_55_de_2001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2930/projeto_de_lei_numero_58_de_2001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2932/projeto_de_lei_numero_61_de_2001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2905/veto_pl_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2872/emenda_001_pl_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2883/emenda_001_pl_12_de_2001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2895/emenda_001_pl_21_de_2001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2902/emenda_001_pl_25_de_2001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2904/emenda_001_pl_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2909/emenda_001_pl_31_de_2001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2911/emenda_001_pl_32_de_2001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2914/emenda_001_pl_36_de_2001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2916/emenda_001_pl_38_de_2001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2918/emenda_001_pl_39_de_2001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2931/emenda_001_pl_58_de_2001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2873/emenda_002_pl_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2874/emenda_003_pl_03_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2869/projeto_de_lei_numero_01_de_2001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2870/projeto_de_lei_numero_02_de_2001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2871/projeto_de_lei_numero_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2875/projeto_de_lei_numero_04_de_2001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2876/projeto_de_lei_numero_05_de_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2877/projeto_de_lei_numero_06_de_2001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2878/projeto_de_lei_numero_07_de_2001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2879/projeto_de_lei_numero_09_de_2001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2880/projeto_de_lei_numero_10_de_2001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2881/projeto_de_lei_numero_11_de_2001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2882/projeto_de_lei_numero_12_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2884/projeto_de_lei_numero_13_de_2001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2886/projeto_de_lei_numero_14_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2887/projeto_de_lei_numero_15_de_2001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2889/projeto_de_lei_numero_16_de_2001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2890/projeto_de_lei_numero_17_de_2001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2892/projeto_de_lei_numero_19_de_2001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2893/projeto_de_lei_numero_20_de_2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2894/projeto_de_lei_numero_21_de_2001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2898/projeto_de_lei_numero_22_de_2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2899/projeto_de_lei_numero_23_de_2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2900/projeto_de_lei_numero_24_de_2001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2901/projeto_de_lei_numero_25_de_2001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2903/projeto_de_lei_numero_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2906/projeto_de_lei_numero_28_de_2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2907/projeto_de_lei_numero_29_de_2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2908/projeto_de_lei_numero_31_de_2001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2910/projeto_de_lei_numero_32_de_2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2912/projeto_de_lei_numero_33_de_2001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2913/projeto_de_lei_numero_36_de_2001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2915/projeto_de_lei_numero_38_de_2001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2917/projeto_de_lei_numero_39_de_2001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2919/projeto_de_lei_numero_40_de_2001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2920/projeto_de_lei_numero_42_de_2001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2921/projeto_de_lei_numero_43_de_2001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2922/projeto_de_lei_numero_44_de_2001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2923/projeto_de_lei_numero_47_de_2001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2924/projeto_de_lei_numero_48_de_2001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2925/projeto_de_lei_numero_49_de_2001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2926/projeto_de_lei_numero_50_de_2001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2927/projeto_de_lei_numero_51_de_2001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2928/projeto_de_lei_numero_53_de_2001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2929/projeto_de_lei_numero_55_de_2001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2930/projeto_de_lei_numero_58_de_2001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2932/projeto_de_lei_numero_61_de_2001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2905/veto_pl_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2872/emenda_001_pl_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2883/emenda_001_pl_12_de_2001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2895/emenda_001_pl_21_de_2001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2902/emenda_001_pl_25_de_2001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2904/emenda_001_pl_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2909/emenda_001_pl_31_de_2001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2911/emenda_001_pl_32_de_2001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2914/emenda_001_pl_36_de_2001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2916/emenda_001_pl_38_de_2001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2918/emenda_001_pl_39_de_2001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2931/emenda_001_pl_58_de_2001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2873/emenda_002_pl_03_de_2001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/2001/2874/emenda_003_pl_03_de_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="198" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>