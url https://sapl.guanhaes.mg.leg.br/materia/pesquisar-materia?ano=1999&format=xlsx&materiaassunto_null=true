--- v0 (2026-02-10)
+++ v1 (2026-05-11)
@@ -54,357 +54,357 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Carlos Morais Miranda</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2969/projeto_de_lei_numero_01_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2969/projeto_de_lei_numero_01_de_1999.pdf</t>
   </si>
   <si>
     <t>Concede desconto nos impostos e taxas municipais em dívida ativa e nos impostos e taxas municipais do corrente exercício</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2970/projeto_de_lei_numero_02_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2970/projeto_de_lei_numero_02_de_1999.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sebastião de Sena</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2971/projeto_de_lei_numero_03_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2971/projeto_de_lei_numero_03_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua José Lourenço Alves de Moura</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2972/projeto_de_lei_numero_04_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2972/projeto_de_lei_numero_04_de_1999.pdf</t>
   </si>
   <si>
     <t>Fica revogada as Leis Municipais de n° 968 de 12/12/68 e n°1.413 de 20/09/85.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2973/projeto_de_lei_numero_05_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2973/projeto_de_lei_numero_05_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Geraldo Alves Pereira</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2974/projeto_de_lei_numero_06_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2974/projeto_de_lei_numero_06_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Valdomiro Valadares</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2975/projeto_de_lei_numero_07_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2975/projeto_de_lei_numero_07_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Maria da Conceição Pimenta</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2976/projeto_de_lei_numero_08_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2976/projeto_de_lei_numero_08_de_1999.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal número 1863, de 02 de outubro de 1998, estabelece tabela para cobrança do ISS e dá outras providências.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2978/projeto_de_lei_numero_09_de_2021.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2978/projeto_de_lei_numero_09_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Mangueiras</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2979/projeto_de_lei_numero_10_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2979/projeto_de_lei_numero_10_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Francisca de Oliveira Machado</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2980/projeto_de_lei_numero_11_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2980/projeto_de_lei_numero_11_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Travessa Zulmira Braga de Castro</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2981/projeto_de_lei_numero_12_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2981/projeto_de_lei_numero_12_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Travessa José Maria Martins</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2982/projeto_de_lei_numero_13_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2982/projeto_de_lei_numero_13_de_1999.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua José Ribeiro dos Santos</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2983/projeto_de_lei_numero_14_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2983/projeto_de_lei_numero_14_de_1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 2000 e dá outras providências</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2984/projeto_de_lei_numero_15_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2984/projeto_de_lei_numero_15_de_1999.pdf</t>
   </si>
   <si>
     <t>Concede pensão vitalícia à Maria Raquel Mendes Duarte e dá outras providências</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2985/projeto_de_lei_numero_16_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2985/projeto_de_lei_numero_16_de_1999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto à União através da Caixa Econômica Federal, na qualidade de agente financeiro, a oferecer garantias e dá outras providências correlatas</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2986/projeto_de_lei_numero_17_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2986/projeto_de_lei_numero_17_de_1999.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de garantia de renda mínima destinado às famílias carentes</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2987/projeto_de_lei_numero_18_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2987/projeto_de_lei_numero_18_de_1999.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 1778,  de 03/09/96 e dá outras providências</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Maria José Maia Pires</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2988/projeto_de_lei_numero_19_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2988/projeto_de_lei_numero_19_de_1999.pdf</t>
   </si>
   <si>
     <t>Fica criado o Distrito de Taquaral, pertencente ao município de Guanhães</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2989/projeto_de_lei_numero_21_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2989/projeto_de_lei_numero_21_de_1999.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o ensino de Educação para o Trânsito nas Escolas Públicas Municipais.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2990/projeto_de_lei_numero_22_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2990/projeto_de_lei_numero_22_de_1999.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo primeiro da lei de número 1881 de 06 de agosto de 1999 e dá outras providências</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2991/projeto_de_lei_numero_27_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2991/projeto_de_lei_numero_27_de_1999.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Idoso e dá outras providências</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2992/projeto_de_lei_numero_28_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2992/projeto_de_lei_numero_28_de_1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratuidade de transporte aos idosos</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2993/projeto_de_lei_numero_29_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2993/projeto_de_lei_numero_29_de_1999.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Grupo de 3ª Idade de Guanhães Tempo de Viver</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2977/emenda_001_pl_08_de_1999.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2977/emenda_001_pl_08_de_1999.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de lei número 08 de 1999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -711,67 +711,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2969/projeto_de_lei_numero_01_de_1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2970/projeto_de_lei_numero_02_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2971/projeto_de_lei_numero_03_de_1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2972/projeto_de_lei_numero_04_de_1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2973/projeto_de_lei_numero_05_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2974/projeto_de_lei_numero_06_de_1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2975/projeto_de_lei_numero_07_de_1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2976/projeto_de_lei_numero_08_de_1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2978/projeto_de_lei_numero_09_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2979/projeto_de_lei_numero_10_de_1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2980/projeto_de_lei_numero_11_de_1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2981/projeto_de_lei_numero_12_de_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2982/projeto_de_lei_numero_13_de_1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2983/projeto_de_lei_numero_14_de_1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2984/projeto_de_lei_numero_15_de_1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2985/projeto_de_lei_numero_16_de_1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2986/projeto_de_lei_numero_17_de_1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2987/projeto_de_lei_numero_18_de_1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2988/projeto_de_lei_numero_19_de_1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2989/projeto_de_lei_numero_21_de_1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2990/projeto_de_lei_numero_22_de_1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2991/projeto_de_lei_numero_27_de_1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2992/projeto_de_lei_numero_28_de_1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2993/projeto_de_lei_numero_29_de_1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2977/emenda_001_pl_08_de_1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2969/projeto_de_lei_numero_01_de_1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2970/projeto_de_lei_numero_02_de_1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2971/projeto_de_lei_numero_03_de_1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2972/projeto_de_lei_numero_04_de_1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2973/projeto_de_lei_numero_05_de_1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2974/projeto_de_lei_numero_06_de_1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2975/projeto_de_lei_numero_07_de_1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2976/projeto_de_lei_numero_08_de_1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2978/projeto_de_lei_numero_09_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2979/projeto_de_lei_numero_10_de_1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2980/projeto_de_lei_numero_11_de_1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2981/projeto_de_lei_numero_12_de_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2982/projeto_de_lei_numero_13_de_1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2983/projeto_de_lei_numero_14_de_1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2984/projeto_de_lei_numero_15_de_1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2985/projeto_de_lei_numero_16_de_1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2986/projeto_de_lei_numero_17_de_1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2987/projeto_de_lei_numero_18_de_1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2988/projeto_de_lei_numero_19_de_1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2989/projeto_de_lei_numero_21_de_1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2990/projeto_de_lei_numero_22_de_1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2991/projeto_de_lei_numero_27_de_1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2992/projeto_de_lei_numero_28_de_1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2993/projeto_de_lei_numero_29_de_1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1999/2977/emenda_001_pl_08_de_1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="172.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>