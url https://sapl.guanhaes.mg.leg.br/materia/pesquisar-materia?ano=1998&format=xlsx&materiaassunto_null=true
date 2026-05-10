--- v0 (2025-12-23)
+++ v1 (2026-05-10)
@@ -54,477 +54,477 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Carlos Morais Miranda</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3012/projeto_de_lei_numero_01_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3012/projeto_de_lei_numero_01_de_1998.pdf</t>
   </si>
   <si>
     <t>Doa bens móveis à 6ª DRSP</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/projeto_de_lei_numero_02_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/projeto_de_lei_numero_02_de_1998.pdf</t>
   </si>
   <si>
     <t>Concede Subvenções e/ou auxílios</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3015/projeto_de_lei_numero_03_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3015/projeto_de_lei_numero_03_de_1998.pdf</t>
   </si>
   <si>
     <t>Estabelece verba de manutenção para o Tiro de Guerra</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3016/projeto_de_lei_numero_05_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3016/projeto_de_lei_numero_05_de_1998.pdf</t>
   </si>
   <si>
     <t>Abre crédito para aquisição, construção ou locação de residência para os instrutores do Tiro de Guerra</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3017/projeto_de_lei_numero_06_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3017/projeto_de_lei_numero_06_de_1998.pdf</t>
   </si>
   <si>
     <t>Abre crédito para instalação da sede do Tiro de Guerra e construção do polígono de tiro</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3018/projeto_de_lei_numero_07_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3018/projeto_de_lei_numero_07_de_1998.pdf</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3019/projeto_de_lei_numero_08_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3019/projeto_de_lei_numero_08_de_1998.pdf</t>
   </si>
   <si>
     <t>Concede desconto nos impostos e taxas municipais em dívida ativa e nos impostos e taxas municipais do corrente exercício</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jacir Miguel de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3020/projeto_de_lei_numero_09_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3020/projeto_de_lei_numero_09_de_1998.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Leonel Antônio de Araújo</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3021/projeto_de_lei_numero_10_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3021/projeto_de_lei_numero_10_de_1998.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua José de Araújo Conceição</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3022/projeto_de_lei_numero_11_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3022/projeto_de_lei_numero_11_de_1998.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Convênio com o Estado de Minas Gerais, com o objetivo a infrações de Trânsito.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3023/projeto_de_lei_numero_13_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3023/projeto_de_lei_numero_13_de_1998.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Beco Califórnia</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3024/projeto_de_lei_numero_14_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3024/projeto_de_lei_numero_14_1998.pdf</t>
   </si>
   <si>
     <t>Concede aposentadoria especial e dá outras providências</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3025/projeto_de_lei_numero_15_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3025/projeto_de_lei_numero_15_de_1998.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Guanhães Esporte Clube</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sebastião de Sena</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3026/projeto_de_lei_numero_16_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3026/projeto_de_lei_numero_16_de_1998.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores e Amigos de Sapucaia de Guanhães - AMAS</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3027/projeto_de_lei_numero_17_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3027/projeto_de_lei_numero_17_de_1998.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Sebastião Soares</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3028/projeto_de_lei_numero_18_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3028/projeto_de_lei_numero_18_de_1998.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de imóvel para instalação do Parque de Exposições Agropecuárias</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3029/projeto_de_lei_numero_19_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3029/projeto_de_lei_numero_19_de_1998.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Histórico e considera a obrigatoriedade de conservação os bens de domínio público que menciona.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3030/projeto_de_lei_numero_20_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3030/projeto_de_lei_numero_20_de_1998.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3031/projeto_de_lei_numero_21_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3031/projeto_de_lei_numero_21_de_1998.pdf</t>
   </si>
   <si>
     <t>Cria a casa de cultura e dá outras providências</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3032/projeto_de_lei_numero_22_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3032/projeto_de_lei_numero_22_de_1998.pdf</t>
   </si>
   <si>
     <t>Altera prazo de autorização de funcionamento de instituição de ensino e dá outras providências</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Vander Furbino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3034/projeto_de_lei_numero_23_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3034/projeto_de_lei_numero_23_de_1998.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua João de Alvarenga Bretas</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3035/projeto_de_lei_numero_24_de_19981.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3035/projeto_de_lei_numero_24_de_19981.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores do Bairro Chácara do Asilo e Adjacências (AMAD)</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3036/projeto_de_lei_numero_25_de_19981.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3036/projeto_de_lei_numero_25_de_19981.pdf</t>
   </si>
   <si>
     <t>Declara como de Utilidade Pública o Conselho de Desenvolvimento Comunitário de Farias</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3037/projeto_de_lei_numero_26_de_19981.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3037/projeto_de_lei_numero_26_de_19981.pdf</t>
   </si>
   <si>
     <t>Declara como de Utilidade Pública Municipal a Fundação Educativa e Cultural Professora Néria Coelho Guimarães</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3038/projeto_de_lei_numero_28_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3038/projeto_de_lei_numero_28_de_1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1999 e dá outras providências</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3039/projeto_de_lei_numero_29_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3039/projeto_de_lei_numero_29_de_1998.pdf</t>
   </si>
   <si>
     <t>Revoga e dá nova redação ao Art. 51, parágrafo 1º e art. 52 da Lei 1605, de 27/12/1990 e cria dispositivos para cobrança do "ISS", dos bancos e instituições financeiras.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3040/projeto_de_lei_numero_30_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3040/projeto_de_lei_numero_30_de_1998.pdf</t>
   </si>
   <si>
     <t>Aprova ementa a lei 1605, de 27/12/90 que amplia a base de cálculo para a tributação dos serviços de construção civil e dá outras providências.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3041/projeto_de_lei_numero_31_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3041/projeto_de_lei_numero_31_de_1998.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário do Município de Guanhães e dá outras providências</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3042/projeto_de_lei_numero_32_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3042/projeto_de_lei_numero_32_de_1998.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação "Grupo Tempo de Viver"</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3043/projeto_de_lei_numero_34_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3043/projeto_de_lei_numero_34_de_1998.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via Pública - GERALDO CÉSAR TEIXEIRA</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3044/projeto_de_lei_numero_35_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3044/projeto_de_lei_numero_35_de_1998.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3045/projeto_de_lei_numero_36_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3045/projeto_de_lei_numero_36_de_1998.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores do Bairro Aod Pereira</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3046/projeto_de_lei_numero_38_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3046/projeto_de_lei_numero_38_de_1998.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de terreno para complementação de área destinada à construção da cadeia pública de Guanhães</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/emenda_001_pl_02_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/emenda_001_pl_02_de_1998.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei número 02 de 1998</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>Célio Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3033/emenda_001_pl_22_de_1998.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3033/emenda_001_pl_22_de_1998.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do Projeto de lei número 22 de 1998</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -831,67 +831,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3012/projeto_de_lei_numero_01_de_1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/projeto_de_lei_numero_02_de_1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3015/projeto_de_lei_numero_03_de_1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3016/projeto_de_lei_numero_05_de_1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3017/projeto_de_lei_numero_06_de_1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3018/projeto_de_lei_numero_07_de_1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3019/projeto_de_lei_numero_08_de_1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3020/projeto_de_lei_numero_09_de_1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3021/projeto_de_lei_numero_10_de_1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3022/projeto_de_lei_numero_11_de_1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3023/projeto_de_lei_numero_13_de_1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3024/projeto_de_lei_numero_14_1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3025/projeto_de_lei_numero_15_de_1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3026/projeto_de_lei_numero_16_de_1998.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3027/projeto_de_lei_numero_17_de_1998.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3028/projeto_de_lei_numero_18_de_1998.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3029/projeto_de_lei_numero_19_de_1998.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3030/projeto_de_lei_numero_20_de_1998.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3031/projeto_de_lei_numero_21_de_1998.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3032/projeto_de_lei_numero_22_de_1998.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3034/projeto_de_lei_numero_23_de_1998.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3035/projeto_de_lei_numero_24_de_19981.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3036/projeto_de_lei_numero_25_de_19981.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3037/projeto_de_lei_numero_26_de_19981.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3038/projeto_de_lei_numero_28_de_1998.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3039/projeto_de_lei_numero_29_de_1998.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3040/projeto_de_lei_numero_30_de_1998.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3041/projeto_de_lei_numero_31_de_1998.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3042/projeto_de_lei_numero_32_de_1998.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3043/projeto_de_lei_numero_34_de_1998.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3044/projeto_de_lei_numero_35_de_1998.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3045/projeto_de_lei_numero_36_de_1998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3046/projeto_de_lei_numero_38_de_1998.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/emenda_001_pl_02_de_1998.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3033/emenda_001_pl_22_de_1998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3012/projeto_de_lei_numero_01_de_1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3013/projeto_de_lei_numero_02_de_1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3015/projeto_de_lei_numero_03_de_1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3016/projeto_de_lei_numero_05_de_1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3017/projeto_de_lei_numero_06_de_1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3018/projeto_de_lei_numero_07_de_1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3019/projeto_de_lei_numero_08_de_1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3020/projeto_de_lei_numero_09_de_1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3021/projeto_de_lei_numero_10_de_1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3022/projeto_de_lei_numero_11_de_1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3023/projeto_de_lei_numero_13_de_1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3024/projeto_de_lei_numero_14_1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3025/projeto_de_lei_numero_15_de_1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3026/projeto_de_lei_numero_16_de_1998.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3027/projeto_de_lei_numero_17_de_1998.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3028/projeto_de_lei_numero_18_de_1998.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3029/projeto_de_lei_numero_19_de_1998.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3030/projeto_de_lei_numero_20_de_1998.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3031/projeto_de_lei_numero_21_de_1998.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3032/projeto_de_lei_numero_22_de_1998.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3034/projeto_de_lei_numero_23_de_1998.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3035/projeto_de_lei_numero_24_de_19981.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3036/projeto_de_lei_numero_25_de_19981.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3037/projeto_de_lei_numero_26_de_19981.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3038/projeto_de_lei_numero_28_de_1998.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3039/projeto_de_lei_numero_29_de_1998.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3040/projeto_de_lei_numero_30_de_1998.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3041/projeto_de_lei_numero_31_de_1998.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3042/projeto_de_lei_numero_32_de_1998.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3043/projeto_de_lei_numero_34_de_1998.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3044/projeto_de_lei_numero_35_de_1998.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3045/projeto_de_lei_numero_36_de_1998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3046/projeto_de_lei_numero_38_de_1998.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3014/emenda_001_pl_02_de_1998.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1998/3033/emenda_001_pl_22_de_1998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="146.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>