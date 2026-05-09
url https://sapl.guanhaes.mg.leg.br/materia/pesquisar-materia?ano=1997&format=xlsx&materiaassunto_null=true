--- v0 (2026-02-09)
+++ v1 (2026-05-09)
@@ -54,651 +54,651 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Antônio Carlos Morais Miranda</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/projeto_de_lei_numero_01_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/projeto_de_lei_numero_01_de_1997.pdf</t>
   </si>
   <si>
     <t>Concede desconto nos impostos e taxas municipais em dívida ativa e nos impostos e taxas municipais do corrente exercício</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/projeto_de_lei_numero_02_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/projeto_de_lei_numero_02_de_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação do município de Guanhães/MG na Associação dos Municípios da Microrregião da Bacia do Suaçuí - AMBAS, e dá outras providências</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3050/projeto_de_lei_numero_03_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3050/projeto_de_lei_numero_03_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Assistência Social e dá outras providências</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3051/projeto_de_lei_numero_04_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3051/projeto_de_lei_numero_04_de_1997.pdf</t>
   </si>
   <si>
     <t>Revoga as leis municipais 01 de 26 de dezembro de 1993; 02 de 28 de junho de 1994; 03 de 05 de setembro de 1995; 04 de 06 de julho de 1996, 1634 de 04 de dezembro de 1991 e dá outras providências</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sebastião de Sena</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3053/projeto_de_lei_numero_05_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3053/projeto_de_lei_numero_05_de_1997.pdf</t>
   </si>
   <si>
     <t>Passa a ter nova redação o art. 1º da Lei 1745 de 05 de dezembro de 1995</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3054/projeto_de_lei_numero_06_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3054/projeto_de_lei_numero_06_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Alimentação Escolar e dá outras providências</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antônio Sérgio (Serginho da Copasa)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3055/projeto_de_lei_numero_07_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3055/projeto_de_lei_numero_07_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores do Bairro Alvorada</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3056/projeto_de_lei_numero_08_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3056/projeto_de_lei_numero_08_de_1997.pdf</t>
   </si>
   <si>
     <t>Altera a lei número 1787, de 06/02/1997, que concede descontos nos impostos e taxas municipais, e dá outras providências</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3057/projeto_de_lei_numero_09_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3057/projeto_de_lei_numero_09_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento e dá outras providências</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3058/projeto_de_lei_numero_10_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3058/projeto_de_lei_numero_10_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Comunitária do Distrito de Correntinho, inscrita no CGC sob o número 22.494.566.0001-01</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Demétrio Ayala</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3059/projeto_de_lei_numero_11_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3059/projeto_de_lei_numero_11_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos moradores do Bairro Nova União</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3060/projeto_de_lei_numero_12_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3060/projeto_de_lei_numero_12_de_1997.pdf</t>
   </si>
   <si>
     <t>Regulamenta localização de comércio na Avenida Alberto Caldeira</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3062/projeto_de_lei_numero_13_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3062/projeto_de_lei_numero_13_de_1997.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Pinheiros</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3063/projeto_de_lei_numero_14_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3063/projeto_de_lei_numero_14_de_1997.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça Pública - Praça Monsenhor Pinheiro</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3064/projeto_de_lei_numero_17_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3064/projeto_de_lei_numero_17_de_1997.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regulamento Interno da Prefeitura Municipal de Guanhães</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3065/projeto_de_lei_numero_18_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3065/projeto_de_lei_numero_18_de_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal fazer permuta do veículo do gabinete do prefeito</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Jacir Miguel de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3066/projeto_de_lei_numero_19_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3066/projeto_de_lei_numero_19_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores do Bairro Vilage da Estiva - AMBAVE</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3067/projeto_de_lei_numero_20_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3067/projeto_de_lei_numero_20_de_1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 20 e 22 da Lei Municipal nº 1659, de 28 de dezembro de 1992</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Silvério Ribeiro Justino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3068/projeto_de_lei_numero_21_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3068/projeto_de_lei_numero_21_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores do Bairro Vista Alegre</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3069/projeto_de_lei_numero_22_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3069/projeto_de_lei_numero_22_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores das Ruas Gabriel Lott, Bruno Glória e sua adjacências (Localidade Denominada Pito) C.G.C nº 01.874.821/0001-10</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3070/projeto_de_lei_numero_23_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3070/projeto_de_lei_numero_23_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Produtores Rurais de Guanhães/MG</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Maria Anídia de Paula</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3071/projeto_de_lei_numero_24_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3071/projeto_de_lei_numero_24_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Sociedade Pró-Vida de Guanhães</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3072/projeto_de_lei_numero_25_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3072/projeto_de_lei_numero_25_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores da Sub-Bacia-Hidrográfica dos Córregos dos Pintos, Gunga, Ponte Alta, Barra Mansa e Onça</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3073/projeto_de_lei_numero_26_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3073/projeto_de_lei_numero_26_de_1997.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de caminhão basculante para esta municipalidade</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3074/projeto_de_lei_numero_27_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3074/projeto_de_lei_numero_27_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores do Bairro das Nações - AMBN</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3075/projeto_de_lei_numero_28_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3075/projeto_de_lei_numero_28_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores das Comunidades do Cachimbo, Ribeirão dos Marques e Campo Alegre - AMCAMARCA</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3076/projeto_de_lei_numero_29_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3076/projeto_de_lei_numero_29_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores do Carranca, Sapé e Amorins (AMCASA)</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3077/projeto_de_lei_numero_30_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3077/projeto_de_lei_numero_30_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores do Cruzeiro do Aricanga e Região (AMCAR)</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3078/projeto_de_lei_numero_31_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3078/projeto_de_lei_numero_31_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores dos Pinheiros, Três Morros e Lajeados - ACOMPTEL</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3079/projeto_de_lei_numero_32_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3079/projeto_de_lei_numero_32_de_1997.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a praça pública - Praça Néria Coelho Guimarães</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3080/projeto_de_lei_numero_33_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3080/projeto_de_lei_numero_33_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1998 e dá outras providências</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3081/projeto_de_lei_numero_34_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3081/projeto_de_lei_numero_34_de_1997.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 1630, de 06 de novembro de 1991 que Institui o Regimento do Serviço Autônomo de Água e Esgoto de Guanhães - MG</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3082/projeto_de_lei_numero_35_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3082/projeto_de_lei_numero_35_de_1997.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 20 da lei nº 1659, de 28 de dezembro de 1992</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3083/projeto_de_lei_numero_36_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3083/projeto_de_lei_numero_36_de_1997.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Jardins</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3084/projeto_de_lei_numero_37_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3084/projeto_de_lei_numero_37_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grupo Cultural de Consciência Negra "Afro-Guanahans</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3085/projeto_de_lei_numero_38_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3085/projeto_de_lei_numero_38_de_1997.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Moradores do Bairro Prefeito João Miranda</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3086/projeto_de_lei_numero_40_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3086/projeto_de_lei_numero_40_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3087/projeto_de_lei_numero_42_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3087/projeto_de_lei_numero_42_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 1998/2001 e dá outras providências</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3088/projeto_de_lei_numero_43_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3088/projeto_de_lei_numero_43_de_1997.pdf</t>
   </si>
   <si>
     <t>Proposta orçamentária para o exercício de 1998 SAAE</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3089/projeto_de_lei_numero_44_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3089/projeto_de_lei_numero_44_de_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria de Vigilância Sanitária na Secretaria de Saúde do Município de Guanhães, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3090/projeto_de_lei_numero_45_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3090/projeto_de_lei_numero_45_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Habitação</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3091/projeto_de_lei_numero_46_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3091/projeto_de_lei_numero_46_de_1997.pdf</t>
   </si>
   <si>
     <t>Atribui um parcela autônoma a servidores do Estado e da união e de suas entidades autárquicas e fundacionais, cedidos à administração direta do município de Guanhães, como menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3092/projeto_de_lei_numero_47_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3092/projeto_de_lei_numero_47_de_1997.pdf</t>
   </si>
   <si>
     <t>Estabelece condições para a transformação da Escola Estadual Pio Nunes Coelho para Escola Municipal Pio Nunes Coelho e dá outras providências.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3093/projeto_de_lei_numero_50_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3093/projeto_de_lei_numero_50_de_1997.pdf</t>
   </si>
   <si>
     <t>Revoga em seu inteiro teor a lei municipal 1532, de 11 de novembro de 1988 e dá outras providências</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3094/projeto_de_lei_numero__51_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3094/projeto_de_lei_numero__51_de_1997.pdf</t>
   </si>
   <si>
     <t>Altera tarifa do IP, constante do art. 3º, da lei municipal 1720, de 11/10/94, que regulamenta a taxa de iluminação pública e dá outras providências</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3095/projeto_de_lei_numero_52_de_19971.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3095/projeto_de_lei_numero_52_de_19971.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3096/projeto_de_lei_numero_53_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3096/projeto_de_lei_numero_53_de_1997.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Manutenção e Desenvolvimento do Ensino Fundamental de Valorização do Magistério.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Vander Furbino</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3052/emenda_001_pl_04_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3052/emenda_001_pl_04_de_1997.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 7º do projeto de lei número 04 de 1997</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3061/emenda_001_pl_12_de_1997.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3061/emenda_001_pl_12_de_1997.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 12 de 1997 e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1005,67 +1005,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/projeto_de_lei_numero_01_de_1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/projeto_de_lei_numero_02_de_1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3050/projeto_de_lei_numero_03_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3051/projeto_de_lei_numero_04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3053/projeto_de_lei_numero_05_de_1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3054/projeto_de_lei_numero_06_de_1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3055/projeto_de_lei_numero_07_de_1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3056/projeto_de_lei_numero_08_de_1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3057/projeto_de_lei_numero_09_de_1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3058/projeto_de_lei_numero_10_de_1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3059/projeto_de_lei_numero_11_de_1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3060/projeto_de_lei_numero_12_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3062/projeto_de_lei_numero_13_de_1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3063/projeto_de_lei_numero_14_de_1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3064/projeto_de_lei_numero_17_de_1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3065/projeto_de_lei_numero_18_de_1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3066/projeto_de_lei_numero_19_de_1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3067/projeto_de_lei_numero_20_de_1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3068/projeto_de_lei_numero_21_de_1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3069/projeto_de_lei_numero_22_de_1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3070/projeto_de_lei_numero_23_de_1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3071/projeto_de_lei_numero_24_de_1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3072/projeto_de_lei_numero_25_de_1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3073/projeto_de_lei_numero_26_de_1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3074/projeto_de_lei_numero_27_de_1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3075/projeto_de_lei_numero_28_de_1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3076/projeto_de_lei_numero_29_de_1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3077/projeto_de_lei_numero_30_de_1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3078/projeto_de_lei_numero_31_de_1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3079/projeto_de_lei_numero_32_de_1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3080/projeto_de_lei_numero_33_de_1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3081/projeto_de_lei_numero_34_de_1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3082/projeto_de_lei_numero_35_de_1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3083/projeto_de_lei_numero_36_de_1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3084/projeto_de_lei_numero_37_de_1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3085/projeto_de_lei_numero_38_de_1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3086/projeto_de_lei_numero_40_de_1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3087/projeto_de_lei_numero_42_de_1997.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3088/projeto_de_lei_numero_43_de_1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3089/projeto_de_lei_numero_44_de_1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3090/projeto_de_lei_numero_45_de_1997.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3091/projeto_de_lei_numero_46_de_1997.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3092/projeto_de_lei_numero_47_de_1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3093/projeto_de_lei_numero_50_de_1997.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3094/projeto_de_lei_numero__51_de_1997.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3095/projeto_de_lei_numero_52_de_19971.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3096/projeto_de_lei_numero_53_de_1997.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3052/emenda_001_pl_04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3061/emenda_001_pl_12_de_1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3048/projeto_de_lei_numero_01_de_1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3049/projeto_de_lei_numero_02_de_1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3050/projeto_de_lei_numero_03_de_1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3051/projeto_de_lei_numero_04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3053/projeto_de_lei_numero_05_de_1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3054/projeto_de_lei_numero_06_de_1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3055/projeto_de_lei_numero_07_de_1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3056/projeto_de_lei_numero_08_de_1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3057/projeto_de_lei_numero_09_de_1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3058/projeto_de_lei_numero_10_de_1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3059/projeto_de_lei_numero_11_de_1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3060/projeto_de_lei_numero_12_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3062/projeto_de_lei_numero_13_de_1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3063/projeto_de_lei_numero_14_de_1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3064/projeto_de_lei_numero_17_de_1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3065/projeto_de_lei_numero_18_de_1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3066/projeto_de_lei_numero_19_de_1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3067/projeto_de_lei_numero_20_de_1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3068/projeto_de_lei_numero_21_de_1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3069/projeto_de_lei_numero_22_de_1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3070/projeto_de_lei_numero_23_de_1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3071/projeto_de_lei_numero_24_de_1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3072/projeto_de_lei_numero_25_de_1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3073/projeto_de_lei_numero_26_de_1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3074/projeto_de_lei_numero_27_de_1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3075/projeto_de_lei_numero_28_de_1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3076/projeto_de_lei_numero_29_de_1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3077/projeto_de_lei_numero_30_de_1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3078/projeto_de_lei_numero_31_de_1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3079/projeto_de_lei_numero_32_de_1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3080/projeto_de_lei_numero_33_de_1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3081/projeto_de_lei_numero_34_de_1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3082/projeto_de_lei_numero_35_de_1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3083/projeto_de_lei_numero_36_de_1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3084/projeto_de_lei_numero_37_de_1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3085/projeto_de_lei_numero_38_de_1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3086/projeto_de_lei_numero_40_de_1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3087/projeto_de_lei_numero_42_de_1997.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3088/projeto_de_lei_numero_43_de_1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3089/projeto_de_lei_numero_44_de_1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3090/projeto_de_lei_numero_45_de_1997.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3091/projeto_de_lei_numero_46_de_1997.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3092/projeto_de_lei_numero_47_de_1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3093/projeto_de_lei_numero_50_de_1997.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3094/projeto_de_lei_numero__51_de_1997.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3095/projeto_de_lei_numero_52_de_19971.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3096/projeto_de_lei_numero_53_de_1997.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3052/emenda_001_pl_04_de_1997.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1997/3061/emenda_001_pl_12_de_1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="189.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>