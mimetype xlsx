--- v0 (2026-02-10)
+++ v1 (2026-05-11)
@@ -54,402 +54,402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3098/projeto_de_lei_numero_01_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3098/projeto_de_lei_numero_01_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães a participar do Consórcio Intermunicipal de Saúde do Centro Nordeste e dá outras providências</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3099/projeto_de_lei_numero_02_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3099/projeto_de_lei_numero_02_de_1996.pdf</t>
   </si>
   <si>
     <t>Concede desconto nos impostos e taxas municipais em dívida ativa e nos impostos e taxas municipais do corrente exercício.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3100/projeto_de_lei_numero_03_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3100/projeto_de_lei_numero_03_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza reforma das instalações do Prédio do Banco do Brasil S.A - Agência Guanhães para funcionamento da 14ª Superintendência Regional de Ensino de Guanhães.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3101/projeto_de_lei_numero_04_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3101/projeto_de_lei_numero_04_de_1996.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Nova União</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3102/projeto_de_lei_numero_05_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3102/projeto_de_lei_numero_05_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a apoiar, incentivar e conceder auxílio financeiro à Cooperativa Regional dos Produtores Rurais do Centro Nordeste Mineiro LTDA, para a realização de obras e serviços no Município de Guanhães-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3103/projeto_de_lei_numero_06_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3103/projeto_de_lei_numero_06_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de convênio com a Celulose Nipo Brasileira S/A - CENIBRA.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3104/projeto_de_lei_numero_08_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3104/projeto_de_lei_numero_08_de_1996.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Rua Amável Nunes Coelho</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3105/projeto_de_lei_numero_09_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3105/projeto_de_lei_numero_09_de_1996.pdf</t>
   </si>
   <si>
     <t>Prorroga o desconto em dívida ativa, impostos e taxas municipais do corrente exercício.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3106/projeto_de_lei_numero_10_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3106/projeto_de_lei_numero_10_de_1996.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Prédio do Curumim em Guanhães.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3107/projeto_de_lei_numero_12_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3107/projeto_de_lei_numero_12_de_1996.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Aod Pereira</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3108/projeto_de_lei_numero_13_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3108/projeto_de_lei_numero_13_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar convênio e abrir crédito especial.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3109/projeto_de_lei_numero_16_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3109/projeto_de_lei_numero_16_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a apoiar, incentivar e conceder auxílio financeiro à Associação Intermunicipal de Eletrificação Rural dos Produtores Rurais de Guanhães e Dores de Guanhães para a realização de obras e serviços ao Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3110/projeto_de_lei_numero_17_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3110/projeto_de_lei_numero_17_de_1996.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Fundação de Apoio e Recuperação do Alcoólico - FARAL</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3111/projeto_de_lei_numero_19_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3111/projeto_de_lei_numero_19_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de contrato de comodato do Prédio localizado à Praça Benedito Valadares nº 36, de propriedade do município</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3113/projeto_de_lei_numero_20_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3113/projeto_de_lei_numero_20_de_1996.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Apoio a Recuperação do Alcoólico - ADAAL</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3114/projeto_de_lei_numero_21_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3114/projeto_de_lei_numero_21_de_1996.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública - Beco Geraldo Borba Ávila</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3115/projeto_de_lei_numero_22_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3115/projeto_de_lei_numero_22_de_1996.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 1765 de 21/05/96, que autoriza o Poder Executivo a apoiar, incentivar e conceder auxílio financeiro à Associação Intermunicipal de Eletrificação Rural dos Produtores Rurais de Guanhães e Dores de Guanhães para a realização de obras e serviços ao Município de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3116/projeto_de_lei_numero_23_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3116/projeto_de_lei_numero_23_de_1996.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Bela Vista</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3117/projeto_de_lei_numero_24_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3117/projeto_de_lei_numero_24_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar acordos, convênios e outros, com Municípios Banhados pela Represa da Usina de Salto Grande</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3118/projeto_de_lei_numero_25_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3118/projeto_de_lei_numero_25_de_1996.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Nunes Coelho</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3119/projeto_de_lei_numero_27_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3119/projeto_de_lei_numero_27_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza alienação de veículo que especifica</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3120/projeto_de_lei_numero_28_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3120/projeto_de_lei_numero_28_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Guanhães a contribuir com 1% (um por cento) do FPM para repasse ao Hospital Regional de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3121/projeto_de_lei_numero_30_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3121/projeto_de_lei_numero_30_de_1996.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar contrato de concessão de direito real de uso de bem imóvel</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3122/projeto_de_lei_numero_31_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3122/projeto_de_lei_numero_31_de_1996.pdf</t>
   </si>
   <si>
     <t>Dá denominação a vias públicas - Rua Nossa Senhora de Fátima, Travessa Cipriano Ribeiro de Carvalho e Travessa Recenvindo Ferreira de Pinho</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3123/projeto_de_lei_numero_33_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3123/projeto_de_lei_numero_33_de_1996.pdf</t>
   </si>
   <si>
     <t>Concede Pensão Vitalícia</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3124/projeto_de_lei_numero_34_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3124/projeto_de_lei_numero_34_de_1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de imóvel ao Estado de Minas Gerais para construção do prédio da Delegacia da Polícia civil da Comarca de Guanhães e Construção do Canil.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3097/projeto_de_lei_complementar_numero_04_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3097/projeto_de_lei_complementar_numero_04_de_1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de Cargos e Carreiras dos Servidores Públicos Municipais</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Alberto Magno Dias</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3112/emenda_001_pl_19_de_1996.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3112/emenda_001_pl_19_de_1996.pdf</t>
   </si>
   <si>
     <t>Fica automaticamente cancelado o CONTRATO DE COMODATO, caso deixe de cumprir a sua finalidade e funcionamento das finalidades a contento.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>PL -A</t>
   </si>
   <si>
     <t>Projeto de Lei -A</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3125/projeto_de_lei_numero_34_de_19961.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3125/projeto_de_lei_numero_34_de_19961.pdf</t>
   </si>
   <si>
     <t>Autoriza retenção de parcela das cotas partes do Fundo de Participação dos Municípios (FPM) para quitação de subsídios atrasados dos senhores vereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -756,67 +756,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3098/projeto_de_lei_numero_01_de_1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3099/projeto_de_lei_numero_02_de_1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3100/projeto_de_lei_numero_03_de_1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3101/projeto_de_lei_numero_04_de_1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3102/projeto_de_lei_numero_05_de_1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3103/projeto_de_lei_numero_06_de_1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3104/projeto_de_lei_numero_08_de_1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3105/projeto_de_lei_numero_09_de_1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3106/projeto_de_lei_numero_10_de_1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3107/projeto_de_lei_numero_12_de_1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3108/projeto_de_lei_numero_13_de_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3109/projeto_de_lei_numero_16_de_1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3110/projeto_de_lei_numero_17_de_1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3111/projeto_de_lei_numero_19_de_1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3113/projeto_de_lei_numero_20_de_1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3114/projeto_de_lei_numero_21_de_1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3115/projeto_de_lei_numero_22_de_1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3116/projeto_de_lei_numero_23_de_1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3117/projeto_de_lei_numero_24_de_1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3118/projeto_de_lei_numero_25_de_1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3119/projeto_de_lei_numero_27_de_1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3120/projeto_de_lei_numero_28_de_1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3121/projeto_de_lei_numero_30_de_1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3122/projeto_de_lei_numero_31_de_1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3123/projeto_de_lei_numero_33_de_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3124/projeto_de_lei_numero_34_de_1996.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3097/projeto_de_lei_complementar_numero_04_de_1996.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3112/emenda_001_pl_19_de_1996.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3125/projeto_de_lei_numero_34_de_19961.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3098/projeto_de_lei_numero_01_de_1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3099/projeto_de_lei_numero_02_de_1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3100/projeto_de_lei_numero_03_de_1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3101/projeto_de_lei_numero_04_de_1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3102/projeto_de_lei_numero_05_de_1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3103/projeto_de_lei_numero_06_de_1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3104/projeto_de_lei_numero_08_de_1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3105/projeto_de_lei_numero_09_de_1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3106/projeto_de_lei_numero_10_de_1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3107/projeto_de_lei_numero_12_de_1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3108/projeto_de_lei_numero_13_de_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3109/projeto_de_lei_numero_16_de_1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3110/projeto_de_lei_numero_17_de_1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3111/projeto_de_lei_numero_19_de_1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3113/projeto_de_lei_numero_20_de_1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3114/projeto_de_lei_numero_21_de_1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3115/projeto_de_lei_numero_22_de_1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3116/projeto_de_lei_numero_23_de_1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3117/projeto_de_lei_numero_24_de_1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3118/projeto_de_lei_numero_25_de_1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3119/projeto_de_lei_numero_27_de_1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3120/projeto_de_lei_numero_28_de_1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3121/projeto_de_lei_numero_30_de_1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3122/projeto_de_lei_numero_31_de_1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3123/projeto_de_lei_numero_33_de_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3124/projeto_de_lei_numero_34_de_1996.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3097/projeto_de_lei_complementar_numero_04_de_1996.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3112/emenda_001_pl_19_de_1996.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1996/3125/projeto_de_lei_numero_34_de_19961.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>