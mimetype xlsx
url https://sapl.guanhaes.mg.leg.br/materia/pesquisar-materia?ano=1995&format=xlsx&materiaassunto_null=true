--- v0 (2026-02-10)
+++ v1 (2026-05-11)
@@ -54,369 +54,369 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3311/projeto_de_lei_01_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3311/projeto_de_lei_01_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de imóvel e dá outras providências</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3312/projeto_de_lei_complementar_numero_02_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3312/projeto_de_lei_complementar_numero_02_de_1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de carreiras, cargos e vencimentos da Prefeitura Municipal de Guanhães e dá outras providências.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3313/projeto_de_lei_numero_03_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3313/projeto_de_lei_numero_03_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de terreno ao Estado de Minas Gerais para implantação do Projeto Curimim</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3314/projeto_de_lei_numero_04_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3314/projeto_de_lei_numero_04_de_1995.pdf</t>
   </si>
   <si>
     <t>Concede abono aos servidores municipais</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3315/projeto_de_lei_numero_06_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3315/projeto_de_lei_numero_06_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza redução na pauta de valores, para efeito de cobrança do IPTU, no exercício de 1995 e dá outras providências</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3317/projeto_de_lei_numero_08_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3317/projeto_de_lei_numero_08_de_1995.pdf</t>
   </si>
   <si>
     <t>Prorroga desconto em dívida ativa, impostos e taxas municipais do corrente exercício.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3318/projeto_de_lei_numero_09_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3318/projeto_de_lei_numero_09_de_1995.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Sindicato dos Trabalhadores Rurais de Guanhães</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3319/projeto_de_lei_numero_09_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3319/projeto_de_lei_numero_09_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar do Consórcio Intermunicipal de Saúde dos Municípios de Guanhães, Peçanha, Santa Maria do Suaçuí, Sabinópolis e outros.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3320/projeto_de_lei_numero_11_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3320/projeto_de_lei_numero_11_de_1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o ano de 1996 e dá outras providências.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3321/projeto_de_lei_numero_13_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3321/projeto_de_lei_numero_13_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza desconto em dívida ativa no corrente exercício.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3322/projeto_de_lei_numero_14_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3322/projeto_de_lei_numero_14_de_1995.pdf</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3323/projeto_de_lei_numero_15_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3323/projeto_de_lei_numero_15_de_1995.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Caixa Escolar "Manoel Bernardino de Sena".</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3324/projeto_de_lei_numero_16_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3324/projeto_de_lei_numero_16_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a assinar convênio com o Estado de Minas Gerais, por intermédio das diversas secretarias de estado; autarquias e/ou fundações.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3325/projeto_de_lei_numero_18_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3325/projeto_de_lei_numero_18_de_1995.pdf</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3326/projeto_de_lei_numero_19_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3326/projeto_de_lei_numero_19_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guanhães, Estado de Minas Gerais, a contratar com o Banco de Desenvolvimento de Minas S. A. BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3327/projeto_de_lei_numero_20_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3327/projeto_de_lei_numero_20_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênio com o Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3328/projeto_de_lei_numero_21_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3328/projeto_de_lei_numero_21_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza Alienação de Imóvel que especifica e dá outras providências</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>José Lopes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3329/projeto_de_lei_numero_22_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3329/projeto_de_lei_numero_22_de_1995.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública no Distrito de Correntinho</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Célio Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3330/projeto_de_lei_numero_23_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3330/projeto_de_lei_numero_23_de_1995.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública no povoado de Barreiras - Rua João Elias Salvador</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3331/projeto_de_lei_numero_25_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3331/projeto_de_lei_numero_25_de_1995.pdf</t>
   </si>
   <si>
     <t>Aprova Loteamento do Bairro Bela Vista</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3333/projeto_de_lei_numero_27_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3333/projeto_de_lei_numero_27_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de contrato de comodato do prédio localizado à Praça Benedito Valadares, nº 36, de propriedade do município.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3335/projeto_de_lei_numero_28_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3335/projeto_de_lei_numero_28_de_1995.pdf</t>
   </si>
   <si>
     <t>Limita o número de veículos de transportes de passageiros (TAXI) nos distritos e povoados do município de Guanhães</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3336/projeto_de_lei_numero_29_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3336/projeto_de_lei_numero_29_de_1995.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Consórcio Intermunicipal de Saúde do Centro Nordeste - CISCEN</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3337/projeto_de_lei_numero_30_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3337/projeto_de_lei_numero_30_de_1995.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento do Bairro Retiro Novo</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Alberto Magno Dias, Célio Rocha, Olinda Marli M. de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3316/emenda_001_pl_06_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3316/emenda_001_pl_06_de_1995.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao pl 06 de 1995</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>Laércio Alves de Lima</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3332/emenda_001_pl_25_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3332/emenda_001_pl_25_de_1995.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo ao projeto de lei número 25 de 1995</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>Maria José Maia Pires</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3334/emenda_001_pl_27_de_1995.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3334/emenda_001_pl_27_de_1995.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do projeto de lei número 27 de 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -723,67 +723,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3311/projeto_de_lei_01_de_1995.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3312/projeto_de_lei_complementar_numero_02_de_1995.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3313/projeto_de_lei_numero_03_de_1995.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3314/projeto_de_lei_numero_04_de_1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3315/projeto_de_lei_numero_06_de_1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3317/projeto_de_lei_numero_08_de_1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3318/projeto_de_lei_numero_09_de_1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3319/projeto_de_lei_numero_09_de_1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3320/projeto_de_lei_numero_11_de_1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3321/projeto_de_lei_numero_13_de_1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3322/projeto_de_lei_numero_14_de_1995.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3323/projeto_de_lei_numero_15_de_1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3324/projeto_de_lei_numero_16_de_1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3325/projeto_de_lei_numero_18_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3326/projeto_de_lei_numero_19_de_1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3327/projeto_de_lei_numero_20_de_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3328/projeto_de_lei_numero_21_de_1995.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3329/projeto_de_lei_numero_22_de_1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3330/projeto_de_lei_numero_23_de_1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3331/projeto_de_lei_numero_25_de_1995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3333/projeto_de_lei_numero_27_de_1995.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3335/projeto_de_lei_numero_28_de_1995.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3336/projeto_de_lei_numero_29_de_1995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3337/projeto_de_lei_numero_30_de_1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3316/emenda_001_pl_06_de_1995.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3332/emenda_001_pl_25_de_1995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3334/emenda_001_pl_27_de_1995.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3311/projeto_de_lei_01_de_1995.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3312/projeto_de_lei_complementar_numero_02_de_1995.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3313/projeto_de_lei_numero_03_de_1995.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3314/projeto_de_lei_numero_04_de_1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3315/projeto_de_lei_numero_06_de_1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3317/projeto_de_lei_numero_08_de_1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3318/projeto_de_lei_numero_09_de_1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3319/projeto_de_lei_numero_09_de_1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3320/projeto_de_lei_numero_11_de_1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3321/projeto_de_lei_numero_13_de_1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3322/projeto_de_lei_numero_14_de_1995.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3323/projeto_de_lei_numero_15_de_1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3324/projeto_de_lei_numero_16_de_1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3325/projeto_de_lei_numero_18_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3326/projeto_de_lei_numero_19_de_1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3327/projeto_de_lei_numero_20_de_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3328/projeto_de_lei_numero_21_de_1995.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3329/projeto_de_lei_numero_22_de_1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3330/projeto_de_lei_numero_23_de_1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3331/projeto_de_lei_numero_25_de_1995.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3333/projeto_de_lei_numero_27_de_1995.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3335/projeto_de_lei_numero_28_de_1995.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3336/projeto_de_lei_numero_29_de_1995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3337/projeto_de_lei_numero_30_de_1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3316/emenda_001_pl_06_de_1995.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3332/emenda_001_pl_25_de_1995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1995/3334/emenda_001_pl_27_de_1995.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="176.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>