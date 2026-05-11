--- v0 (2026-02-14)
+++ v1 (2026-05-11)
@@ -54,324 +54,324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Geraldo José Pereira (Ladinho)</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3340/projeto_de_lei_numero_01_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3340/projeto_de_lei_numero_01_de_1994.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Conselho de Desenvolvimento Comunitário do Povoado de Taquaral</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3341/projeto_de_lei_numero_05_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3341/projeto_de_lei_numero_05_de_1994.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Creche e Pré-Escola Lar dos Pequeninos</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3342/projeto_de_lei_numero_07_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3342/projeto_de_lei_numero_07_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza Desconto em impostos e taxas municipais do corrente exercício.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3343/projeto_de_lei_numero_08_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3343/projeto_de_lei_numero_08_de_1994.pdf</t>
   </si>
   <si>
     <t>Aprova assinatura de convênio e dá outras providências</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3344/projeto_de_lei_numero_10_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3344/projeto_de_lei_numero_10_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção à A.P.A.E de Guanhães, assinatura de convênio, abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3345/projeto_de_lei_numero_11_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3345/projeto_de_lei_numero_11_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de imóvel pertencente ao patrimônio público municipal</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3346/projeto_de_lei_numero_13_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3346/projeto_de_lei_numero_13_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de convênio com o Serviço Social da Indústria - SESI para implantação de um centro de atividade do trabalhador - CAT</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3347/projeto_de_lei_numero_15_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3347/projeto_de_lei_numero_15_de_1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3348/projeto_de_lei_numero_16_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3348/projeto_de_lei_numero_16_de_1994.pdf</t>
   </si>
   <si>
     <t>Cria e denomina Escola Municipal do Município de Guanhães</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3349/projeto_de_lei_numero_17_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3349/projeto_de_lei_numero_17_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel para implantação do Projeto Curumin</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3351/projeto_de_lei_numero_18_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3351/projeto_de_lei_numero_18_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza doar, alienar ou ceder sob forma de comodato área institucional do bairro Village da Estiva</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3352/projeto_de_lei_numero_21_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3352/projeto_de_lei_numero_21_de_1994.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Caixa Escolar Alberto Caldeira Lott.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3353/projeto_de_lei_numero_21_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3353/projeto_de_lei_numero_21_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de imóvel e dá outras providências</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3354/projeto_de_lei_numero_23_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3354/projeto_de_lei_numero_23_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3355/projeto_de_lei_numero_24_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3355/projeto_de_lei_numero_24_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3356/projeto_de_lei_numero_25_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3356/projeto_de_lei_numero_25_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial com finalidade específica de aquisição de 01 gabinete odontológico</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3357/projeto_de_lei_numero_26_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3357/projeto_de_lei_numero_26_de_1994.pdf</t>
   </si>
   <si>
     <t>Institui a taxa de iluminação pública e dá outras providências</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3358/projeto_de_lei_numero_27_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3358/projeto_de_lei_numero_27_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir a exploração dos serviços de energia elétrica do município à Companhia Energética de Minas Gerais CEMIG, e a contratar o fornecimento de energia elétrica</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3359/projeto_de_lei_numero_29_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3359/projeto_de_lei_numero_29_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3360/projeto_de_lei_numero_30_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3360/projeto_de_lei_numero_30_de_1994.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação do Bem Estar de Correntinho - (ABEC)</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3361/projeto_de_lei_numero_32_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3361/projeto_de_lei_numero_32_de_1994.pdf</t>
   </si>
   <si>
     <t>Autoriza assinar convênio com o Departamento de Estrada e Rodagem - DER/MG, para recebimento e guarda de animais apreendidos nas rodovias sob sua jurisdição e dá outras providências</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3339/projeto_de_lei_complementar_numero_01_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3339/projeto_de_lei_complementar_numero_01_de_1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos e Carreiras dos Servidores Públicos Municipais</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>EMD1</t>
   </si>
   <si>
     <t>Emenda número 001 ao projeto de lei</t>
   </si>
   <si>
     <t>Célio Rocha</t>
   </si>
   <si>
-    <t>https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3362/emenda_001_pl_32_de_1994.pdf</t>
+    <t>http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3362/emenda_001_pl_32_de_1994.pdf</t>
   </si>
   <si>
     <t>Emenda 001 ao projeto de lei número 32 de 1994</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,67 +678,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3340/projeto_de_lei_numero_01_de_1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3341/projeto_de_lei_numero_05_de_1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3342/projeto_de_lei_numero_07_de_1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3343/projeto_de_lei_numero_08_de_1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3344/projeto_de_lei_numero_10_de_1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3345/projeto_de_lei_numero_11_de_1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3346/projeto_de_lei_numero_13_de_1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3347/projeto_de_lei_numero_15_de_1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3348/projeto_de_lei_numero_16_de_1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3349/projeto_de_lei_numero_17_de_1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3351/projeto_de_lei_numero_18_de_1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3352/projeto_de_lei_numero_21_de_1994.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3353/projeto_de_lei_numero_21_de_1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3354/projeto_de_lei_numero_23_de_1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3355/projeto_de_lei_numero_24_de_1994.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3356/projeto_de_lei_numero_25_de_1994.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3357/projeto_de_lei_numero_26_de_1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3358/projeto_de_lei_numero_27_de_1994.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3359/projeto_de_lei_numero_29_de_1994.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3360/projeto_de_lei_numero_30_de_1994.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3361/projeto_de_lei_numero_32_de_1994.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3339/projeto_de_lei_complementar_numero_01_de_1994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3362/emenda_001_pl_32_de_1994.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3340/projeto_de_lei_numero_01_de_1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3341/projeto_de_lei_numero_05_de_1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3342/projeto_de_lei_numero_07_de_1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3343/projeto_de_lei_numero_08_de_1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3344/projeto_de_lei_numero_10_de_1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3345/projeto_de_lei_numero_11_de_1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3346/projeto_de_lei_numero_13_de_1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3347/projeto_de_lei_numero_15_de_1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3348/projeto_de_lei_numero_16_de_1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3349/projeto_de_lei_numero_17_de_1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3351/projeto_de_lei_numero_18_de_1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3352/projeto_de_lei_numero_21_de_1994.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3353/projeto_de_lei_numero_21_de_1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3354/projeto_de_lei_numero_23_de_1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3355/projeto_de_lei_numero_24_de_1994.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3356/projeto_de_lei_numero_25_de_1994.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3357/projeto_de_lei_numero_26_de_1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3358/projeto_de_lei_numero_27_de_1994.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3359/projeto_de_lei_numero_29_de_1994.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3360/projeto_de_lei_numero_30_de_1994.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3361/projeto_de_lei_numero_32_de_1994.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3339/projeto_de_lei_complementar_numero_01_de_1994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guanhaes.mg.leg.br/media/sapl/public/materialegislativa/1994/3362/emenda_001_pl_32_de_1994.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="176.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>